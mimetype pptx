--- v0 (2026-03-21)
+++ v1 (2026-05-09)
@@ -10,107 +10,105 @@
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId28"/>
+    <p:notesMasterId r:id="rId27"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="257" r:id="rId3"/>
     <p:sldId id="258" r:id="rId4"/>
     <p:sldId id="259" r:id="rId5"/>
     <p:sldId id="260" r:id="rId6"/>
     <p:sldId id="261" r:id="rId7"/>
     <p:sldId id="262" r:id="rId8"/>
     <p:sldId id="263" r:id="rId9"/>
     <p:sldId id="264" r:id="rId10"/>
     <p:sldId id="265" r:id="rId11"/>
     <p:sldId id="266" r:id="rId12"/>
     <p:sldId id="267" r:id="rId13"/>
     <p:sldId id="268" r:id="rId14"/>
     <p:sldId id="269" r:id="rId15"/>
     <p:sldId id="270" r:id="rId16"/>
     <p:sldId id="271" r:id="rId17"/>
     <p:sldId id="274" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="276" r:id="rId21"/>
-    <p:sldId id="277" r:id="rId22"/>
-[...4 lines deleted...]
-    <p:sldId id="281" r:id="rId27"/>
+    <p:sldId id="278" r:id="rId22"/>
+    <p:sldId id="275" r:id="rId23"/>
+    <p:sldId id="279" r:id="rId24"/>
+    <p:sldId id="280" r:id="rId25"/>
+    <p:sldId id="281" r:id="rId26"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="uk-UA"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -586,76 +584,76 @@
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="dk1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="80" d="100"/>
-          <a:sy n="80" d="100"/>
+          <a:sx n="55" d="100"/>
+          <a:sy n="55" d="100"/>
         </p:scale>
-        <p:origin x="754" y="58"/>
+        <p:origin x="38" y="533"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="3840"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
     <pc:chgData name="Larysa Sergiienko" userId="e6ee1ebd2127b032" providerId="LiveId" clId="{D2B85352-53C2-414E-8243-3EC5499C5168}"/>
     <pc:docChg chg="custSel modSld">
       <pc:chgData name="Larysa Sergiienko" userId="e6ee1ebd2127b032" providerId="LiveId" clId="{D2B85352-53C2-414E-8243-3EC5499C5168}" dt="2023-09-06T08:46:06.535" v="150" actId="1076"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
       <pc:sldChg chg="modSp mod">
         <pc:chgData name="Larysa Sergiienko" userId="e6ee1ebd2127b032" providerId="LiveId" clId="{D2B85352-53C2-414E-8243-3EC5499C5168}" dt="2023-09-06T08:46:06.535" v="150" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3888783591" sldId="256"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
           <ac:chgData name="Larysa Sergiienko" userId="e6ee1ebd2127b032" providerId="LiveId" clId="{D2B85352-53C2-414E-8243-3EC5499C5168}" dt="2023-09-06T08:46:06.535" v="150" actId="1076"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3888783591" sldId="256"/>
             <ac:spMk id="2" creationId="{6922891A-BDD8-3996-E15C-F0A021C7113F}"/>
           </ac:spMkLst>
         </pc:spChg>
@@ -1075,51 +1073,51 @@
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Місце для номера слайда 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1F58B79A-AF36-4DFD-AC52-62E4DC6212B1}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:t>1</a:t>
             </a:fld>
-            <a:endParaRPr lang="uk-UA"/>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="338753892"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1924,62 +1922,58 @@
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
@@ -5382,51 +5376,51 @@
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
             <a:r>
               <a:rPr lang="uk-UA" b="1" dirty="0"/>
               <a:t>Акт виконаних робіт (акт наданих послуг)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0"/>
               <a:t> — це первинний документ, що підтверджує факт виконання робіт або надання послуг за зовнішньоекономічним контрактом, їх обсяг, якість і вартість. Є підставою для виникнення зобов’язання нерезидента здійснити оплату та, відповідно, для зарахування валютної виручки.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
             <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
             <a:r>
               <a:rPr lang="uk-UA" sz="1800" b="0" dirty="0"/>
-              <a:t>На підставі цих документів банк відкриває валютний нагляд за операцією та фіксує ключові параметри: суму контракту, дату експорту, валюту платежу та граничний строк розрахунків. Надалі банк здійснює моніторинг надходження коштів від нерезидента на валютний рахунок підприємства. Зарахування валютної виручки відбувається шляхом переказу коштів через міжнародні платіжні системи (</a:t>
+              <a:t>На підставі цих документів банк здійснює валютний нагляд за операцією та фіксує ключові параметри: суму контракту, дату експорту, валюту платежу та граничний строк розрахунків. Надалі банк здійснює моніторинг надходження коштів від нерезидента на валютний рахунок підприємства. Зарахування валютної виручки відбувається шляхом переказу коштів через міжнародні платіжні системи (</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1800" b="0" dirty="0"/>
               <a:t>SWIFT) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="1800" b="0" dirty="0"/>
               <a:t>безпосередньо на рахунок резидента в українському банку. Після отримання коштів банк ідентифікує платіж, співвідносить його з відповідним контрактом і закриває валютний нагляд лише у випадку повного виконання зобов’язань.</a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA" sz="1800" b="0" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="50000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
             <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
@@ -5572,51 +5566,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="1181100" y="573971"/>
             <a:ext cx="10144125" cy="3139321"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just"/>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0"/>
               <a:t>В умовах воєнного стану роль валютної виручки ще більше зросла, що зумовило посилення валютних обмежень та контролю. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:rPr lang="uk-UA" dirty="0"/>
               <a:t>По-перше</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t>, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>запроваджено</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
               <a:t>обмеження</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" b="1" dirty="0"/>
               <a:t> на </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
               <a:t>виведення</a:t>
@@ -6385,288 +6379,149 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41F3B330-5D87-4D1A-BB77-F7007138D94F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1181100" y="573971"/>
             <a:ext cx="10144125" cy="4801314"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr algn="just"/>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0"/>
               <a:t>По-друге, важливим інструментом стало запровадження принципу </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" b="1" dirty="0"/>
               <a:t>пріоритетності критичного імпорту</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0"/>
               <a:t>. Критичний імпорт — це перелік товарів і послуг, імпорт яких визнається державою </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0" err="1"/>
               <a:t>життєво</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0"/>
               <a:t> необхідним для функціонування економіки, обороноздатності та забезпечення базових потреб населення. До нього, як правило, належать:</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr>
+            <a:pPr algn="just">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0"/>
               <a:t>енергоносії (газ, нафта, паливо);</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr>
+            <a:pPr algn="just">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0"/>
               <a:t>лікарські засоби та медичне обладнання;</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr>
+            <a:pPr algn="just">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0"/>
               <a:t>військова та подвійного призначення продукція;</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr>
+            <a:pPr algn="just">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0"/>
               <a:t>продовольчі товари першої необхідності;</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr>
+            <a:pPr algn="just">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0"/>
               <a:t>сировина і комплектуючі для критичних галузей (енергетика, агросектор, транспорт).</a:t>
             </a:r>
           </a:p>
           <a:p>
+            <a:pPr algn="just"/>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0"/>
               <a:t>У перші місяці війни валютні платежі за імпорт фактично дозволялися переважно лише за такими критичними позиціями, які визначалися урядом і НБУ у вигляді спеціальних переліків. Надалі цей підхід було пом’якшено, однак принцип пріоритетності зберігається: банки і надалі оцінюють економічну доцільність імпортних операцій і їх вплив на валютний ринок.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
             <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2336646311"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-[...139 lines deleted...]
-<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0DF88AD7-F200-4CB1-85B6-3C0AAA68C649}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -6711,51 +6566,51 @@
               <a:t> операція може бути зупинена або відхилена.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0"/>
               <a:t>Таким чином, в умовах воєнного стану валютне регулювання набуває характеру керованого режиму, де держава фактично перерозподіляє валютні ресурси на користь стратегічно важливих напрямів. У цьому контексті валютна виручка від експорту відіграє критично важливу роль, оскільки саме вона формує основне джерело надходження іноземної валюти в країну, забезпечує можливість фінансування імпорту критичних товарів і підтримує загальну макрофінансову стабільність.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3441214608"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CEFD144B-DDAD-4678-8C39-E293729CE2CF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -6837,51 +6692,51 @@
               <a:t>, а також законодавством у сфері фінансового моніторингу. Цей процес є частиною валютного регулювання і передбачає обов’язкову ідентифікацію клієнта, перевірку його діяльності та відкриття рахунку виключно через уповноважені банки.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0"/>
               <a:t>Відкриття рахунків в іноземній валюті можливе для резидентів (юридичних осіб, фізичних осіб-підприємців, фізичних осіб) та нерезидентів. Для підприємств, що здійснюють зовнішньоекономічну діяльність, валютний рахунок є необхідною умовою для проведення міжнародних розрахунків, отримання валютної виручки та виконання зовнішньоекономічних контрактів.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1291615936"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{252AB634-7773-4AA3-BDE9-360D18B8FDE2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -6934,51 +6789,51 @@
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t>KYC — know your customer). </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0"/>
               <a:t>Банк оцінює характер діяльності клієнта, джерела походження коштів, ризиковість операцій, а також відповідність майбутніх валютних операцій вимогам законодавства. У разі підвищеного ризику банк має право відмовити у відкритті рахунку або вимагати додаткові документи.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="345772845"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33B7AC76-AB99-4BB5-B22D-C16F852D1A7D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -7015,51 +6870,51 @@
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" b="1" dirty="0"/>
               <a:t>валютному нагляду банку</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0"/>
               <a:t>. Це означає, що банк контролює відповідність операцій зовнішньоекономічним договорам, строки розрахунків, цільове використання валюти, а також дотримання встановлених Національним банком обмежень. В умовах воєнного стану банки додатково перевіряють відповідність операцій діючим валютним обмеженням (зокрема щодо переказів за кордон, купівлі валюти, виплати дивідендів тощо).</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="977624509"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A873F57-82BE-4139-A4F7-E38D4C91B5FF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -9823,110 +9678,109 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>4288</Words>
+  <Words>4152</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Широкий екран</PresentationFormat>
-  <Paragraphs>124</Paragraphs>
-  <Slides>26</Slides>
+  <Paragraphs>117</Paragraphs>
+  <Slides>25</Slides>
   <Notes>1</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Використані шрифти</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Тема</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заголовки слайдів</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>26</vt:i4>
+        <vt:i4>25</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="33" baseType="lpstr">
+    <vt:vector size="32" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Montserrat</vt:lpstr>
       <vt:lpstr>Montserrat ExtraBold</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Тема Office</vt:lpstr>
       <vt:lpstr>Тема 1.4. Валютне регулювання зовнішньоекономічної діяльності підприємства  1. Державна політика валютного регулювання в Україні. 2. Система валютного контролю 3. Порядок відкриття рахунків в іноземній валюті   </vt:lpstr>
       <vt:lpstr> 1. Державна політика валютного регулювання в Україні.</vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
       <vt:lpstr>2. Система валютного контролю</vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
       <vt:lpstr>Презентація PowerPoint</vt:lpstr>
-      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Презентація PowerPoint</dc:title>
   <dc:creator>Новосьолов Іван Володимирович</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>