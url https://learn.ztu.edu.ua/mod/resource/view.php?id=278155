--- v0 (2026-04-22)
+++ v1 (2026-11-01)
@@ -1,121 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
-  <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...15 lines deleted...]
-  <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-[...9 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483660" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="257" r:id="rId3"/>
-    <p:sldId id="258" r:id="rId4"/>
-[...22 lines deleted...]
-    <p:sldId id="278" r:id="rId27"/>
+    <p:sldId id="282" r:id="rId4"/>
+    <p:sldId id="283" r:id="rId5"/>
+    <p:sldId id="312" r:id="rId6"/>
+    <p:sldId id="313" r:id="rId7"/>
+    <p:sldId id="315" r:id="rId8"/>
+    <p:sldId id="316" r:id="rId9"/>
+    <p:sldId id="319" r:id="rId10"/>
+    <p:sldId id="320" r:id="rId11"/>
+    <p:sldId id="321" r:id="rId12"/>
+    <p:sldId id="322" r:id="rId13"/>
+    <p:sldId id="323" r:id="rId14"/>
+    <p:sldId id="324" r:id="rId15"/>
+    <p:sldId id="325" r:id="rId16"/>
+    <p:sldId id="317" r:id="rId17"/>
+    <p:sldId id="326" r:id="rId18"/>
+    <p:sldId id="327" r:id="rId19"/>
+    <p:sldId id="328" r:id="rId20"/>
+    <p:sldId id="318" r:id="rId21"/>
+    <p:sldId id="329" r:id="rId22"/>
+    <p:sldId id="330" r:id="rId23"/>
+    <p:sldId id="281" r:id="rId24"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="uk-UA"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -172,301 +166,140 @@
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
-      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns="">
         <p15:guide id="1" orient="horz" pos="2160">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="3840">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:showPr showNarration="1">
+    <p:present/>
+    <p:sldAll/>
+    <p:penClr>
+      <a:prstClr val="red"/>
+    </p:penClr>
+    <p:extLst>
+      <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
+        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="">
+          <a:srgbClr val="FF0000"/>
+        </p14:laserClr>
+      </p:ext>
+      <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" val="1"/>
+      </p:ext>
+    </p:extLst>
+  </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
-      <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
+      <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
-      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
+      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
-      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
+      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns="" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
-[...177 lines deleted...]
-</a:tblStyleLst>
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:normalViewPr>
+  <p:normalViewPr showOutlineIcons="0">
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="92" d="100"/>
-          <a:sy n="92" d="100"/>
+          <a:sx n="68" d="100"/>
+          <a:sy n="68" d="100"/>
         </p:scale>
-        <p:origin x="307" y="77"/>
+        <p:origin x="-798" y="-96"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="3840"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
-  <p:gridSpacing cx="72008" cy="72008"/>
+  <p:gridSpacing cx="73736200" cy="73736200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -1067,51 +900,51 @@
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1507067" y="2404534"/>
             <a:ext cx="7766936" cy="1646302"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="5400">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1507067" y="4050833"/>
             <a:ext cx="7766936" cy="1096899"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t"/>
           <a:lstStyle>
@@ -1187,141 +1020,141 @@
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец подзаголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{56C00AD5-586D-4C0C-8137-F46BFA8FB590}" type="datetimeFigureOut">
+            <a:fld id="{1AFF7A05-C706-4DEF-8089-76626E8CD535}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
-              <a:t>05.03.2026</a:t>
+              <a:t>31.01.2023</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{7AF262AD-CD9B-407C-AA45-535BCEC80078}" type="slidenum">
+            <a:fld id="{D897D33A-80FC-4231-A138-DD5B2D92EFBB}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2278251333"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" val="1022976946"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-    <mc:Choice Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
-    <mc:Fallback xmlns="">
+    <mc:Fallback>
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Заголовок и подпись">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
@@ -1330,51 +1163,51 @@
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="677335" y="609600"/>
             <a:ext cx="8596668" cy="3403600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="4400" b="0" cap="none"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="677335" y="4470400"/>
             <a:ext cx="8596668" cy="1570962"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr">
             <a:normAutofit/>
@@ -1453,140 +1286,140 @@
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{56C00AD5-586D-4C0C-8137-F46BFA8FB590}" type="datetimeFigureOut">
+            <a:fld id="{1AFF7A05-C706-4DEF-8089-76626E8CD535}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
-              <a:t>05.03.2026</a:t>
+              <a:t>31.01.2023</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{7AF262AD-CD9B-407C-AA45-535BCEC80078}" type="slidenum">
+            <a:fld id="{D897D33A-80FC-4231-A138-DD5B2D92EFBB}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2055999228"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" val="1749980201"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-    <mc:Choice Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
-    <mc:Fallback xmlns="">
+    <mc:Fallback>
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Цитата с подписью">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
@@ -1595,51 +1428,51 @@
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="931334" y="609600"/>
             <a:ext cx="8094134" cy="3022600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="4400" b="0" cap="none"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23" name="Text Placeholder 9"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1366139" y="3632200"/>
             <a:ext cx="7224524" cy="381000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr">
             <a:noAutofit/>
@@ -1659,51 +1492,51 @@
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="677335" y="4470400"/>
             <a:ext cx="8596668" cy="1570962"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
@@ -1781,115 +1614,115 @@
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{56C00AD5-586D-4C0C-8137-F46BFA8FB590}" type="datetimeFigureOut">
+            <a:fld id="{1AFF7A05-C706-4DEF-8089-76626E8CD535}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
-              <a:t>05.03.2026</a:t>
+              <a:t>31.01.2023</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{7AF262AD-CD9B-407C-AA45-535BCEC80078}" type="slidenum">
+            <a:fld id="{D897D33A-80FC-4231-A138-DD5B2D92EFBB}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="TextBox 19"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="541870" y="790378"/>
             <a:ext cx="609600" cy="584776"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
@@ -1947,64 +1780,64 @@
                 <a:solidFill>
                   <a:schemeClr val="accent1">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
               </a:rPr>
               <a:t>”</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent1">
                   <a:lumMod val="60000"/>
                   <a:lumOff val="40000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1337738192"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" val="3347954571"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-    <mc:Choice Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
-    <mc:Fallback xmlns="">
+    <mc:Fallback>
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Карточка имени">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
@@ -2013,51 +1846,51 @@
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="677335" y="1931988"/>
             <a:ext cx="8596668" cy="2595460"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="4400" b="0" cap="none"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="677335" y="4527448"/>
             <a:ext cx="8596668" cy="1513914"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t">
             <a:normAutofit/>
@@ -2136,140 +1969,140 @@
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{56C00AD5-586D-4C0C-8137-F46BFA8FB590}" type="datetimeFigureOut">
+            <a:fld id="{1AFF7A05-C706-4DEF-8089-76626E8CD535}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
-              <a:t>05.03.2026</a:t>
+              <a:t>31.01.2023</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{7AF262AD-CD9B-407C-AA45-535BCEC80078}" type="slidenum">
+            <a:fld id="{D897D33A-80FC-4231-A138-DD5B2D92EFBB}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="986522798"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" val="678528644"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-    <mc:Choice Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
-    <mc:Fallback xmlns="">
+    <mc:Fallback>
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Цитата карточки имени">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
@@ -2278,51 +2111,51 @@
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="931334" y="609600"/>
             <a:ext cx="8094134" cy="3022600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="4400" b="0" cap="none"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23" name="Text Placeholder 9"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="677332" y="4013200"/>
             <a:ext cx="8596669" cy="514248"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:noAutofit/>
@@ -2342,51 +2175,51 @@
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="677335" y="4527448"/>
             <a:ext cx="8596668" cy="1513914"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
@@ -2464,115 +2297,115 @@
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{56C00AD5-586D-4C0C-8137-F46BFA8FB590}" type="datetimeFigureOut">
+            <a:fld id="{1AFF7A05-C706-4DEF-8089-76626E8CD535}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
-              <a:t>05.03.2026</a:t>
+              <a:t>31.01.2023</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{7AF262AD-CD9B-407C-AA45-535BCEC80078}" type="slidenum">
+            <a:fld id="{D897D33A-80FC-4231-A138-DD5B2D92EFBB}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24" name="TextBox 23"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="541870" y="790378"/>
             <a:ext cx="609600" cy="584776"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
@@ -2622,64 +2455,64 @@
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US" sz="8000" baseline="0" dirty="0">
                 <a:ln w="3175" cmpd="sng">
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="accent1">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Arial"/>
               </a:rPr>
               <a:t>”</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2790209507"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" val="2066985900"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-    <mc:Choice Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
-    <mc:Fallback xmlns="">
+    <mc:Fallback>
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Истина или ложь">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
@@ -2688,51 +2521,51 @@
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685799" y="609600"/>
             <a:ext cx="8588203" cy="3022600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="4400" b="0" cap="none"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23" name="Text Placeholder 9"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="677332" y="4013200"/>
             <a:ext cx="8596669" cy="514248"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:noAutofit/>
@@ -2749,51 +2582,51 @@
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="677335" y="4527448"/>
             <a:ext cx="8596668" cy="1513914"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
@@ -2871,759 +2704,759 @@
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{56C00AD5-586D-4C0C-8137-F46BFA8FB590}" type="datetimeFigureOut">
+            <a:fld id="{1AFF7A05-C706-4DEF-8089-76626E8CD535}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
-              <a:t>05.03.2026</a:t>
+              <a:t>31.01.2023</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{7AF262AD-CD9B-407C-AA45-535BCEC80078}" type="slidenum">
+            <a:fld id="{D897D33A-80FC-4231-A138-DD5B2D92EFBB}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="425833470"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" val="1953861288"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-    <mc:Choice Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
-    <mc:Fallback xmlns="">
+    <mc:Fallback>
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
   <p:cSld name="Заголовок и вертикальный текст">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{56C00AD5-586D-4C0C-8137-F46BFA8FB590}" type="datetimeFigureOut">
+            <a:fld id="{1AFF7A05-C706-4DEF-8089-76626E8CD535}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
-              <a:t>05.03.2026</a:t>
+              <a:t>31.01.2023</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{7AF262AD-CD9B-407C-AA45-535BCEC80078}" type="slidenum">
+            <a:fld id="{D897D33A-80FC-4231-A138-DD5B2D92EFBB}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3050428452"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" val="3741964811"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-    <mc:Choice Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
-    <mc:Fallback xmlns="">
+    <mc:Fallback>
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
   <p:cSld name="Вертикальный заголовок и текст">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Vertical Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7967673" y="609599"/>
             <a:ext cx="1304743" cy="5251451"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="677335" y="609600"/>
             <a:ext cx="7060150" cy="5251450"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{56C00AD5-586D-4C0C-8137-F46BFA8FB590}" type="datetimeFigureOut">
+            <a:fld id="{1AFF7A05-C706-4DEF-8089-76626E8CD535}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
-              <a:t>05.03.2026</a:t>
+              <a:t>31.01.2023</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{7AF262AD-CD9B-407C-AA45-535BCEC80078}" type="slidenum">
+            <a:fld id="{D897D33A-80FC-4231-A138-DD5B2D92EFBB}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3827728184"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" val="2213729537"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-    <mc:Choice Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
-    <mc:Fallback xmlns="">
+    <mc:Fallback>
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
   <p:cSld name="Заголовок и объект">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3600"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{56C00AD5-586D-4C0C-8137-F46BFA8FB590}" type="datetimeFigureOut">
+            <a:fld id="{1AFF7A05-C706-4DEF-8089-76626E8CD535}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
-              <a:t>05.03.2026</a:t>
+              <a:t>31.01.2023</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{7AF262AD-CD9B-407C-AA45-535BCEC80078}" type="slidenum">
+            <a:fld id="{D897D33A-80FC-4231-A138-DD5B2D92EFBB}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="621891471"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" val="2772948892"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-    <mc:Choice Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
-    <mc:Fallback xmlns="">
+    <mc:Fallback>
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="Заголовок раздела">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="677335" y="2700867"/>
             <a:ext cx="8596668" cy="1826581"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="4000" b="0" cap="none"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="677335" y="4527448"/>
             <a:ext cx="8596668" cy="860400"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t"/>
           <a:lstStyle>
@@ -3700,432 +3533,432 @@
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{56C00AD5-586D-4C0C-8137-F46BFA8FB590}" type="datetimeFigureOut">
+            <a:fld id="{1AFF7A05-C706-4DEF-8089-76626E8CD535}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
-              <a:t>05.03.2026</a:t>
+              <a:t>31.01.2023</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{7AF262AD-CD9B-407C-AA45-535BCEC80078}" type="slidenum">
+            <a:fld id="{D897D33A-80FC-4231-A138-DD5B2D92EFBB}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3166590298"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" val="587439852"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-    <mc:Choice Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
-    <mc:Fallback xmlns="">
+    <mc:Fallback>
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
   <p:cSld name="Два объекта">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="677334" y="2160589"/>
             <a:ext cx="4184035" cy="3880772"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5089970" y="2160589"/>
             <a:ext cx="4184034" cy="3880773"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{56C00AD5-586D-4C0C-8137-F46BFA8FB590}" type="datetimeFigureOut">
+            <a:fld id="{1AFF7A05-C706-4DEF-8089-76626E8CD535}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
-              <a:t>05.03.2026</a:t>
+              <a:t>31.01.2023</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{7AF262AD-CD9B-407C-AA45-535BCEC80078}" type="slidenum">
+            <a:fld id="{D897D33A-80FC-4231-A138-DD5B2D92EFBB}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1719315728"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" val="3592531002"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-    <mc:Choice Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
-    <mc:Fallback xmlns="">
+    <mc:Fallback>
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
   <p:cSld name="Сравнение">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="675745" y="2160983"/>
             <a:ext cx="4185623" cy="576262"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:noAutofit/>
@@ -4149,109 +3982,109 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="675745" y="2737245"/>
             <a:ext cx="4185623" cy="3304117"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5088383" y="2160983"/>
             <a:ext cx="4185618" cy="576262"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:noAutofit/>
@@ -4275,445 +4108,445 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Content Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5088384" y="2737245"/>
             <a:ext cx="4185617" cy="3304117"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{56C00AD5-586D-4C0C-8137-F46BFA8FB590}" type="datetimeFigureOut">
+            <a:fld id="{1AFF7A05-C706-4DEF-8089-76626E8CD535}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
-              <a:t>05.03.2026</a:t>
+              <a:t>31.01.2023</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{7AF262AD-CD9B-407C-AA45-535BCEC80078}" type="slidenum">
+            <a:fld id="{D897D33A-80FC-4231-A138-DD5B2D92EFBB}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3528476711"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" val="3478360135"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-    <mc:Choice Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
-    <mc:Fallback xmlns="">
+    <mc:Fallback>
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
   <p:cSld name="Только заголовок">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="677334" y="609600"/>
             <a:ext cx="8596668" cy="1320800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{56C00AD5-586D-4C0C-8137-F46BFA8FB590}" type="datetimeFigureOut">
+            <a:fld id="{1AFF7A05-C706-4DEF-8089-76626E8CD535}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
-              <a:t>05.03.2026</a:t>
+              <a:t>31.01.2023</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{7AF262AD-CD9B-407C-AA45-535BCEC80078}" type="slidenum">
+            <a:fld id="{D897D33A-80FC-4231-A138-DD5B2D92EFBB}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4097361181"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" val="4016036425"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-    <mc:Choice Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
-    <mc:Fallback xmlns="">
+    <mc:Fallback>
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld name="Пустой слайд">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{56C00AD5-586D-4C0C-8137-F46BFA8FB590}" type="datetimeFigureOut">
+            <a:fld id="{1AFF7A05-C706-4DEF-8089-76626E8CD535}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
-              <a:t>05.03.2026</a:t>
+              <a:t>31.01.2023</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{7AF262AD-CD9B-407C-AA45-535BCEC80078}" type="slidenum">
+            <a:fld id="{D897D33A-80FC-4231-A138-DD5B2D92EFBB}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3645244853"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" val="3414710247"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-    <mc:Choice Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
-    <mc:Fallback xmlns="">
+    <mc:Fallback>
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
   <p:cSld name="Объект с подписью">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
@@ -4722,110 +4555,110 @@
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="677334" y="1498604"/>
             <a:ext cx="3854528" cy="1278466"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4760461" y="514924"/>
             <a:ext cx="4513541" cy="5526437"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="677334" y="2777069"/>
             <a:ext cx="3854528" cy="2584449"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
@@ -4849,140 +4682,140 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828251" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2285314" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2742377" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3199440" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3656503" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{56C00AD5-586D-4C0C-8137-F46BFA8FB590}" type="datetimeFigureOut">
+            <a:fld id="{1AFF7A05-C706-4DEF-8089-76626E8CD535}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
-              <a:t>05.03.2026</a:t>
+              <a:t>31.01.2023</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{7AF262AD-CD9B-407C-AA45-535BCEC80078}" type="slidenum">
+            <a:fld id="{D897D33A-80FC-4231-A138-DD5B2D92EFBB}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2175247027"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" val="1982360158"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-    <mc:Choice Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
-    <mc:Fallback xmlns="">
+    <mc:Fallback>
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
   <p:cSld name="Рисунок с подписью">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
@@ -4991,51 +4824,51 @@
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="677334" y="4800600"/>
             <a:ext cx="8596667" cy="566738"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="2400" b="0"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Picture Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="677334" y="609600"/>
             <a:ext cx="8596668" cy="3845718"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t">
             <a:normAutofit/>
@@ -5058,51 +4891,51 @@
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Вставка рисунка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="677334" y="5367338"/>
             <a:ext cx="8596667" cy="674024"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
@@ -5126,140 +4959,140 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{56C00AD5-586D-4C0C-8137-F46BFA8FB590}" type="datetimeFigureOut">
+            <a:fld id="{1AFF7A05-C706-4DEF-8089-76626E8CD535}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
-              <a:t>05.03.2026</a:t>
+              <a:t>31.01.2023</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{7AF262AD-CD9B-407C-AA45-535BCEC80078}" type="slidenum">
+            <a:fld id="{D897D33A-80FC-4231-A138-DD5B2D92EFBB}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="919515958"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" val="2496754415"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-    <mc:Choice Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
-    <mc:Fallback xmlns="">
+    <mc:Fallback>
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -5806,156 +5639,156 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="677334" y="609600"/>
             <a:ext cx="8596668" cy="1320800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="677334" y="2160589"/>
             <a:ext cx="8596668" cy="3880773"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7205133" y="6041362"/>
             <a:ext cx="911939" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{56C00AD5-586D-4C0C-8137-F46BFA8FB590}" type="datetimeFigureOut">
+            <a:fld id="{1AFF7A05-C706-4DEF-8089-76626E8CD535}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
-              <a:t>05.03.2026</a:t>
+              <a:t>31.01.2023</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="677334" y="6041362"/>
             <a:ext cx="6297612" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -5985,92 +5818,92 @@
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8590663" y="6041362"/>
             <a:ext cx="683339" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{7AF262AD-CD9B-407C-AA45-535BCEC80078}" type="slidenum">
+            <a:fld id="{D897D33A-80FC-4231-A138-DD5B2D92EFBB}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3347842224"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" val="688275752"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483661" r:id="rId1"/>
     <p:sldLayoutId id="2147483662" r:id="rId2"/>
     <p:sldLayoutId id="2147483663" r:id="rId3"/>
     <p:sldLayoutId id="2147483664" r:id="rId4"/>
     <p:sldLayoutId id="2147483665" r:id="rId5"/>
     <p:sldLayoutId id="2147483666" r:id="rId6"/>
     <p:sldLayoutId id="2147483667" r:id="rId7"/>
     <p:sldLayoutId id="2147483668" r:id="rId8"/>
     <p:sldLayoutId id="2147483669" r:id="rId9"/>
     <p:sldLayoutId id="2147483670" r:id="rId10"/>
     <p:sldLayoutId id="2147483671" r:id="rId11"/>
     <p:sldLayoutId id="2147483672" r:id="rId12"/>
     <p:sldLayoutId id="2147483673" r:id="rId13"/>
     <p:sldLayoutId id="2147483674" r:id="rId14"/>
     <p:sldLayoutId id="2147483675" r:id="rId15"/>
     <p:sldLayoutId id="2147483676" r:id="rId16"/>
   </p:sldLayoutIdLst>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-    <mc:Choice Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
-    <mc:Fallback xmlns="">
+    <mc:Fallback>
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
         <a:defRPr sz="3600" kern="1200">
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:latin typeface="+mj-lt"/>
           <a:ea typeface="+mj-ea"/>
           <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr eaLnBrk="1" hangingPunct="1">
         <a:defRPr>
           <a:solidFill>
             <a:schemeClr val="tx2"/>
@@ -6436,2443 +6269,18886 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
-[...11 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="718699" y="1409437"/>
-            <a:ext cx="9517985" cy="3336734"/>
+            <a:off x="1245810" y="957943"/>
+            <a:ext cx="8751630" cy="4188822"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
-[...26 lines deleted...]
-            <a:endParaRPr lang="uk-UA" b="1" dirty="0"/>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t/>
+            </a:r>
+            <a:br>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t/>
+            </a:r>
+            <a:br>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Тема 7</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="uk-UA" sz="3600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" smtClean="0"/>
+              <a:t>ВНУТРІШНЄ (ТРАНСФЕРТНЕ) ЦІНОУТВОРЕННЯ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t/>
+            </a:r>
+            <a:br>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t/>
+            </a:r>
+            <a:br>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr lang="uk-UA" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3042782342"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" val="1692143469"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-    <mc:Choice Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
-    <mc:Fallback xmlns="">
+    <mc:Fallback>
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr bwMode="auto">
+        </p:nvSpPr>
+        <p:spPr>
           <a:xfrm>
-            <a:off x="661182" y="829994"/>
-            <a:ext cx="8707901" cy="5205046"/>
+            <a:off x="677334" y="773724"/>
+            <a:ext cx="8596668" cy="4220308"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...9 lines deleted...]
-          <a:effectLst/>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Ринкові</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>трансфертні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ціни</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>встановлюють</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>тоді</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, коли на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>продукцію</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>існує</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ринкова</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ціна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Перевага</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ринкової</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>трансфертної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ціни</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> у тому, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> вона </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>об'єктивно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>реалістично</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відображає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>характер </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>взаємовідносин</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>центрів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>покупця</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>й</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>продавця</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, а </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>недоліком</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>є</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> те, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> «справедлива» </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ринкова</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ціна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> не </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>завжди</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>чітко</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виражена</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>,</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>оскільки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>різні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>постачальники</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>можуть</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>встановлювати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>різні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ціни</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>практично </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>однакові</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>товари</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Тобто</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>використання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> методу </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ринкових</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>для</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>контролю </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>внутрішніх</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>трансфертів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>дозволяє</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>створити</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>певні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>умови</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>конкурентного </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ринку </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>усередині</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> самого </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємства</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>оцінювати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ефективність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>діяльності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>керівників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>центрів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Звідси</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ефективність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ринкового</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>методу </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>визначається</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>надійністю</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прогнозів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>щодо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>конкурентоспроможності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>й</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>правильним</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>позиціюванням</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на ринку.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-    <mc:Choice Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
-    <mc:Fallback xmlns="">
+    <mc:Fallback>
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="677334" y="829994"/>
+            <a:ext cx="8596668" cy="5219113"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Витратні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>методи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>базуються</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>обчисленні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>трансфертних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>на</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>основі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>собівартості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>повної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>нормативної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>змінної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Трансфертна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ціна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розраховується</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>згідно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> алгоритмом «</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>собівартість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> плюс», </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>тобто</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>трансфертну</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ціну</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> входить </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>показник</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>собівартості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фіксований</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вигляді</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відсотка</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>норматив </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прибутку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цього</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> центру </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відповідальності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Розмір</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>надбавки </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прибуток</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відображає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> характер </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виробничої</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>діяльності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>центру </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відповідальності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>продукції</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>випускається</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> ним. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Виходячи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цього</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розрізняють</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>три </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>варіанти</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>витратного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> методу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>повних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>витрат</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>нормовитрат</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>змінних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>витрат</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Метод </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>повних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вит</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рат</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>отримав</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>широке</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>поширення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> через свою </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зрозумілість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відносну</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> простоту </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розрахунків</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ціни</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зорієнтованість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>управління</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>за центрами </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відповідальності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Проте</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цей</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> метод не </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>орієнтований</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>довгострокову</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> перспективу </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вибір</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>управлінських</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рішень</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> за таких </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>обставин</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відсутність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>надійної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інформаційної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>бази</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>оцінки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>результатів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>діяльності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>центрів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відповідальності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>оскільки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> норматив </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прибутку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>має</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>суб’єктивний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> характер; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відсутність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>стимулу </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>центру-продавця</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зниженні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>витрат</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>оскільки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>трансфертна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ціна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>покриває</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>витрати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виникнення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>додаткових</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>витрат</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>здійснення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>контролю за </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>формуванням</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фактичних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>витрат</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback>
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="677334" y="759655"/>
+            <a:ext cx="8596668" cy="5281707"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>При </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>встановленні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>трансфертних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>базі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>повної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>собівартості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>центри</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відповідальності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>входять</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в склад </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємства</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розглядаються</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>як </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>центри</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>витрат</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, а не як </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>центри</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прибутку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інвестування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Тому </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>такі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>критерії</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>оцінки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вартості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, як </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прибуток</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>капіталовкладення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>залишковий</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прибуток</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, не </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>можуть</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> бути </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>використані</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Щоб</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>уникнути</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>суперечностей</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>доцільно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>використовувати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>комбінацію</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>двох</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>методів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>повної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>собівартості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>нормо-витрат</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>дає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>можливість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ідентифікувати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вказані</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>проблеми</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>В </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>умовах</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>значного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>недовантаження</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виробничих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>потужностей</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вітчизняних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>промислових</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємств</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>більш</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>оптимальним</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>є</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>метод </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>змінної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>собівартості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інформація</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>якої</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>акумулюється</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>системі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> «</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>директ-костинг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>». </a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback>
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="677334" y="689317"/>
+            <a:ext cx="8596668" cy="5352045"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Основні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>переваги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>використання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> методу </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>трансфертних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>основі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>змінної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>собівартості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розподілом</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прямих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>непрямих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>витрат</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>полягають</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>у такому:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>постійні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>витрати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>залишаються</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>незмінними</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>будь-яке</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>використання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>засобів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> без </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>збільшення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>додаткових</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>постійних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>витрат</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>збільшує</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прибуток</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>організації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цілому</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>2) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>можливість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розроблення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>оптимальної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цінової</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>політики</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, не </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>тільки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємства</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цілому</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>але</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>центрів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відповідальності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> за </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>умов оптимального </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>поєднання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>обсягів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виробництва</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> продажу;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>3) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>можливість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>використання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>умовах</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>повного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>й</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>неповного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>завантаження</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виробничих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>потужностей</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємства</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>оскільки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підрозділу-продавцю</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>не </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відшкодовуються</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>витрати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>понад</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> тих, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>котрі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>заплановані</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>бюджеті</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>(плюс </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прибуток</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>4) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>можливість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> стимулу </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>контролювати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>змінні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>витрати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> за </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>центрами </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відповідальності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Постійні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>витрати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в рамках бюджету </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>покриваються</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>за </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рахунок</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>сукупного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> доходу </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємства</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цілому</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback>
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="677334" y="745589"/>
+            <a:ext cx="8596668" cy="4051494"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Проте</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>використанням</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цієї</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>концепції</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> трансфертного </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ціноутворення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виникає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>декілька</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> проблем:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>– норма </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прибутковості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>встановлюється</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рівні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємства</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>трансфертна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ціна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> не </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>покриває</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>постійні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>витрати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>не</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відображає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прибуток</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>керівник</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> центру </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>витрат</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>позбавлений</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> стимулу </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>контролювати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>витрати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>які</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>результаті</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>можуть</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зростати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>оскільки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>витрати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>повністю</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>покриваються</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>передаються</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>іншим</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> центрам </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відповідальності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розподіл</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>змінних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>постійних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>витрат</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>є</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>трудомісткою</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> процедурою.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback>
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0"/>
+              <a:t>7.3. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0"/>
+              <a:t>Реалізація</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0"/>
+              <a:t>функцій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0"/>
+              <a:t>внутрішнього</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0"/>
+              <a:t>контролю у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0"/>
+              <a:t>застосуванні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0"/>
+              <a:t>методів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0"/>
+              <a:t> трансфертного </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0"/>
+              <a:t>ціноутворення</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="677334" y="1702191"/>
+            <a:ext cx="8596668" cy="3123027"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Характеристику </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>реалізації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>функцій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>внутрішнього</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> контролю </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>витрат</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>доходів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємства</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в межах </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>використання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відповідних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>методів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> трансфертного </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ціноутворення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> наведено в табл. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>4.2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. Вона </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>складена</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>урахуванням</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>сутності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> кожного методу </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>й</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>аналізу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>функцій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>методів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>внутрішнього</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>контролю. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Аналіз</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>реалізації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>функцій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>внутрішнього</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>контролю у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>застосуванні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>методів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> трансфертного </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ціноутворення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>свідчить</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> про те</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>однозначним</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> методом, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>який</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> не </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>містить</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>невизначених</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>функцій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>тобто</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>функцій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>можуть</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> бути </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>реалізовані</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>нереалізовані</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>), </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>є</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>метод </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>змінної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>собівартості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback>
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Объект 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="44018" t="41485" r="27964" b="14764"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2063929" y="322216"/>
+            <a:ext cx="6757853" cy="5935953"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" val="3530291378"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback>
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="677333" y="407963"/>
+            <a:ext cx="8776155" cy="5950634"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="85000" lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" b="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Вибір</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> оптимального </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" b="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>варіанту</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" b="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>трансфертної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" b="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ціни</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розрахунків</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>між</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>центрами </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відповідальності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>можна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зробити</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підставі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>порівняння</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розрахованих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> за </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>трьома</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вказаними</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> методами </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>трансфертних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>кожний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>яких</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>може</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> бути </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>використаний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>залежності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>від</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>поставлених</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>завдань</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фактичних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> умов </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємства</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рівня</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>економічної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>самостійності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>центрів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відповідальності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Вибір</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>методів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розрахунку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>визначається</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>наявністю</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> умов </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>впливом</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> низки </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>чинників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" b="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Основними</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" b="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>чинниками</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>впливають</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вибір</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> методу </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розрахунку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>трансфертних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> є:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>– тип </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>центрів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відповідальності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (центр </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>витрат</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>центр</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прибутку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>центр</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інвестицій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>), до </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>якого</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>належить</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підрозділ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>продукцію</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>роботи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>якого</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>встановлюються</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>трансфертні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ціни</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>– стан ринку </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>проміжних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>продуктів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>робіт</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>послуг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>), </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>аналогічних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>продукції</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (роботам, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>послугам</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>), на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>які</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>встановлюються</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>трансфертні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ціни</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ступінь</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>децентралізації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>організаційної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>структури</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємства</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>можливість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> центру </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відповідальності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>купувати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>одержувати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>продавати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>передавати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>) як </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>усередині</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємства</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, так </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>стороні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>– характер </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>об’єкту</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ціноутворення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>тобто</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>чи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>є</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>він</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>кінцевим</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> продуктом </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>напівфабрикатом</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виробом-комплектом</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>), </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підлягає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>подальшій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>переробці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>даному</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємстві</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>техніко-економічні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>особливості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виробництва</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: склад </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виробництва</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, в яке входить </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підрозділ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>основне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>допоміжне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>); тип </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виробництва</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>одиничне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>серійне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>масове</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>); номенклатура </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>продукції</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>існуючі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відпускні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ціни</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>продукцію</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підрозділу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>тарифи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>кошториси</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>– порядок </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>організації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> поточного </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>й</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>бухгалтерського</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>обліку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відображення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рахунках</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>результатів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>діяльності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> центру </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відповідальності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1900" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback>
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="677334" y="520505"/>
+            <a:ext cx="8596668" cy="5669280"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Серед</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> умов</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зумовлюють</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вибір</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>методів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> трансфертного </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ціноутворення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>можна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виділити</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>такі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>доцільність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>застосування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>методів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>передбачає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>узгодження</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>тактичних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цілей</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підрозділу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>загальними</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цілями</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємства</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Формалізоване</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вираження</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>трансфертної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ціни</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> дозволить </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>більш</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>достовірно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>оцінити</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вартість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виробу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>послуг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>передбачаючи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> при </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цьому</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>можливість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>покриття</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>витрат</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підрозділу-продавця</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>гнучкість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ціна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> повинна бути стимулом </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>здійснення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>контролю </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ефективності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>використання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ресурсів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>гармонізація</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інтересів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підрозділів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємства</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> шляхом </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>забезпечення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>стимулу </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ефективного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>використання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ресурсів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>автономність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вибір</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> методу </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розрахунку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>трансфертної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ціни</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>залежності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>від</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>форми</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>організації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виробництва</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>централізована</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>децентралізована</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>адаптивність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відносно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> умов </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>внутрішнього</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зовнішнього</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ринків</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>швидке</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>реагування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зміну</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> умов </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>внутрішнього</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зовнішнього</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ринків</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>можливість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>спрямовувати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прибутки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>туди</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, де вони </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>знайдуть</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>найкраще</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>застосування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback>
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="677334" y="815927"/>
+            <a:ext cx="8596668" cy="5225436"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вітчизняних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємств</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>умовах</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>наявності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>невикористаних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>потужностей</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>доцільно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>застосовувати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> метод </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>змінних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>витрат</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> плюс </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>частка</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> маржинального </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прибутку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відповідно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> до </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>очікуваного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>обсягу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>продажів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Алгоритм </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розрахунку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>трансфертної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ціни</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>окремого</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>центру </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відповідальності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> наведений на рис. 4.1.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback>
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="633790" y="809896"/>
+            <a:ext cx="9084976" cy="4032069"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t/>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3100" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>7.1. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3100" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Сутність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3100" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> трансфертного </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3100" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ціноутворення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3100" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3100" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ринковій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3100" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3100" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>економіці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3100" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t/>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" sz="3100" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3100" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>7.2. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3100" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Методи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3100" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3100" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розрахунку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3100" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3100" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>трансфертних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3100" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3100" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3100" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t/>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" sz="3100" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3100" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>7.3. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3100" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Реалізація</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3100" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3100" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>функцій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3100" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3100" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>внутрішнього</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3100" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> контролю у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3100" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>застосуванні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3100" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3100" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>методів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3100" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> трансфертного </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3100" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ціноутворення</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="3100" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" val="1216718687"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback>
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Объект 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="11458" t="21068" r="60525" b="37873"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1026943" y="1"/>
+            <a:ext cx="8243666" cy="6639950"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" val="4005613187"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback>
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="677334" y="801859"/>
+            <a:ext cx="8596668" cy="5239504"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Методика трансфертного </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ціноутворення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>повинна </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ґрунтуватися</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>визначенні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>не </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>тільки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>реальних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>витрат</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> кожного центру, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>але</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>частини</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прибутку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цього</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> центру, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>надалі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> дозволить </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>сформувати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>контрольно-аналітичну</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інформацію</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виявлення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> «</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вузьких</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>місць</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>» в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>діяльності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>структурних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підрозділів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>об’єктивної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>оцінки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>результативності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>взаємовідносин</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>між</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> центрами </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відповідальності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. Центр </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відповідальності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>який</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>передає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>свою </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>продукцію</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>іншому</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> центру </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відповідальності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> того </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ж </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємства</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, не </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>може</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> бути </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вірно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>оцінений</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>якщо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> при </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цьому</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>не </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>враховується</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>метод </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>визначення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>трансфертної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ціни</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Побудова</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>раціональної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>системи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>внутрішнього</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> контролю </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>результатів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>взаємовідносин</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>структурних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підрозділів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>використанням</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>трансфертних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>за методом </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>змінних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>витрат</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>передбачає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>створення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>єдиної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>системи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інформаційного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>забезпечення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>внутрішнього</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> контролю; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>організацію</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>обліку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> контролю </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>витрат</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> за центрами </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відповідальності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розробку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>системи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> контролю </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>претензій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> за </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>недотримання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> умов </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>постачання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>продукції</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>послуг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>внутрішніми</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підрозділами</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємства</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback>
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0" err="1"/>
-[...29 lines deleted...]
-            </a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0"/>
+              <a:t>Контрольні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0"/>
+              <a:t>запитання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0"/>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0"/>
+              <a:t>завдання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0"/>
+              <a:t/>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0"/>
+            </a:br>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr bwMode="auto">
+        </p:nvSpPr>
+        <p:spPr>
           <a:xfrm>
-            <a:off x="829994" y="1856935"/>
-            <a:ext cx="8328074" cy="4054121"/>
+            <a:off x="677334" y="1308295"/>
+            <a:ext cx="8596668" cy="4733067"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...9 lines deleted...]
-          <a:effectLst/>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>таке</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> «</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>трансфертна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ціна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>»?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>2. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Які</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>базові</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фактори</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>можуть</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ураховуватися</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>встановлення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>трансфертних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>3. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Розкрийте</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>сутність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>процесу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> трансфертного </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ціноутворення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>4. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Які</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>методи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розрахунку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>трансфертних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>5. Дайте </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>порівняльну</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> характеристику </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>методів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розрахунку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>трансфертних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>6. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Розкрийте</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>сутність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ринкового</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> методу </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>визначення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>трансфертних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>7. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Які</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>варіанти</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>витратного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> методу </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>визначення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>трансфертних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>можуть</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>використовуватися</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>8. В </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>чому</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>полягають</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>основні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>переваги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>використання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> методу </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>трансфертних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>основі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>змінної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>собівартості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розподілом</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прямих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>непрямих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>витрат</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>9. В </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>чому</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>полягають</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>особливості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>реалізації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>функцій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>внутрішнього</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>контролю </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>застосуванні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>методів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> трансфертного </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ціноутворення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>?</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-    <mc:Choice Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
-    <mc:Fallback xmlns="">
+    <mc:Fallback>
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...16 lines deleted...]
-        <p:spPr bwMode="auto">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
           <a:xfrm>
-            <a:off x="689317" y="914400"/>
-            <a:ext cx="8904849" cy="5127625"/>
+            <a:off x="2142308" y="2647406"/>
+            <a:ext cx="7184572" cy="1015663"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="9525">
-[...5 lines deleted...]
-          <a:effectLst/>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="6000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ДЯКУЮ ЗА УВАГУ!</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="6000" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" val="281835106"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-    <mc:Choice Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
-    <mc:Fallback xmlns="">
+    <mc:Fallback>
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr bwMode="auto">
+        </p:nvSpPr>
+        <p:spPr>
           <a:xfrm>
-            <a:off x="1266092" y="801858"/>
-            <a:ext cx="7512148" cy="5838093"/>
+            <a:off x="677334" y="928468"/>
+            <a:ext cx="8893386" cy="5508907"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...9 lines deleted...]
-          <a:effectLst/>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="55000" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3400" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>		</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" b="1" i="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Трансфертні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" b="1" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" b="1" i="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ціни</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" b="1" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" b="1" i="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>це</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" b="1" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" b="1" i="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>умовно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" b="1" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" b="1" i="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розрахункові</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" b="1" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" b="1" i="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ціни</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" b="1" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, за </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" b="1" i="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>якими</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" b="1" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" b="1" i="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>струк</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>турні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підрозділи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємства</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>передають</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> один одному </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>товари</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>надають</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>			</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Встановлення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>трансфертних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>трудомісткий</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>процес</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>якому</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відображаються</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>різні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інтереси</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>представників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>структурних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підрозділів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>			</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Існує</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>кілька</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підходів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>до </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>встановлення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>трансфертних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>			</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Трансфертні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ціни</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>можуть</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>встановлюватися</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>основі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ринкових</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>договірних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>) – у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цьому</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>разі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> за основу </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>беруть</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>поточні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>середні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ринкові</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ціни</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>– в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>разі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відсутності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ринково</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>обґрунтованих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>нову</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>продукцію</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>–</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ціни</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>продукти-аналоги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Практикується</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>введення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>певних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>знижок</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>стимулює</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підрозділи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємства</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виконувати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>внутрішніх</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, а не </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зовнішніх</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>партнерів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фактичної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ціни</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>готової</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>кінцевої</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>продукції</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>встановлюється</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>наприклад</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>деталі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>комплектуючі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вузли</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виходячи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фактичної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ціни</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>реалізації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>кінцевої</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>продукції</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, за </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>винятком</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>витрат</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виробництво</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прибутків</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємств-постачальників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="3600" dirty="0">
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-    <mc:Choice Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
-    <mc:Fallback xmlns="">
+    <mc:Fallback>
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="677334" y="787791"/>
+            <a:ext cx="8596668" cy="5637393"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>		</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Трансфертне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ціноутворення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ринковій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>економіці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>характерне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>централізованої</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>структури</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>управління</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємством</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, коли </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>окремим</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>структурним</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підрозділам</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємства</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (центрам </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відповідальності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>делегована</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>певна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>господарська</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фінансова</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>самостійність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>В трансфертному </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ціноутворенні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>завжди</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>беруть</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> участь </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>дві</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>сторони</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>центр </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відповідальності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>який</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>передає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>продукцію</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>послугу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>), </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>центр</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відповідальності,який</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>приймає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цю</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>продукцію</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>послугу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>) для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>її</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>наступної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>переробки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>споживання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. При </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цьому</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> менеджер такого центру </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відповідальності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відповідає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>лише</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> за </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>контрольовані</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>їм</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>витрати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> доходи.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Відповідно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> до </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>поширеного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>визначення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>під</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>трансфертним</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ціноутворенням</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розуміють</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>процес</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>встановлення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>внутрішніх</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розрахункових</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>між</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> сегментами </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>діяльності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> одного </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємства</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Звідси</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" i="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>трансфертна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" i="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ціна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" i="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>це</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" i="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>умовна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" i="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розрахункова</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" i="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ціна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, яка </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" i="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>використовується</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" i="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>визначення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" i="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вартості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" i="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>продукції</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" i="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>матеріалів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" i="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>півфабрикатів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" i="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>готової</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" i="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>продукції</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" i="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>чи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" i="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>послуг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" i="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" i="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>надаються</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> одним центром </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" i="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відповідальності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" i="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>іншим</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> центрам </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" i="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відповідальності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" i="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>всередині</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" i="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємства</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback>
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="677334" y="792481"/>
+            <a:ext cx="8596668" cy="2999231"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>		</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Трансфертне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ціноутворення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>є</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>багатомірною</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>категорією</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Багатомірність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> трансфертного </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ціноутворення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>обумовлюється</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> низкою </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>напрямів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>використання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>трансфертних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зокрема</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>внутрішній</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> контроль </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>витрат</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>доходів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>центрів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відповідальності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фінансове</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>планування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємстві</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>оцінювання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ефективної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>діяльності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>центрів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відповідальності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>регулювання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>координація</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>управлінських</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рішень</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback>
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0" err="1"/>
-[...26 lines deleted...]
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0"/>
+              <a:t>7.2. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0"/>
+              <a:t>Методи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0"/>
+              <a:t>розрахунку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0"/>
+              <a:t>трансфертних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1" smtClean="0"/>
+              <a:t>цін</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" b="1" dirty="0" smtClean="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...496 lines deleted...]
-      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="TextBox 3"/>
-[...479 lines deleted...]
-          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvPr id="3" name="Содержимое 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>Результати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>аналізу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>існуючих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>концепцій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>підтверджують</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>основними</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> методами </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>розрахунку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>трансфертних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>цін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> є:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>1. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>Договірні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>трансфертні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>ціни</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>сформовані</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>підставі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>ринкових</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>мультиплікаторів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>собівартості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>продукції</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>2. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>Ринковий</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> метод.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>3. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>Витратні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>методи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>повної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>фактичної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>собівартості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>нормативних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>ви</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>-</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>трат, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>змінної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1" smtClean="0"/>
+              <a:t>собівартості</a:t>
+            </a:r>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...66 lines deleted...]
-      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-    <mc:Choice Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
-    <mc:Fallback xmlns="">
-[...503 lines deleted...]
-    <mc:Fallback xmlns="">
+    <mc:Fallback>
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="22530" name="Picture 2"/>
+          <p:cNvPr id="4" name="Объект 3"/>
           <p:cNvPicPr>
-            <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2"/>
-          <a:srcRect/>
-[...2 lines deleted...]
-          </a:stretch>
+          <a:srcRect l="45087" t="17703" r="29137" b="8982"/>
+          <a:stretch/>
         </p:blipFill>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="8764173" cy="5570806"/>
+        <p:spPr>
+          <a:xfrm rot="5400000">
+            <a:off x="2151464" y="-1228353"/>
+            <a:ext cx="5633555" cy="9013371"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...6 lines deleted...]
-          <a:effectLst/>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" val="3225555254"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-    <mc:Choice Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
-    <mc:Fallback xmlns="">
+    <mc:Fallback>
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="23554" name="Picture 2"/>
+          <p:cNvPr id="4" name="Объект 3"/>
           <p:cNvPicPr>
-            <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2"/>
-          <a:srcRect/>
-[...2 lines deleted...]
-          </a:stretch>
+          <a:srcRect l="11711" t="17926" r="66961" b="7808"/>
+          <a:stretch/>
         </p:blipFill>
-        <p:spPr bwMode="auto">
+        <p:spPr>
+          <a:xfrm rot="5400000">
+            <a:off x="2694244" y="-1048323"/>
+            <a:ext cx="4676501" cy="9159298"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
           <a:xfrm>
-            <a:off x="1289844" y="1266093"/>
-            <a:ext cx="7372350" cy="3802002"/>
+            <a:off x="5564777" y="854521"/>
+            <a:ext cx="3849189" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="9525">
-[...5 lines deleted...]
-          <a:effectLst/>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Продовження табл. 4.1</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1400" i="1" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" val="2149761037"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-    <mc:Choice Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
-    <mc:Fallback xmlns="">
+    <mc:Fallback>
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr bwMode="auto">
+        </p:nvSpPr>
+        <p:spPr>
           <a:xfrm>
-            <a:off x="1285081" y="689317"/>
-            <a:ext cx="7381875" cy="5008098"/>
+            <a:off x="677334" y="745589"/>
+            <a:ext cx="8596668" cy="5295774"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...9 lines deleted...]
-          <a:effectLst/>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>На </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підставі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>даних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>таблиці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>можна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зробити</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>висновок</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>будь-який</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>числа </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розглянутих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>методів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розрахунку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>трансфертних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>можна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розглядати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>двох</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> аспектах:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>реалізації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>функцій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>внутрішнього</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> контролю </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>витрат</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>доходів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>за</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>центрами </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відповідальності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>2) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>управлінських</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рішень</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>			</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Договірний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>метод </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ґрунтується</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>досягненні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> консенсусу </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>між</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підрозділом-продавцем</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підрозділом-покупцем</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відносно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ціни</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>продукту</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>послуги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підставі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>договірної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ціни</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Вибрана</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>трансфертна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ціна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>може</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>не </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>мати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>жорсткий</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зв’язок</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>собівартістю</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ринковими</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цінами</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Цей</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>метод </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>доцільний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>умовах</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> як </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>повного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, так </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>неповного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>завантаження</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виробничих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>потужностей</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>промислового</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємства</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Проте</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ефективність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>договірного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> методу </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ціноутворення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>залежить</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>від</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>корпоративної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>культури</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>наявності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інформації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> про </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>кон’юнктуру</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> ринку.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-    <mc:Choice Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns="" Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
-    <mc:Fallback xmlns="">
+    <mc:Fallback>
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Грань">
   <a:themeElements>
     <a:clrScheme name="Грань">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="2C3C43"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EBEBEB"/>
       </a:lt2>
       <a:accent1>
@@ -9088,117 +25364,105 @@
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="90000"/>
                 <a:lumMod val="110000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="94000"/>
                 <a:lumMod val="96000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="100000" b="100000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facet" id="{C0C680CD-088A-49FC-A102-D699147F32B2}" vid="{CFBC31BA-B70F-4F30-BCAA-4F3011E16C4D}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Facet" id="{C0C680CD-088A-49FC-A102-D699147F32B2}" vid="{CFBC31BA-B70F-4F30-BCAA-4F3011E16C4D}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Facet</Template>
   <TotalTime></TotalTime>
-  <Words>59</Words>
+  <Words>1377</Words>
   <Application>Microsoft Office PowerPoint</Application>
-  <PresentationFormat>Широкоэкранный</PresentationFormat>
-[...1 lines deleted...]
-  <Slides>26</Slides>
+  <PresentationFormat>Произвольный</PresentationFormat>
+  <Paragraphs>73</Paragraphs>
+  <Slides>23</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="6" baseType="variant">
-[...5 lines deleted...]
-      </vt:variant>
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Тема</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заголовки слайдов</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>26</vt:i4>
+        <vt:i4>23</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="30" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>Wingdings 3</vt:lpstr>
+    <vt:vector size="24" baseType="lpstr">
       <vt:lpstr>Грань</vt:lpstr>
-      <vt:lpstr>Лекція 8. Контролінг інвестиційних проектів</vt:lpstr>
-[...24 lines deleted...]
-      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>  Тема 7 ВНУТРІШНЄ (ТРАНСФЕРТНЕ) ЦІНОУТВОРЕННЯ  </vt:lpstr>
+      <vt:lpstr> 7.1. Сутність трансфертного ціноутворення в ринковій економіці 7.2. Методи розрахунку трансфертних цін 7.3. Реалізація функцій внутрішнього контролю у застосуванні методів трансфертного ціноутворення</vt:lpstr>
+      <vt:lpstr>Слайд 3</vt:lpstr>
+      <vt:lpstr>Слайд 4</vt:lpstr>
+      <vt:lpstr>Слайд 5</vt:lpstr>
+      <vt:lpstr>7.2. Методи розрахунку трансфертних цін</vt:lpstr>
+      <vt:lpstr>Слайд 7</vt:lpstr>
+      <vt:lpstr>Слайд 8</vt:lpstr>
+      <vt:lpstr>Слайд 9</vt:lpstr>
+      <vt:lpstr>Слайд 10</vt:lpstr>
+      <vt:lpstr>Слайд 11</vt:lpstr>
+      <vt:lpstr>Слайд 12</vt:lpstr>
+      <vt:lpstr>Слайд 13</vt:lpstr>
+      <vt:lpstr>Слайд 14</vt:lpstr>
+      <vt:lpstr>7.3. Реалізація функцій внутрішнього контролю у застосуванні методів трансфертного ціноутворення</vt:lpstr>
+      <vt:lpstr>Слайд 16</vt:lpstr>
+      <vt:lpstr>Слайд 17</vt:lpstr>
+      <vt:lpstr>Слайд 18</vt:lpstr>
+      <vt:lpstr>Слайд 19</vt:lpstr>
+      <vt:lpstr>Слайд 20</vt:lpstr>
+      <vt:lpstr>Слайд 21</vt:lpstr>
+      <vt:lpstr>Контрольні запитання та завдання </vt:lpstr>
+      <vt:lpstr>Слайд 23</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Тема 5. Бюджетування як інструмент фінансового контролінгу</dc:title>
+  <dc:title>Тема 4 Контролінг управління витратами в системі фінансового управління підприємством</dc:title>
   <dc:creator>Прохорчук Наталія Олегівна</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>