--- v0 (2026-04-22)
+++ v1 (2026-11-01)
@@ -25,130 +25,131 @@
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483684" r:id="rId1"/>
+    <p:sldMasterId id="2147483660" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
-    <p:sldId id="379" r:id="rId3"/>
-[...39 lines deleted...]
-    <p:sldId id="272" r:id="rId43"/>
+    <p:sldId id="257" r:id="rId3"/>
+    <p:sldId id="281" r:id="rId4"/>
+    <p:sldId id="282" r:id="rId5"/>
+    <p:sldId id="258" r:id="rId6"/>
+    <p:sldId id="283" r:id="rId7"/>
+    <p:sldId id="259" r:id="rId8"/>
+    <p:sldId id="260" r:id="rId9"/>
+    <p:sldId id="261" r:id="rId10"/>
+    <p:sldId id="262" r:id="rId11"/>
+    <p:sldId id="263" r:id="rId12"/>
+    <p:sldId id="264" r:id="rId13"/>
+    <p:sldId id="265" r:id="rId14"/>
+    <p:sldId id="266" r:id="rId15"/>
+    <p:sldId id="267" r:id="rId16"/>
+    <p:sldId id="268" r:id="rId17"/>
+    <p:sldId id="269" r:id="rId18"/>
+    <p:sldId id="270" r:id="rId19"/>
+    <p:sldId id="271" r:id="rId20"/>
+    <p:sldId id="272" r:id="rId21"/>
+    <p:sldId id="274" r:id="rId22"/>
+    <p:sldId id="275" r:id="rId23"/>
+    <p:sldId id="276" r:id="rId24"/>
+    <p:sldId id="293" r:id="rId25"/>
+    <p:sldId id="277" r:id="rId26"/>
+    <p:sldId id="294" r:id="rId27"/>
+    <p:sldId id="278" r:id="rId28"/>
+    <p:sldId id="295" r:id="rId29"/>
+    <p:sldId id="296" r:id="rId30"/>
+    <p:sldId id="279" r:id="rId31"/>
+    <p:sldId id="289" r:id="rId32"/>
+    <p:sldId id="290" r:id="rId33"/>
+    <p:sldId id="284" r:id="rId34"/>
+    <p:sldId id="291" r:id="rId35"/>
+    <p:sldId id="292" r:id="rId36"/>
+    <p:sldId id="285" r:id="rId37"/>
+    <p:sldId id="286" r:id="rId38"/>
+    <p:sldId id="287" r:id="rId39"/>
+    <p:sldId id="297" r:id="rId40"/>
+    <p:sldId id="280" r:id="rId41"/>
   </p:sldIdLst>
-  <p:sldSz cx="9144000" cy="6858000" type="screen4x3"/>
+  <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
-      <a:defRPr lang="ru-RU"/>
+      <a:defRPr lang="uk-UA"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
@@ -205,405 +206,2842 @@
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="2160">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
-        <p15:guide id="2" pos="2880">
+        <p15:guide id="2" pos="3840">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:showPr showNarration="1">
-[...15 lines deleted...]
-  </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
-      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
+      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
+  <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Средний стиль 2 - акцент 1">
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="dk1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:left>
+          <a:right>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:right>
+          <a:top>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+          <a:bottom>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+          <a:insideH>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="20000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band2H>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:band2V>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2V>
+    <a:lastCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:firstRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:bottom>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+  </a:tblStyle>
+</a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
-    <p:cSldViewPr>
+    <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="92" d="100"/>
-          <a:sy n="92" d="100"/>
+          <a:sx n="63" d="100"/>
+          <a:sy n="63" d="100"/>
         </p:scale>
-        <p:origin x="1186" y="77"/>
+        <p:origin x="780" y="52"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
-        <p:guide pos="2880"/>
+        <p:guide pos="3840"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
-        <a:sx n="100" d="100"/>
-        <a:sy n="100" d="100"/>
+        <a:sx n="1" d="1"/>
+        <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" type="title" preserve="1">
   <p:cSld name="Титульный слайд">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="7" name="Group 6"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...12 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="6858000"/>
+            <a:off x="0" y="-8467"/>
+            <a:ext cx="12192000" cy="6866467"/>
+            <a:chOff x="0" y="-8467"/>
+            <a:chExt cx="12192000" cy="6866467"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="32" name="Straight Connector 31"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9371012" y="0"/>
+              <a:ext cx="1219200" cy="6858000"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:schemeClr val="bg1">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </p:style>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="21" name="Straight Connector 20"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm flipH="1">
+              <a:off x="7425267" y="3681413"/>
+              <a:ext cx="4763558" cy="3176587"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:schemeClr val="bg1">
+                  <a:lumMod val="85000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </p:style>
+        </p:cxnSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Rectangle 23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9181476" y="-8467"/>
+              <a:ext cx="3007349" cy="6866467"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="3007349" h="6866467">
+                  <a:moveTo>
+                    <a:pt x="2045532" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="3007349" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="3007349" y="6866467"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="6866467"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2045532" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent1">
+                <a:alpha val="30000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+            <a:fillRef idx="3">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="26" name="Rectangle 25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9603442" y="-8467"/>
+              <a:ext cx="2588558" cy="6866467"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="2573311" h="6866467">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="2573311" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2573311" y="6866467"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1202336" y="6866467"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent1">
+                <a:alpha val="20000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+            <a:fillRef idx="3">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="27" name="Isosceles Triangle 26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8932333" y="3048000"/>
+              <a:ext cx="3259667" cy="3810000"/>
+            </a:xfrm>
+            <a:prstGeom prst="triangle">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 100000"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent2">
+                <a:alpha val="72000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+            <a:fillRef idx="3">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="28" name="Rectangle 27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9334500" y="-8467"/>
+              <a:ext cx="2854326" cy="6866467"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="2858013" h="6866467">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="2858013" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2858013" y="6866467"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2473942" y="6866467"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent2">
+                <a:lumMod val="75000"/>
+                <a:alpha val="70000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+            <a:fillRef idx="3">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="29" name="Rectangle 28"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10898730" y="-8467"/>
+              <a:ext cx="1290094" cy="6866467"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="1290094" h="6858000">
+                  <a:moveTo>
+                    <a:pt x="1019735" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="1290094" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1290094" y="6858000"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="6858000"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1019735" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent1">
+                <a:lumMod val="60000"/>
+                <a:lumOff val="40000"/>
+                <a:alpha val="70000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+            <a:fillRef idx="3">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="30" name="Rectangle 29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10938999" y="-8467"/>
+              <a:ext cx="1249825" cy="6866467"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="1249825" h="6858000">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="1249825" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1249825" y="6858000"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1109382" y="6858000"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent1">
+                <a:alpha val="65000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+            <a:fillRef idx="3">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="31" name="Isosceles Triangle 30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10371666" y="3589867"/>
+              <a:ext cx="1817159" cy="3268133"/>
+            </a:xfrm>
+            <a:prstGeom prst="triangle">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 100000"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent1">
+                <a:alpha val="80000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+            <a:fillRef idx="3">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Isosceles Triangle 18"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="10800000">
+              <a:off x="0" y="0"/>
+              <a:ext cx="842596" cy="5666154"/>
+            </a:xfrm>
+            <a:prstGeom prst="triangle">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 100000"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent1">
+                <a:alpha val="85000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+            <a:fillRef idx="3">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="1122363"/>
-            <a:ext cx="7772400" cy="2387600"/>
+            <a:off x="1507067" y="2404534"/>
+            <a:ext cx="7766936" cy="1646302"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b"/>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="ctr">
-              <a:defRPr sz="6000"/>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="5400">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1143000" y="3602038"/>
-            <a:ext cx="6858000" cy="1655762"/>
+            <a:off x="1507067" y="4050833"/>
+            <a:ext cx="7766936" cy="1096899"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchor="t"/>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+            <a:lvl1pPr marL="0" indent="0" algn="r">
               <a:buNone/>
-              <a:defRPr sz="2400"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="50000"/>
+                    <a:lumOff val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="2000"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1800"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец подзаголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
-              <a:rPr lang="ru-RU" smtClean="0"/>
+            <a:fld id="{56C00AD5-586D-4C0C-8137-F46BFA8FB590}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
-              <a:t>05.03.2026</a:t>
+              <a:t>24.10.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{725C68B6-61C2-468F-89AB-4B9F7531AA68}" type="slidenum">
-              <a:rPr lang="ru-RU" smtClean="0"/>
+            <a:fld id="{7AF262AD-CD9B-407C-AA45-535BCEC80078}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="943914243"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2278251333"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
+  <p:cSld name="Заголовок и подпись">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="677335" y="609600"/>
+            <a:ext cx="8596668" cy="3403600"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="4400" b="0" cap="none"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Образец заголовка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="677335" y="4470400"/>
+            <a:ext cx="8596668" cy="1570962"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+              <a:defRPr sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Образец текста</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{56C00AD5-586D-4C0C-8137-F46BFA8FB590}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:pPr/>
+              <a:t>24.10.2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{7AF262AD-CD9B-407C-AA45-535BCEC80078}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹№›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2055999228"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
+  <p:cSld name="Цитата с подписью">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="931334" y="609600"/>
+            <a:ext cx="8094134" cy="3022600"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="4400" b="0" cap="none"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Образец заголовка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Text Placeholder 9"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="13"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1366139" y="3632200"/>
+            <a:ext cx="7224524" cy="381000"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="50000"/>
+                    <a:lumOff val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Образец текста</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="677335" y="4470400"/>
+            <a:ext cx="8596668" cy="1570962"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+              <a:defRPr sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Образец текста</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{56C00AD5-586D-4C0C-8137-F46BFA8FB590}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:pPr/>
+              <a:t>24.10.2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{7AF262AD-CD9B-407C-AA45-535BCEC80078}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹№›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="TextBox 19"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="541870" y="790378"/>
+            <a:ext cx="609600" cy="584776"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="8000" baseline="0" dirty="0">
+                <a:ln w="3175" cmpd="sng">
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>“</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="TextBox 21"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8893011" y="2886556"/>
+            <a:ext cx="609600" cy="584776"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="8000" baseline="0" dirty="0">
+                <a:ln w="3175" cmpd="sng">
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>”</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1337738192"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
+  <p:cSld name="Карточка имени">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="677335" y="1931988"/>
+            <a:ext cx="8596668" cy="2595460"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="4400" b="0" cap="none"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Образец заголовка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="677335" y="4527448"/>
+            <a:ext cx="8596668" cy="1513914"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+              <a:defRPr sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Образец текста</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{56C00AD5-586D-4C0C-8137-F46BFA8FB590}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:pPr/>
+              <a:t>24.10.2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{7AF262AD-CD9B-407C-AA45-535BCEC80078}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹№›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="986522798"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
+  <p:cSld name="Цитата карточки имени">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="931334" y="609600"/>
+            <a:ext cx="8094134" cy="3022600"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="4400" b="0" cap="none"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Образец заголовка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Text Placeholder 9"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="13"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="677332" y="4013200"/>
+            <a:ext cx="8596669" cy="514248"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Образец текста</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="677335" y="4527448"/>
+            <a:ext cx="8596668" cy="1513914"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+              <a:defRPr sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="50000"/>
+                    <a:lumOff val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Образец текста</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{56C00AD5-586D-4C0C-8137-F46BFA8FB590}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:pPr/>
+              <a:t>24.10.2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{7AF262AD-CD9B-407C-AA45-535BCEC80078}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹№›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="TextBox 23"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="541870" y="790378"/>
+            <a:ext cx="609600" cy="584776"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="8000" baseline="0" dirty="0">
+                <a:ln w="3175" cmpd="sng">
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>“</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="TextBox 24"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8893011" y="2886556"/>
+            <a:ext cx="609600" cy="584776"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="8000" baseline="0" dirty="0">
+                <a:ln w="3175" cmpd="sng">
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>”</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2790209507"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
+  <p:cSld name="Истина или ложь">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685799" y="609600"/>
+            <a:ext cx="8588203" cy="3022600"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="4400" b="0" cap="none"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Образец заголовка</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Text Placeholder 9"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="13"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="677332" y="4013200"/>
+            <a:ext cx="8596669" cy="514248"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Образец текста</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="677335" y="4527448"/>
+            <a:ext cx="8596668" cy="1513914"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+              <a:defRPr sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="50000"/>
+                    <a:lumOff val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Образец текста</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{56C00AD5-586D-4C0C-8137-F46BFA8FB590}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:pPr/>
+              <a:t>24.10.2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{7AF262AD-CD9B-407C-AA45-535BCEC80078}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹№›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="425833470"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
   <p:cSld name="Заголовок и вертикальный текст">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -666,174 +3104,186 @@
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
-              <a:rPr lang="ru-RU" smtClean="0"/>
+            <a:fld id="{56C00AD5-586D-4C0C-8137-F46BFA8FB590}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
-              <a:t>05.03.2026</a:t>
+              <a:t>24.10.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{725C68B6-61C2-468F-89AB-4B9F7531AA68}" type="slidenum">
-              <a:rPr lang="ru-RU" smtClean="0"/>
+            <a:fld id="{7AF262AD-CD9B-407C-AA45-535BCEC80078}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="341494358"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3050428452"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
   <p:cSld name="Вертикальный заголовок и текст">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Vertical Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6543675" y="365125"/>
-            <a:ext cx="1971675" cy="5811838"/>
+            <a:off x="7967673" y="609599"/>
+            <a:ext cx="1304743" cy="5251451"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="eaVert"/>
+          <a:bodyPr vert="eaVert" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="628650" y="365125"/>
-            <a:ext cx="5800725" cy="5811838"/>
+            <a:off x="677335" y="609600"/>
+            <a:ext cx="7060150" cy="5251450"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
@@ -848,146 +3298,164 @@
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
-              <a:rPr lang="ru-RU" smtClean="0"/>
+            <a:fld id="{56C00AD5-586D-4C0C-8137-F46BFA8FB590}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
-              <a:t>05.03.2026</a:t>
+              <a:t>24.10.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{725C68B6-61C2-468F-89AB-4B9F7531AA68}" type="slidenum">
-              <a:rPr lang="ru-RU" smtClean="0"/>
+            <a:fld id="{7AF262AD-CD9B-407C-AA45-535BCEC80078}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1788002404"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3827728184"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
   <p:cSld name="Заголовок и объект">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
-          <a:lstStyle/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="3600"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
@@ -1020,358 +3488,385 @@
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
-              <a:rPr lang="ru-RU" smtClean="0"/>
+            <a:fld id="{56C00AD5-586D-4C0C-8137-F46BFA8FB590}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
-              <a:t>05.03.2026</a:t>
+              <a:t>24.10.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{725C68B6-61C2-468F-89AB-4B9F7531AA68}" type="slidenum">
-              <a:rPr lang="ru-RU" smtClean="0"/>
+            <a:fld id="{7AF262AD-CD9B-407C-AA45-535BCEC80078}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1455464324"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="621891471"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="Заголовок раздела">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="623888" y="1709739"/>
-            <a:ext cx="7886700" cy="2852737"/>
+            <a:off x="677335" y="2700867"/>
+            <a:ext cx="8596668" cy="1826581"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr>
-              <a:defRPr sz="6000"/>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="4000" b="0" cap="none"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="623888" y="4589464"/>
-            <a:ext cx="7886700" cy="1500187"/>
+            <a:off x="677335" y="4527448"/>
+            <a:ext cx="8596668" cy="860400"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchor="t"/>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0">
+            <a:lvl1pPr marL="0" indent="0" algn="l">
               <a:buNone/>
-              <a:defRPr sz="2400">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="50000"/>
+                    <a:lumOff val="50000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2000">
+              <a:defRPr sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1800">
+              <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600">
+              <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600">
+              <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600">
+              <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600">
+              <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600">
+              <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600">
+              <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
-              <a:rPr lang="ru-RU" smtClean="0"/>
+            <a:fld id="{56C00AD5-586D-4C0C-8137-F46BFA8FB590}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
-              <a:t>05.03.2026</a:t>
+              <a:t>24.10.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{725C68B6-61C2-468F-89AB-4B9F7531AA68}" type="slidenum">
-              <a:rPr lang="ru-RU" smtClean="0"/>
+            <a:fld id="{7AF262AD-CD9B-407C-AA45-535BCEC80078}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2852076799"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3166590298"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
   <p:cSld name="Два объекта">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -1383,52 +3878,52 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="628650" y="1825625"/>
-            <a:ext cx="3886200" cy="4351338"/>
+            <a:off x="677334" y="2160589"/>
+            <a:ext cx="4184035" cy="3880772"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
@@ -1440,52 +3935,52 @@
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4629150" y="1825625"/>
-            <a:ext cx="3886200" cy="4351338"/>
+            <a:off x="5089970" y="2160589"/>
+            <a:ext cx="4184034" cy="3880773"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
@@ -1500,182 +3995,195 @@
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
-              <a:rPr lang="ru-RU" smtClean="0"/>
+            <a:fld id="{56C00AD5-586D-4C0C-8137-F46BFA8FB590}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
-              <a:t>05.03.2026</a:t>
+              <a:t>24.10.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{725C68B6-61C2-468F-89AB-4B9F7531AA68}" type="slidenum">
-              <a:rPr lang="ru-RU" smtClean="0"/>
+            <a:fld id="{7AF262AD-CD9B-407C-AA45-535BCEC80078}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="365074372"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1719315728"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
   <p:cSld name="Сравнение">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="629842" y="1681163"/>
-            <a:ext cx="3868340" cy="823912"/>
+            <a:off x="675745" y="2160983"/>
+            <a:ext cx="4185623" cy="576262"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b"/>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2400" b="1"/>
+              <a:defRPr sz="2400" b="0"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
@@ -1687,56 +4195,58 @@
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="629842" y="2505075"/>
-            <a:ext cx="3868340" cy="3684588"/>
+            <a:off x="675745" y="2737245"/>
+            <a:ext cx="4185623" cy="3304117"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
@@ -1744,60 +4254,62 @@
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4629150" y="1681163"/>
-            <a:ext cx="3887391" cy="823912"/>
+            <a:off x="5088383" y="2160983"/>
+            <a:ext cx="4185618" cy="576262"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b"/>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2400" b="1"/>
+              <a:defRPr sz="2400" b="0"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
@@ -1809,56 +4321,58 @@
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Content Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4629150" y="2505075"/>
-            <a:ext cx="3887391" cy="3684588"/>
+            <a:off x="5088384" y="2737245"/>
+            <a:ext cx="4185617" cy="3304117"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
@@ -1869,9426 +4383,14459 @@
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
-              <a:rPr lang="ru-RU" smtClean="0"/>
+            <a:fld id="{56C00AD5-586D-4C0C-8137-F46BFA8FB590}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
-              <a:t>05.03.2026</a:t>
+              <a:t>24.10.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{725C68B6-61C2-468F-89AB-4B9F7531AA68}" type="slidenum">
-              <a:rPr lang="ru-RU" smtClean="0"/>
+            <a:fld id="{7AF262AD-CD9B-407C-AA45-535BCEC80078}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2171097153"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3528476711"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
   <p:cSld name="Только заголовок">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="677334" y="609600"/>
+            <a:ext cx="8596668" cy="1320800"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
-              <a:rPr lang="ru-RU" smtClean="0"/>
+            <a:fld id="{56C00AD5-586D-4C0C-8137-F46BFA8FB590}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
-              <a:t>05.03.2026</a:t>
+              <a:t>24.10.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{725C68B6-61C2-468F-89AB-4B9F7531AA68}" type="slidenum">
-              <a:rPr lang="ru-RU" smtClean="0"/>
+            <a:fld id="{7AF262AD-CD9B-407C-AA45-535BCEC80078}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2391073231"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4097361181"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld name="Пустой слайд">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
-              <a:rPr lang="ru-RU" smtClean="0"/>
+            <a:fld id="{56C00AD5-586D-4C0C-8137-F46BFA8FB590}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
-              <a:t>05.03.2026</a:t>
+              <a:t>24.10.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{725C68B6-61C2-468F-89AB-4B9F7531AA68}" type="slidenum">
-              <a:rPr lang="ru-RU" smtClean="0"/>
+            <a:fld id="{7AF262AD-CD9B-407C-AA45-535BCEC80078}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3246137033"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3645244853"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
   <p:cSld name="Объект с подписью">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="629841" y="457200"/>
-            <a:ext cx="2949178" cy="1600200"/>
+            <a:off x="677334" y="1498604"/>
+            <a:ext cx="3854528" cy="1278466"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b"/>
+          <a:bodyPr anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
-              <a:defRPr sz="3200"/>
+              <a:defRPr sz="2000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3887391" y="987426"/>
-            <a:ext cx="4629150" cy="4873625"/>
+            <a:off x="4760461" y="514924"/>
+            <a:ext cx="4513541" cy="5526437"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...28 lines deleted...]
-          </a:lstStyle>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="629841" y="2057400"/>
-            <a:ext cx="2949178" cy="3811588"/>
+            <a:off x="677334" y="2777069"/>
+            <a:ext cx="3854528" cy="2584449"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr sz="1400"/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" indent="0">
+            <a:lvl2pPr marL="457063" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="914400" indent="0">
+            <a:lvl3pPr marL="914126" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1371600" indent="0">
+            <a:lvl4pPr marL="1371189" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1828800" indent="0">
+            <a:lvl5pPr marL="1828251" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2286000" indent="0">
+            <a:lvl6pPr marL="2285314" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="2743200" indent="0">
+            <a:lvl7pPr marL="2742377" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3200400" indent="0">
+            <a:lvl8pPr marL="3199440" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="3657600" indent="0">
+            <a:lvl9pPr marL="3656503" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
-              <a:rPr lang="ru-RU" smtClean="0"/>
+            <a:fld id="{56C00AD5-586D-4C0C-8137-F46BFA8FB590}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
-              <a:t>05.03.2026</a:t>
+              <a:t>24.10.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{725C68B6-61C2-468F-89AB-4B9F7531AA68}" type="slidenum">
-              <a:rPr lang="ru-RU" smtClean="0"/>
+            <a:fld id="{7AF262AD-CD9B-407C-AA45-535BCEC80078}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1748878316"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2175247027"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
   <p:cSld name="Рисунок с подписью">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="629841" y="457200"/>
-            <a:ext cx="2949178" cy="1600200"/>
+            <a:off x="677334" y="4800600"/>
+            <a:ext cx="8596667" cy="566738"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b"/>
+          <a:bodyPr anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr>
-              <a:defRPr sz="3200"/>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2400" b="0"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Picture Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3887391" y="987426"/>
-            <a:ext cx="4629150" cy="4873625"/>
+            <a:off x="677334" y="609600"/>
+            <a:ext cx="8596668" cy="3845718"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t"/>
+          <a:bodyPr anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0">
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="3200"/>
+              <a:defRPr sz="1600"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2800"/>
+              <a:defRPr sz="1600"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2400"/>
+              <a:defRPr sz="1600"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2000"/>
+              <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2000"/>
+              <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2000"/>
+              <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2000"/>
+              <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2000"/>
+              <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2000"/>
+              <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Вставка рисунка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="629841" y="2057400"/>
-            <a:ext cx="2949178" cy="3811588"/>
+            <a:off x="677334" y="5367338"/>
+            <a:ext cx="8596667" cy="674024"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr sz="1200"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1400"/>
+              <a:defRPr sz="1200"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1200"/>
+              <a:defRPr sz="1000"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
-              <a:rPr lang="ru-RU" smtClean="0"/>
+            <a:fld id="{56C00AD5-586D-4C0C-8137-F46BFA8FB590}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
-              <a:t>05.03.2026</a:t>
+              <a:t>24.10.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{725C68B6-61C2-468F-89AB-4B9F7531AA68}" type="slidenum">
-              <a:rPr lang="ru-RU" smtClean="0"/>
+            <a:fld id="{7AF262AD-CD9B-407C-AA45-535BCEC80078}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2167276554"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="919515958"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="7" name="Group 6"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...12 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="488" y="366"/>
-            <a:ext cx="9143024" cy="6857268"/>
+            <a:off x="0" y="-8467"/>
+            <a:ext cx="12192000" cy="6866467"/>
+            <a:chOff x="0" y="-8467"/>
+            <a:chExt cx="12192000" cy="6866467"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="20" name="Straight Connector 19"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9371012" y="0"/>
+              <a:ext cx="1219200" cy="6858000"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:schemeClr val="bg1">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </p:style>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="21" name="Straight Connector 20"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm flipH="1">
+              <a:off x="7425267" y="3681413"/>
+              <a:ext cx="4763558" cy="3176587"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:schemeClr val="bg1">
+                  <a:lumMod val="85000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </p:style>
+        </p:cxnSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Rectangle 23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9181476" y="-8467"/>
+              <a:ext cx="3007349" cy="6866467"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="3007349" h="6866467">
+                  <a:moveTo>
+                    <a:pt x="2045532" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="3007349" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="3007349" y="6866467"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="6866467"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2045532" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent1">
+                <a:alpha val="30000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+            <a:fillRef idx="3">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Rectangle 25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9603442" y="-8467"/>
+              <a:ext cx="2588558" cy="6866467"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="2573311" h="6866467">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="2573311" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2573311" y="6866467"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1202336" y="6866467"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent1">
+                <a:alpha val="20000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+            <a:fillRef idx="3">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Isosceles Triangle 23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8932333" y="3048000"/>
+              <a:ext cx="3259667" cy="3810000"/>
+            </a:xfrm>
+            <a:prstGeom prst="triangle">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 100000"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent2">
+                <a:alpha val="72000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+            <a:fillRef idx="3">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="Rectangle 27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9334500" y="-8467"/>
+              <a:ext cx="2854326" cy="6866467"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="2858013" h="6866467">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="2858013" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2858013" y="6866467"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="2473942" y="6866467"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent2">
+                <a:lumMod val="75000"/>
+                <a:alpha val="70000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+            <a:fillRef idx="3">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="26" name="Rectangle 28"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10898730" y="-8467"/>
+              <a:ext cx="1290094" cy="6866467"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="1290094" h="6858000">
+                  <a:moveTo>
+                    <a:pt x="1019735" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="1290094" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1290094" y="6858000"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="6858000"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1019735" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent1">
+                <a:lumMod val="60000"/>
+                <a:lumOff val="40000"/>
+                <a:alpha val="70000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+            <a:fillRef idx="3">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="27" name="Rectangle 29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10938999" y="-8467"/>
+              <a:ext cx="1249825" cy="6866467"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="1249825" h="6858000">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="1249825" y="0"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1249825" y="6858000"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="1109382" y="6858000"/>
+                  </a:lnTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="0"/>
+                  </a:lnTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent1">
+                <a:alpha val="65000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+            <a:fillRef idx="3">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="28" name="Isosceles Triangle 27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10371666" y="3589867"/>
+              <a:ext cx="1817159" cy="3268133"/>
+            </a:xfrm>
+            <a:prstGeom prst="triangle">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 100000"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent1">
+                <a:alpha val="80000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+            <a:fillRef idx="3">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="29" name="Isosceles Triangle 28"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="4013200"/>
+              <a:ext cx="448733" cy="2844800"/>
+            </a:xfrm>
+            <a:prstGeom prst="triangle">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 0"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="accent1">
+                <a:alpha val="85000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+            <a:fillRef idx="3">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="628650" y="365126"/>
-            <a:ext cx="7886700" cy="1325563"/>
+            <a:off x="677334" y="609600"/>
+            <a:ext cx="8596668" cy="1320800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="628650" y="1825625"/>
-            <a:ext cx="7886700" cy="4351338"/>
+            <a:off x="677334" y="2160589"/>
+            <a:ext cx="8596668" cy="3880773"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US"/>
-              <a:t>Edit Master text styles</a:t>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US"/>
-              <a:t>Second level</a:t>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US"/>
-              <a:t>Third level</a:t>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US"/>
-              <a:t>Fourth level</a:t>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US"/>
-              <a:t>Fifth level</a:t>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="628650" y="6356351"/>
-            <a:ext cx="2057400" cy="365125"/>
+            <a:off x="7205133" y="6041362"/>
+            <a:ext cx="911939" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
-            <a:lvl1pPr algn="l">
-              <a:defRPr sz="1200">
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
-              <a:rPr lang="ru-RU" smtClean="0"/>
+            <a:fld id="{56C00AD5-586D-4C0C-8137-F46BFA8FB590}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
-              <a:t>05.03.2026</a:t>
+              <a:t>24.10.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3028950" y="6356351"/>
-            <a:ext cx="3086100" cy="365125"/>
+            <a:off x="677334" y="6041362"/>
+            <a:ext cx="6297612" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
-            <a:lvl1pPr algn="ctr">
-              <a:defRPr sz="1200">
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6457950" y="6356351"/>
-            <a:ext cx="2057400" cy="365125"/>
+            <a:off x="8590663" y="6041362"/>
+            <a:ext cx="683339" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
-              <a:defRPr sz="1200">
-[...3 lines deleted...]
-                  </a:schemeClr>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{725C68B6-61C2-468F-89AB-4B9F7531AA68}" type="slidenum">
-              <a:rPr lang="ru-RU" smtClean="0"/>
+            <a:fld id="{7AF262AD-CD9B-407C-AA45-535BCEC80078}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2857459615"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3347842224"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2147483685" r:id="rId1"/>
-[...9 lines deleted...]
-    <p:sldLayoutId id="2147483695" r:id="rId11"/>
+    <p:sldLayoutId id="2147483661" r:id="rId1"/>
+    <p:sldLayoutId id="2147483662" r:id="rId2"/>
+    <p:sldLayoutId id="2147483663" r:id="rId3"/>
+    <p:sldLayoutId id="2147483664" r:id="rId4"/>
+    <p:sldLayoutId id="2147483665" r:id="rId5"/>
+    <p:sldLayoutId id="2147483666" r:id="rId6"/>
+    <p:sldLayoutId id="2147483667" r:id="rId7"/>
+    <p:sldLayoutId id="2147483668" r:id="rId8"/>
+    <p:sldLayoutId id="2147483669" r:id="rId9"/>
+    <p:sldLayoutId id="2147483670" r:id="rId10"/>
+    <p:sldLayoutId id="2147483671" r:id="rId11"/>
+    <p:sldLayoutId id="2147483672" r:id="rId12"/>
+    <p:sldLayoutId id="2147483673" r:id="rId13"/>
+    <p:sldLayoutId id="2147483674" r:id="rId14"/>
+    <p:sldLayoutId id="2147483675" r:id="rId15"/>
+    <p:sldLayoutId id="2147483676" r:id="rId16"/>
   </p:sldLayoutIdLst>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
   <p:txStyles>
     <p:titleStyle>
-      <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl1pPr algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
-        <a:defRPr sz="4400" kern="1200">
+        <a:defRPr sz="3600" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:latin typeface="+mj-lt"/>
           <a:ea typeface="+mj-ea"/>
           <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
+      <a:lvl2pPr eaLnBrk="1" hangingPunct="1">
+        <a:defRPr>
+          <a:solidFill>
+            <a:schemeClr val="tx2"/>
+          </a:solidFill>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr eaLnBrk="1" hangingPunct="1">
+        <a:defRPr>
+          <a:solidFill>
+            <a:schemeClr val="tx2"/>
+          </a:solidFill>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr eaLnBrk="1" hangingPunct="1">
+        <a:defRPr>
+          <a:solidFill>
+            <a:schemeClr val="tx2"/>
+          </a:solidFill>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr eaLnBrk="1" hangingPunct="1">
+        <a:defRPr>
+          <a:solidFill>
+            <a:schemeClr val="tx2"/>
+          </a:solidFill>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr eaLnBrk="1" hangingPunct="1">
+        <a:defRPr>
+          <a:solidFill>
+            <a:schemeClr val="tx2"/>
+          </a:solidFill>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr eaLnBrk="1" hangingPunct="1">
+        <a:defRPr>
+          <a:solidFill>
+            <a:schemeClr val="tx2"/>
+          </a:solidFill>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr eaLnBrk="1" hangingPunct="1">
+        <a:defRPr>
+          <a:solidFill>
+            <a:schemeClr val="tx2"/>
+          </a:solidFill>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr eaLnBrk="1" hangingPunct="1">
+        <a:defRPr>
+          <a:solidFill>
+            <a:schemeClr val="tx2"/>
+          </a:solidFill>
+        </a:defRPr>
+      </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
-      <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPts val="1000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="2800" kern="1200">
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:schemeClr val="accent1"/>
+        </a:buClr>
+        <a:buSzPct val="80000"/>
+        <a:buFont typeface="Wingdings 3" charset="2"/>
+        <a:buChar char=""/>
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:schemeClr val="tx1">
+              <a:lumMod val="75000"/>
+              <a:lumOff val="25000"/>
+            </a:schemeClr>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="500"/>
+          <a:spcPts val="1000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="2400" kern="1200">
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:schemeClr val="accent1"/>
+        </a:buClr>
+        <a:buSzPct val="80000"/>
+        <a:buFont typeface="Wingdings 3" charset="2"/>
+        <a:buChar char=""/>
+        <a:defRPr sz="1600" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:schemeClr val="tx1">
+              <a:lumMod val="75000"/>
+              <a:lumOff val="25000"/>
+            </a:schemeClr>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="500"/>
+          <a:spcPts val="1000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="2000" kern="1200">
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:schemeClr val="accent1"/>
+        </a:buClr>
+        <a:buSzPct val="80000"/>
+        <a:buFont typeface="Wingdings 3" charset="2"/>
+        <a:buChar char=""/>
+        <a:defRPr sz="1400" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:schemeClr val="tx1">
+              <a:lumMod val="75000"/>
+              <a:lumOff val="25000"/>
+            </a:schemeClr>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="500"/>
+          <a:spcPts val="1000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="1800" kern="1200">
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:schemeClr val="accent1"/>
+        </a:buClr>
+        <a:buSzPct val="80000"/>
+        <a:buFont typeface="Wingdings 3" charset="2"/>
+        <a:buChar char=""/>
+        <a:defRPr sz="1200" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:schemeClr val="tx1">
+              <a:lumMod val="75000"/>
+              <a:lumOff val="25000"/>
+            </a:schemeClr>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="500"/>
+          <a:spcPts val="1000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="1800" kern="1200">
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:schemeClr val="accent1"/>
+        </a:buClr>
+        <a:buSzPct val="80000"/>
+        <a:buFont typeface="Wingdings 3" charset="2"/>
+        <a:buChar char=""/>
+        <a:defRPr sz="1200" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:schemeClr val="tx1">
+              <a:lumMod val="75000"/>
+              <a:lumOff val="25000"/>
+            </a:schemeClr>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="500"/>
+          <a:spcPts val="1000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="1800" kern="1200">
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:schemeClr val="accent1"/>
+        </a:buClr>
+        <a:buSzPct val="80000"/>
+        <a:buFont typeface="Wingdings 3" charset="2"/>
+        <a:buChar char=""/>
+        <a:defRPr sz="1200" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:schemeClr val="tx1">
+              <a:lumMod val="75000"/>
+              <a:lumOff val="25000"/>
+            </a:schemeClr>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="500"/>
+          <a:spcPts val="1000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="1800" kern="1200">
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:schemeClr val="accent1"/>
+        </a:buClr>
+        <a:buSzPct val="80000"/>
+        <a:buFont typeface="Wingdings 3" charset="2"/>
+        <a:buChar char=""/>
+        <a:defRPr sz="1200" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:schemeClr val="tx1">
+              <a:lumMod val="75000"/>
+              <a:lumOff val="25000"/>
+            </a:schemeClr>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="500"/>
+          <a:spcPts val="1000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="1800" kern="1200">
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:schemeClr val="accent1"/>
+        </a:buClr>
+        <a:buSzPct val="80000"/>
+        <a:buFont typeface="Wingdings 3" charset="2"/>
+        <a:buChar char=""/>
+        <a:defRPr sz="1200" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:schemeClr val="tx1">
+              <a:lumMod val="75000"/>
+              <a:lumOff val="25000"/>
+            </a:schemeClr>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="500"/>
+          <a:spcPts val="1000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="1800" kern="1200">
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:schemeClr val="accent1"/>
+        </a:buClr>
+        <a:buSzPct val="80000"/>
+        <a:buFont typeface="Wingdings 3" charset="2"/>
+        <a:buChar char=""/>
+        <a:defRPr sz="1200" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:schemeClr val="tx1">
+              <a:lumMod val="75000"/>
+              <a:lumOff val="25000"/>
+            </a:schemeClr>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr>
         <a:defRPr lang="en-US"/>
       </a:defPPr>
-      <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl3pPr marL="914400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl4pPr marL="1371600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl5pPr marL="1828800" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl6pPr marL="2286000" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl7pPr marL="2743200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl8pPr marL="3200400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
-[...6 lines deleted...]
-<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1371600" y="1000108"/>
-            <a:ext cx="7772400" cy="3148972"/>
+            <a:off x="718699" y="1409437"/>
+            <a:ext cx="9517985" cy="3336734"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>Тема </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>6</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
             <a:br>
-              <a:rPr lang="uk-UA" sz="2200" b="1" dirty="0"/>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
             </a:br>
-            <a:br>
-[...128 lines deleted...]
-              </a:rPr>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>Бюджетування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> як </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>інструмент</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" b="1" dirty="0">
-[...77 lines deleted...]
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>фінансового</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>контролінгу</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3042782342"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr bwMode="auto">
+        </p:nvSpPr>
+        <p:spPr>
           <a:xfrm>
-            <a:off x="1000100" y="785795"/>
-            <a:ext cx="7515250" cy="3643338"/>
+            <a:off x="990844" y="410165"/>
+            <a:ext cx="8109614" cy="6086429"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...9 lines deleted...]
-          <a:effectLst/>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Для забезпечення успішного впровадження бюджетування, ефективного його використання на підприємстві необхідно дотримуватися певних принципів, серед яких: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>принцип </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>цілепогодження</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> – потребує, щоб процес бюджетування починався "знизу вгору", оскільки керівники нижчого рангу краще знають ситуацію на ринку і зі свого боку забезпечать реалізованість бюджетних величин. Далі шляхом узгодження бюджетних планів між керівниками вищого та нижчого рангів забезпечується відповідність цілям конкретних планів підприємства, тобто процес реалізується за схемою "згори вниз"; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>принцип пріоритетності відносно завдання координації бюджетування – забезпечує використання дефіцитних засобів у найбільш вигідному напрямку, а витрати на інші напрями скорочуються;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> принцип причинності − кожна планова одиниця може планувати і відповідати тільки за ті величини, на які вона може чинити вплив; </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="282708886"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...10 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
-        </p:nvPicPr>
-[...5 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1979712" y="476672"/>
-            <a:ext cx="5544616" cy="5700291"/>
+            <a:off x="712169" y="435429"/>
+            <a:ext cx="8283786" cy="6008914"/>
           </a:xfrm>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>принцип відповідальності – передавання кожному підрозділу відповідальності за виконання його частини бюджету разом із повноваженнями втручатися в разі потреби в розвиток ситуації з відповідними корегувальними заходами; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>принцип постійності цілей – встановлені один раз базові величини не мають бути принципово змінені протягом контрольного періоду; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>принцип повноти – розроблення бюджету має охоплювати всі сторони діяльності та всі підрозділи підприємств; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>принцип обґрунтованості та реальності – необхідності пріоритету реалізації продукції над виробництвом та врахуванням обмеженості ресурсів, які є в розпорядженні підприємства; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>принцип інтегрованості – зумовлюється потребами тісного взаємозв'язку між різними видами і рівнями бюджетів; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>принцип гнучкості – можливість коригування бюджетів у разі зміни умов діяльності підприємства;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> принцип економічності – витрати на бюджетування мають раціонально співвідноситися з отриманими результатами; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> принцип періодичності бюджетування – бюджети мають складатися на певні періоди, термін яких залежить від специфіки діяльності підприємства</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1032406311"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="789599361"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
+          <p:cNvPr id="4" name="Объект 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="39095" t="15907" r="24936" b="4442"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1378634" y="0"/>
+            <a:ext cx="8314006" cy="6833939"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1891490204"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Объект 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="38971" t="20171" r="23294" b="15660"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="618977" y="0"/>
+            <a:ext cx="9481625" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="72916973"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Объект 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="43766" t="23088" r="28595" b="5116"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1885072" y="182880"/>
+            <a:ext cx="7188590" cy="6566020"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2136078569"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="973425" y="610463"/>
+            <a:ext cx="8466666" cy="4484052"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Отже, за порядком розроблення бюджетів розрізняють: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>метод синхронного (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>симультаційного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>) бюджетного планування, який полягає в одночасному розробленні й координуванні бюджетів на різних рівнях та різного спрямування; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>метод послідовного (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>сукцесійного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>) бюджетного планування, що полягає в логічному послідовному розробленні розпису надходжень і видатків об'єктів бюджетного планування з метою формування зведених бюджетів підприємства.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4222543517"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="747002" y="452846"/>
+            <a:ext cx="8858552" cy="5677988"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>За рівнем пристосування бюджетного планування до змін середовища функціонування підприємств розрізняють: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>метод стабільного (фіксованого) бюджетного планування, що передбачає формування обраних бюджетів на бюджетний період та відсутність жодних змін і коригувань протягом періоду виконання. Найкраще їх застосовувати для планування постійних витрат. Цей метод простий у застосуванні, відносно нетрудомісткий, проте він прив'язаний лише до одного діапазону ділової активності. За суттєвих змін у середовищі фіксовані бюджети стають нереалістичними і неадекватними; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>метод гнучкого бюджетного планування має на меті одночасне розроблення декількох варіантів бюджетів для різних діапазонів ділової активності внаслідок впливу різних чинників – величини попиту, рівнів інфляції тощо. Такі бюджети враховують оптимістичні і песимістичні прогнози. Їх найкраще застосовувати щодо змінних витрат. Цей метод забезпечує високий рівень адаптації бюджетів завдяки їх систематичній актуалізації, проте є трудомістким, потребує спеціального програмного забезпечення; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>метод неперервного (плинного) бюджетного планування, за якого бюджети формуються в незмінному часовому періоді бюджетного періоду, виходячи з того, як виконано попередні етапи. </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="306093505"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="668624" y="888274"/>
+            <a:ext cx="8971763" cy="5286103"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>За</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>рівнем централізації бюджетного планування розрізняють:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> метод централізованого бюджетного планування ("згори донизу"), що передбачає розроблення бюджетів для підрозділів нижчого рівня, виходячи зі зведених бюджетів підприємства; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>метод децентралізованого бюджетного планування ("знизу вгору", або метод бюджетних замовлень), що передбачає послідовну інтеграцію бюджетів підрозділів нижчого рівня до бюджетів підрозділів вищого рівня і остаточно – до зведеного бюджету; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>метод зустрічного бюджетного планування (комбінований), що передбачає передавання згори вниз орієнтованих бюджетів, їхнє опрацювання центрами відповідальності й передавання у зворотному порядку для формування зведених бюджетів.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3320215188"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="973425" y="558212"/>
+            <a:ext cx="8161866" cy="5668417"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>За вибором об'єктів бюджетного планування розрізняють: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>метод поопераційного бюджетного планування, що полягає у формуванні бюджетів за певними операціями; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>метод бюджетного планування за центрами відповідальності, що передбачає розроблення бюджетів за визначеними центрами відповідальності з урахуванням у бюджетах центрів відповідальності тільки тих витрат, які ними безпосередньо контролюються і регулюються; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>метод бюджетного планування за видами бізнесу, що застосовується з метою ухвалення рішення щодо доцільності розвитку окремих видів бізнесу, проведення реструктуризації та реорганізації;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>проєктно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>-програмно-цільовий метод, що передбачає формування бюджетів на підприємстві за конкретними цільовими </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>проєктами</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> і програмами. </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="9258408"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="659917" y="287384"/>
+            <a:ext cx="9015306" cy="6331130"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Очікувані результати від упровадження бюджетування:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> підприємство і його керівники отримують процедури регулярного фінансового планування і контролю над виконанням бюджету; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>підвищується рівень фінансової дисципліни менеджерів і керівників підприємства; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>підприємство має річний бюджет. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>До переваг бюджетування належать:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> надання структурним підрозділам більшої самостійності у витрачанні коштів економії по бюджету фонду оплати праці, що сприяє підвищенню матеріальної зацікавленості працівників в успішному виконанні планових завдань; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>зменшення непродуктивних витрат робочого часу працівників фінансової служби за рахунок мінімізації кількості контрольних параметрів бюджетів;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> досягнення режиму суворої економії матеріальних, трудових і фінансових ресурсів підприємства. </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="535758453"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1889761" y="522515"/>
+            <a:ext cx="7184571" cy="3416320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" err="1"/>
+              <a:t>Основні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0" err="1"/>
+              <a:t>питання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0"/>
+              <a:t>: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="ru-RU" sz="3600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" dirty="0"/>
+              <a:t>6</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0"/>
+              <a:t>.1. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1"/>
+              <a:t>Бюджетування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0"/>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1"/>
+              <a:t>системі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1"/>
+              <a:t>фінансового</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1"/>
+              <a:t>контролінгу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="ru-RU" sz="3600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" dirty="0"/>
+              <a:t>6</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0"/>
+              <a:t>.2. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1"/>
+              <a:t>Види</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1"/>
+              <a:t>бюджетів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="3600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="659684611"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="581539" y="584337"/>
+            <a:ext cx="8971763" cy="6042886"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2400" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2400" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Бюджет</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>це</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> план </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємства</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>певний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>період</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> часу, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виражений</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>кількісних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>переважно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фінансових</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>показниках</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Слід</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зазначити</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> "бюджет" і "план" не </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>тотожні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>поняття</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3244285233"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="677334" y="688840"/>
+            <a:ext cx="9172060" cy="5772920"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="77500" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2300" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Виділяють такі різновиди фіксованих бюджетів: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2300" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>бюджети "від досягнутого" – складають на підставі статистики минулих періодів з урахуванням можливої зміни умов діяльності підприємства, наприклад бюджет загальногосподарських витрат. Перевагою такого методу є його простота, оскільки він не потребує значних зусиль і витрат часу на розрахунок. Проте суттєвою вадою методу є те, що характер бюджетування у цьому випадку має ретроспективний характер: фінансові менеджери, які розробляють бюджет, спираються на попередній досвід фінансово-господарської діяльності підприємства без належного оцінювання перспективної стратегії його розвитку. Досягнуті результати можна переносити на наступний період, скорегувавши їх на певні коефіцієнти </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2300" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>від</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2300" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2300" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>попереднього</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2300" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> бюджету, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2300" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2300" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> ж без перегляду </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2300" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>його</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2300" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> основ. Тому, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2300" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>бюджети</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2300" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2300" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>розроблені</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2300" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> за методом "</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2300" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>від</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2300" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2300" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>досягнутого</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2300" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>", </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2300" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>називають</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2300" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2300" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>прирістними</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2300" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2300" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2300" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2300" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>індексними</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2300" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> бюджетами;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2300" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>бюджети "з аналізом додаткових варіантів" − складають на підставі аналізу різних варіантів; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2300" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>бюджети "з нуля" – складають виходячи із припущення, що для цього центру відповідальності бюджет складається вперше. Бюджетування передбачає обґрунтування складу та структури статей бюджету заново, без урахування попередніх результатів діяльності. Такі вимоги змушують кожний центр фінансової відповідальності та керівництво підприємства ретельно планувати </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2300" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>результівні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2300" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> показники діяльності підприємства. Цей метод, порівняно з попередніми, значно дорожчий і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2300" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>працемісткий</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2300" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, потребує значних витрат часу. Придатний для новостворених підприємств, які ще не мають досвіду попередньої діяльності</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2792837841"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="555412" y="445000"/>
+            <a:ext cx="8919513" cy="1253171"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Процес</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>бюджетування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>включає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>складання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>операційного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> (поточного, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>періодичного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, оперативного), </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>фінансового</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>зведеного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>консолідованого</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>бюджетів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>взаємозв'язок</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>яких</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>надано</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> на рис. 5.5.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Рисунок 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="43609" t="45037" r="29012" b="14773"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2105529" y="1378554"/>
+            <a:ext cx="6655293" cy="5380876"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="515620536"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="677333" y="766355"/>
+            <a:ext cx="8945637" cy="5275008"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Фінансовий бюджет слугує для консолідації всіх поточних (операційних) бюджетів підприємства. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>До складу фінансових бюджетів входять: бюджет доходів і витрат. Цей бюджет є розрахунковою оцінкою доходів і витрат підприємства, а також його структурних підрозділів на майбутній період. Він показує, який дохід заробило підприємство за плановий період і яких витрат було завдано.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Бюджет доходів і витрат містить розрахунки низки основних показників: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> прибутки від основної (промислової) діяльності; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>амортизаційних відрахувань на відновлення основних фондів;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>надходжень засобів у порядку довгострокового і середньострокового кредитування; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>відсотків банкам за кредитами, фінансових результатів від інших видів діяльності і т. д. </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2057736342"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
           <p:cNvPr id="5" name="Объект 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF1692C1-9F8B-20FF-5C8B-DED2FDDCCA84}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{772E013A-1D96-F370-1ABB-6714B865E46D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1259632" y="1268761"/>
-            <a:ext cx="7560840" cy="3960440"/>
+            <a:off x="837406" y="2324894"/>
+            <a:ext cx="8277225" cy="3552825"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="406570209"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3937620533"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="424785" y="845596"/>
+            <a:ext cx="9076265" cy="3952828"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Бюджет руху грошових коштів </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>– це план руху коштів на поточному рахунку та в касі підприємства і його структурних підрозділів, що відображає всі прогнозовані надходження і витрати коштів унаслідок їхньої діяльності. Мета складання цього бюджету – забезпечити достатність грошових ресурсів на будь-який момент для здійснення операцій поточної, інвестиційної та фінансової діяльності. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Головне завдання – перевірити реальність джерел  надходження коштів (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>приток</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>) і обґрунтованість витрат (відтоків), синхронність їх виникнення, визначити можливу величину потреби в позикових коштах.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1824432207"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Объект 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8EE82482-38EA-D6B9-D1F9-86E574FA41D1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="827881" y="2691606"/>
+            <a:ext cx="8296275" cy="2819400"/>
+          </a:xfrm>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2301795934"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="564122" y="680132"/>
+            <a:ext cx="8536335" cy="5738085"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Загальний бюджет за балансовим листом. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Розроблення бюджету за балансовим листом, або прогнозним балансом активів і пасивів, є завершальним етапом бюджетування. Відмінна особливість цього етапу бюджетування полягає в тому, що деякі статті балансу з'являються внаслідок розроблення бюджету доходів і витрат. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Бюджетний баланс </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>– це проформа фінансової звітності, яка містить інформацію про майбутній стан підприємства, що очікується внаслідок запланованих операцій. Бюджетний баланс складається на підставі балансу на початок бюджетного року, бюджетів доходів та витрат, бюджету грошових коштів. Залишок матеріалів визначається, виходячи з запасів на початок року, бюджетів придбання та використання матеріалів. Залишок готової продукції визначається бюджетом запасів готової продукції, який у нашому прикладі відсутній. Тому суму залишку готової продукції на дату бюджетного балансу можна взяти з бюджету собівартості реалізованої продукції; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Інвестиційний бюджет </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>– це фінансовий документ, що забезпечує планування й управління довгостроковими капітальними інвестиціями підприємства.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="139008647"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Объект 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12660F94-87A5-1A80-75C8-03F1D19AC855}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="904081" y="704850"/>
+            <a:ext cx="8143875" cy="2124075"/>
+          </a:xfrm>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3287530211"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Объект 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54F49735-8C09-D631-D350-89E59EB48EE1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="762001" y="914400"/>
+            <a:ext cx="8524874" cy="5127625"/>
+          </a:xfrm>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2560042482"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="5" name="Содержимое 4"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="677863" y="633413"/>
+          <a:ext cx="9296130" cy="4801585"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" bandRow="1">
+                <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="652143">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="989547">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="4615819">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20002"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="3038621">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20003"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="542760">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:tabLst>
+                          <a:tab pos="457200" algn="l"/>
+                        </a:tabLst>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Times New Roman"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>№</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1600" dirty="0">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:tabLst>
+                          <a:tab pos="457200" algn="l"/>
+                        </a:tabLst>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Times New Roman"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>з/п</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1600" dirty="0">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:tabLst>
+                          <a:tab pos="457200" algn="l"/>
+                        </a:tabLst>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Times New Roman"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>Часові межі</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1600" dirty="0">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:tabLst>
+                          <a:tab pos="457200" algn="l"/>
+                        </a:tabLst>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600" i="1">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Times New Roman"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>Характеристика етапу</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1600">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:tabLst>
+                          <a:tab pos="457200" algn="l"/>
+                        </a:tabLst>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600" i="1">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Times New Roman"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>Авторський коментар</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1600">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="514230">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:tabLst>
+                          <a:tab pos="457200" algn="l"/>
+                        </a:tabLst>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600" i="1">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Times New Roman"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>1</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1600">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:tabLst>
+                          <a:tab pos="457200" algn="l"/>
+                        </a:tabLst>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600" i="1">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Times New Roman"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>2</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1600">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:tabLst>
+                          <a:tab pos="457200" algn="l"/>
+                        </a:tabLst>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600" i="1">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Times New Roman"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>3</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1600">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:tabLst>
+                          <a:tab pos="457200" algn="l"/>
+                        </a:tabLst>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600" i="1">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Times New Roman"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>4</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1600">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="814140">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:tabLst>
+                          <a:tab pos="457200" algn="l"/>
+                        </a:tabLst>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Times New Roman"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>1</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1600">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:tabLst>
+                          <a:tab pos="457200" algn="l"/>
+                        </a:tabLst>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Times New Roman"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>1970-1980 рр.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1600">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:tabLst>
+                          <a:tab pos="457200" algn="l"/>
+                        </a:tabLst>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600" dirty="0">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Times New Roman"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>Виникнення та розвиток теорії управління. Поява моделі фінансового планування як майбутньої передумови здійснення бюджетування</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1600" dirty="0">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:tabLst>
+                          <a:tab pos="457200" algn="l"/>
+                        </a:tabLst>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Times New Roman"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>Поява окремих елементів бюджетування в межах фінансового плану</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1600">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10002"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="1085519">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:tabLst>
+                          <a:tab pos="457200" algn="l"/>
+                        </a:tabLst>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Times New Roman"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>2</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1600">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:tabLst>
+                          <a:tab pos="457200" algn="l"/>
+                        </a:tabLst>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Times New Roman"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>1980-90 рр.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1600">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:tabLst>
+                          <a:tab pos="457200" algn="l"/>
+                        </a:tabLst>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Times New Roman"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>Подальщий</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600" dirty="0">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Times New Roman"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t> розвиток функції планування у межах теорії управління. Дослідження планування як окремої функціональної науки. Розвиток бюджетування в межах фінансового планування</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1600" dirty="0">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:tabLst>
+                          <a:tab pos="457200" algn="l"/>
+                        </a:tabLst>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Times New Roman"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t> Окремі елементи бюджетування почали застосовуватись на етапі обліку, аналізу, контролю </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1600">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10003"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="814140">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:tabLst>
+                          <a:tab pos="457200" algn="l"/>
+                        </a:tabLst>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Times New Roman"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>3</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1600">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:tabLst>
+                          <a:tab pos="457200" algn="l"/>
+                        </a:tabLst>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Times New Roman"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>1990-1998 рр.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1600">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:tabLst>
+                          <a:tab pos="457200" algn="l"/>
+                        </a:tabLst>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600" dirty="0">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Times New Roman"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>Виникнення та розвиток фінансового </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Times New Roman"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>контролінгу</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600" dirty="0">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Times New Roman"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>. Дослідження бюджетування як функції оперативного </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Times New Roman"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>контролінгу</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600" dirty="0">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Times New Roman"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>. </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1600" dirty="0">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:tabLst>
+                          <a:tab pos="457200" algn="l"/>
+                        </a:tabLst>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Times New Roman"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>Розвиток принципів та методології бюджетування.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1600">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10004"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="800844">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:tabLst>
+                          <a:tab pos="457200" algn="l"/>
+                        </a:tabLst>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Times New Roman"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>4</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1600">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:tabLst>
+                          <a:tab pos="457200" algn="l"/>
+                        </a:tabLst>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Times New Roman"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>1998 - по сьогоднішній день</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1600">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:tabLst>
+                          <a:tab pos="457200" algn="l"/>
+                        </a:tabLst>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600" dirty="0">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Times New Roman"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>Формування цілісної концепції бюджетування. </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1600" dirty="0">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:tabLst>
+                          <a:tab pos="457200" algn="l"/>
+                        </a:tabLst>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600" dirty="0">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Times New Roman"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>Дослідження бюджетування у оперативному та стратегічному </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Times New Roman"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>контролінгу</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600" dirty="0">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Times New Roman"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1600" dirty="0">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10005"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="389951" y="802051"/>
+            <a:ext cx="9407192" cy="5372325"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Невід'ємними складовими бюджетування є бюджетний контроль і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>рапортування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>. Ці складові є основою для коригування планів і діяльності підприємства. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Бюджетний контроль </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>– це порівняння фактичних показників фінансово-господарської діяльності підприємства із плановими (бюджетними) показниками з метою перевірки їх узгодженості за величиною і термінами, а також аналіз причин відхилень з метою формування пропозицій щодо корекції бюджетів чи фінансово-господарської діяльності підприємства.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Завданнями бюджетного контролю є </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>спрямування менеджерів до пошуку шляхів підвищення ефективності своїх дій і врахування впливу своїх рішень на діяльність інших підрозділів (відділів) і підприємства загалом, орієнтація мислення менеджерів на чітке втілення своїх планів у вартісні або кількісні показники. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Рапортування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> – це формування звіту про виконання бюджету з оцінюванням основних фінансових показників та розробленням пропозицій щодо усунення відхилень. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Рапортування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> забезпечує зворотний інформаційний зв'язок між контролінгом та відповідним носієм рішень. На основі отриманих рапортів керівництво підприємства розробляє та впроваджує заходи щодо підвищення ефективності діяльності підприємства. </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1305367484"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Содержимое 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1115616" y="1268760"/>
-            <a:ext cx="7399734" cy="4908203"/>
+            <a:off x="928468" y="844063"/>
+            <a:ext cx="8510954" cy="5197300"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit fontScale="92500"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="ctr">
+            <a:pPr algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
-[...13 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>		</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Об’єктом</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> бюджетного контролю </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>є</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1">
-[...6 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>всі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1">
-[...13 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1">
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>бюджети</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>підприємства</a:t>
             </a:r>
-            <a:r>
-[...6 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+            <a:br>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>операційний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фінансовий</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інвестиційний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>), </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>які</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>складає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємство</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> у</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>звітному</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>періоді</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та на перспективу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>/</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0"/>
+              <a:t>			</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>здійснення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> контролю за </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виконанням</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>бюджетів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, як правило,</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>використовують</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>дворівневу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> систему контролю.</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Нижній</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рівень</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>це</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> контроль за </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виконанням</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>часткових</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>функціональних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>бюджетів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>структурних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підрозділів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємства</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>який</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>безпосередньо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>здійснюється</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>економічними</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> службами </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підрозділів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>; при </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цьому</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>контролюються</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> як </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>окремі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>показники</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зведеного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> бюджету, так </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>його</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>складові</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>,</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>тобто</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>функціональні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>бюджети</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2200" dirty="0">
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="342900" indent="-342900" algn="just">
-[...1 lines deleted...]
-              <a:buAutoNum type="arabicPeriod"/>
+            <a:pPr algn="just">
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0" err="1">
-[...44 lines deleted...]
-              <a:rPr lang="ru-RU" sz="1800" dirty="0">
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>		</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Верхній</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0" err="1">
-[...20 lines deleted...]
-              <a:rPr lang="ru-RU" sz="1800" dirty="0">
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рівень</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0" err="1">
-[...20 lines deleted...]
-              <a:rPr lang="ru-RU" sz="1800" dirty="0">
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>– контроль за </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виконанням</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>бюджетів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>усіх</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>структурних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підрозділів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0" err="1">
-[...6 lines deleted...]
-              <a:rPr lang="ru-RU" sz="1800" dirty="0">
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>центрів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0" err="1">
-[...6 lines deleted...]
-              <a:rPr lang="ru-RU" sz="1800" dirty="0">
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відповідальності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зведених</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0" err="1">
-[...30 lines deleted...]
-              <a:rPr lang="ru-RU" sz="1800" dirty="0">
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>бюджетів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> по </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємству</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0" err="1">
-[...6 lines deleted...]
-              <a:rPr lang="ru-RU" sz="1800" dirty="0">
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цілому</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>який</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0" err="1">
-[...6 lines deleted...]
-              <a:rPr lang="ru-RU" sz="1800" dirty="0">
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>здійснюється</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0" err="1">
-[...522 lines deleted...]
-              <a:rPr lang="ru-RU" sz="1800" dirty="0">
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>безпосередньо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> службами </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>контролінгу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr bwMode="auto">
+        </p:nvSpPr>
+        <p:spPr>
           <a:xfrm>
-            <a:off x="928662" y="500043"/>
-            <a:ext cx="7786742" cy="4071966"/>
+            <a:off x="677334" y="590843"/>
+            <a:ext cx="8596668" cy="5450519"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...9 lines deleted...]
-          <a:effectLst/>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>До </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>основних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>елементів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>системи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> контролю </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відносять</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr lang="en-US" sz="2200" dirty="0">
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>обєкти</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> контролю </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>бюджети</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>структурних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підрозділів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>часткові</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>функціональні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>) та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зведені</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>бюджети</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2200" dirty="0">
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>предмети</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> контролю </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>окремі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>показники</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>витрат</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>доходів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Надходжень</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>видатків</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>дотримання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> бюджету </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ліквідності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, оплати </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>праці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>витрат</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>сировини</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>матеріалів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>);</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>суб’єкти</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> контролю </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>служби</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>контролінгу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>здійснюють</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> контроль за</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>дотриманням</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>бюджетів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підрозділи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>чи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>окремі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>працівники</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відповідальні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> за</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виконання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>бюджетів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інструменти</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> контролю </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>методи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>процедури</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>які</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>використовуються</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>процесі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> бюджетного контролю (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>аналіз</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відхилень</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>SWOT- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>аналіз</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>тощо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>).</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr bwMode="auto">
+        </p:nvSpPr>
+        <p:spPr>
           <a:xfrm>
-            <a:off x="928662" y="1643051"/>
-            <a:ext cx="7643866" cy="1357321"/>
+            <a:off x="677334" y="858129"/>
+            <a:ext cx="8596668" cy="5183233"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...9 lines deleted...]
-          <a:effectLst/>
         </p:spPr>
-      </p:pic>
-[...32 lines deleted...]
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Етапи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>проведення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>бюджетного контролю </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>включають</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0">
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1.Ідентифікація </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фактичних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>даних</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>2.Розрахунок </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відхилень</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0">
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>3.Визначення причин </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>факторів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відхилень</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>4. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Розробка</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підбір</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>) каталогу </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>заходів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>щодо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>коригування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>планів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>діяльності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цілому</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>5.Оцінка </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>запропонованих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>заходів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>6.Ініціювання </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рішень</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>щодо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>коригування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>планів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>7. Контроль </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виконання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>скоригованих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>планів</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2400" dirty="0">
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr bwMode="auto">
+        </p:nvSpPr>
+        <p:spPr>
           <a:xfrm>
-            <a:off x="1142976" y="1285860"/>
-            <a:ext cx="6715172" cy="2971815"/>
+            <a:off x="677334" y="717453"/>
+            <a:ext cx="8596668" cy="5323910"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...9 lines deleted...]
-          <a:effectLst/>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:br>
+              <a:rPr lang="ru-RU" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Існують</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>певні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>причини</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виникнення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відхилень</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Зовнішні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> причини:</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>економічні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>соціальні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>юридичні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>політичні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зміни</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зміни</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>конкуренції</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зміна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> умов поставок.</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>2. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Внутрішні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> причини:</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зміна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>методів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>управління</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>неефективне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>використання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ресурсів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>неякісне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>складання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> бюджету.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr bwMode="auto">
+        </p:nvSpPr>
+        <p:spPr>
           <a:xfrm>
-            <a:off x="1071538" y="714357"/>
-            <a:ext cx="7358114" cy="2786082"/>
+            <a:off x="677334" y="801859"/>
+            <a:ext cx="8596668" cy="5239504"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...9 lines deleted...]
-          <a:effectLst/>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Всі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> причини </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відхилень</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рекомендується</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>систематизувати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розрізі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>трьох</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>функціональних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рівнів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Рівень</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>планування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>п</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>омилкова</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>оцінка</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розвитку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зовнішнього</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>середовища</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>неправильні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прогнози</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>щодо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>причинно-наслідкових</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>взаємозв’язків</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>між</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>діяльністю</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємства</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зовнішніми</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> факторами </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>впливу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>дефіцити</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інформаційному</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>забезпеченні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>чи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>обробці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інформації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>які</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>призвели</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> до </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>нереальних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прогнозів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>2. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Рівень</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прийняття</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рішень</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>акцептування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>помилкових</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>планових</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> альтернатив, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>побудованих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>заздалегідь</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>неправильних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>пропозиціях</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>затвердження</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>планових</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> альтернатив, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відмінних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>від</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> тих, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>які</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>згідно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>із</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>обґрунтуванням</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>є</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>найреальнішими</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> до </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виконання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>3. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Рівень</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>реалізації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>дефіцити</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>якісному</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>кількісному</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>забезпеченні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>матеріальними</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фінансовими</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>та</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>трудовими</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> ресурсами, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>які</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>призвели</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> до </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зриву</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виконання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>планових</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>показників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>дефіцити</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виробничому</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>процесі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>слабкі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>місця</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>організації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виробничо-господарської</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>діяльності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>недостатня</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>мотивація</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> до </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виконання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>планових</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>показників</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="4" name="Содержимое 3"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="677863" y="576262"/>
+          <a:ext cx="8719355" cy="5346235"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" bandRow="1">
+                <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="1719262">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1719262">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1719262">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20002"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1719262">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20003"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1842307">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20004"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="1698831">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="90000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Calibri"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>Найменування варіанту</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1600" dirty="0">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="90000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Calibri"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>організації системи бюджетування </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1600" dirty="0">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="90000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Calibri"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>Сутність варіанту організації системи бюджетування</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1600" dirty="0">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="90000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600" i="1">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Calibri"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>Переваги</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1600">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="90000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600" i="1">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Calibri"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>Недоліки</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1600">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="90000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600" i="1">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Calibri"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>Сфера застосування</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1600">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="2718129">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:lnSpc>
+                          <a:spcPct val="90000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Calibri"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>Спрощена система бюджетування</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1600">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:lnSpc>
+                          <a:spcPct val="90000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600" dirty="0">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Calibri"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>Формуванням бюджетів займається бухгалтерія, контролем за їх реалізацією – керівник підприємства</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1600" dirty="0">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:lnSpc>
+                          <a:spcPct val="90000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600" dirty="0">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Calibri"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>Простота варіанту</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1600" dirty="0">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:lnSpc>
+                          <a:spcPct val="90000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600" dirty="0">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Calibri"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>Підвищені вимоги до професійного рівня бухгалтерів в сфері фінансового планування та бюджетування  </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1600" dirty="0">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:lnSpc>
+                          <a:spcPct val="90000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600" dirty="0">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Calibri"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>Малі підприємства з простою організаційною структурою</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1600" dirty="0">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="929275">
+                <a:tc gridSpan="5">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10002"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="4" name="Содержимое 3"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="677863" y="703261"/>
+          <a:ext cx="8789695" cy="5029262"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" bandRow="1">
+                <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="1587035">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1928843">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1757939">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20002"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1757939">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20003"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1757939">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20004"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="2286062">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="90000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Calibri"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>Лінійна форма</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:lnSpc>
+                          <a:spcPct val="90000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Calibri"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>Формуванням</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Calibri"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Calibri"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>і</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Calibri"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t> контролем бюджет</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="2000" dirty="0" err="1">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Calibri"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>ів</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Calibri"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t> займається керівник підприємства</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:lnSpc>
+                          <a:spcPct val="90000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="2000">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Calibri"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>Зосередження функцій планування і контролю в руках одного суб’єкта </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="2000">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:lnSpc>
+                          <a:spcPct val="90000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="2000">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Calibri"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>Надмірне навантаження на керівника підприємства</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="2000">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:lnSpc>
+                          <a:spcPct val="90000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="2000">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Calibri"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>Малі та середні підприємства з простою організаційною структурою</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="2000">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="2286062">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:lnSpc>
+                          <a:spcPct val="90000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="2000">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Calibri"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>Функціональна форма </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="2000">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:lnSpc>
+                          <a:spcPct val="90000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Calibri"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>Передбачається розподіл відповідальності щодо формування та реалізації бюджетів між окремими структурними підрозділами</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:lnSpc>
+                          <a:spcPct val="90000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Calibri"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>Чіткий алгоритм відповідальності підрозділів за реалізацію бюджетів</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:lnSpc>
+                          <a:spcPct val="90000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Calibri"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>Складність віднесення окремих функціональних бюджетів до окремих структурних підрозділів на крупних підприємствах</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:lnSpc>
+                          <a:spcPct val="90000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Calibri"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>Середні та великі підприємства</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="4" name="Содержимое 3"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="677863" y="1012825"/>
+          <a:ext cx="8831897" cy="4123944"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" bandRow="1">
+                <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="1719262">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2231146">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1885071">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20002"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1547446">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20003"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1448972">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20004"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="370840">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:lnSpc>
+                          <a:spcPct val="90000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1800" dirty="0" err="1">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Calibri"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>Дивізіональна</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Calibri"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1800" dirty="0">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:lnSpc>
+                          <a:spcPct val="90000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Calibri"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>форма </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1800" dirty="0">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:lnSpc>
+                          <a:spcPct val="90000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Calibri"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>Виділення філій або структурних підрозділів як центрів відповідальності. Дивізіони формують операційні та фінансові бюджети; структурні підрозділи операційні бюджети. </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1800" dirty="0">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:lnSpc>
+                          <a:spcPct val="90000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Calibri"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>Участь всіх центрів відповідальності у формуванні та координації бюджетів.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1800" dirty="0">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:lnSpc>
+                          <a:spcPct val="90000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Calibri"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>Складність реалізації такого варіанту</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1800" dirty="0">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:lnSpc>
+                          <a:spcPct val="90000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Calibri"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>Великі підприємства</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1800" dirty="0">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="370840">
+                <a:tc gridSpan="5">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" dirty="0" err="1"/>
+                        <a:t>Дивізіональна</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="uk-UA" dirty="0"/>
+                        <a:t> – це </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="uk-UA" b="1" dirty="0"/>
+                        <a:t>структура управління, яка будується не за функціональними ознаками, а за принципами групування виробничих підрозділів за продуктами, групами споживачів, за місцем розташування</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="uk-UA" dirty="0"/>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="ru-RU" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Объект 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB7D157A-581D-D943-C1B4-1498F63E8C68}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="677334" y="952500"/>
+            <a:ext cx="8596668" cy="5543549"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="25000" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4900" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Корпоративні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4900" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>структури</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4900" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4900" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>намагаються</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4900" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>запровадити</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в себе систему </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4900" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>бюджетування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4900" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відчувають</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4900" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>такі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4900" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>проблеми</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="4900" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicParenR"/>
+              <a:tabLst>
+                <a:tab pos="817245" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відсутність чіткого розуміння можливостей бюджетування та його призначення. Це обумовлене відсутністю системи стратегічного управління, що визначає відсутність тісного зв’язку бюджетів з цілями підприємства;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicParenR"/>
+              <a:tabLst>
+                <a:tab pos="817245" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>недостатня формалізація процесу управління на підприємстві, що вимагає розробки внутрішнього нормативного та методичного  забезпечення системи бюджетування;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicParenR"/>
+              <a:tabLst>
+                <a:tab pos="817245" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відсутність кваліфікованих спеціалістів, обізнаних із системою бюджетування;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicParenR"/>
+              <a:tabLst>
+                <a:tab pos="817245" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>впровадження одиничних елементів системи бюджетування, оскільки планові розрахунки на підприємствах у більшості випадків мають фрагментарний характер. Макроекономічна нестабільність у державі впродовж останніх років є додатковим фактором, який не спонукає підприємства займатися довгостроковим і поточним плануванням, що звужує сферу застосування фінансового планування на підприємствах;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicParenR"/>
+              <a:tabLst>
+                <a:tab pos="817245" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>система бюджетування є достатньо дорогою, що обмежує сферу її використання виключно корпоративними підприємствами зі складною організаційною структурою. Наприклад, вартість лише одних модулів комплексних комп’ютерних систем, пов’язаних із фінансовим плануванням, коливається від кількох сотень умовних одиниць до кількох тисяч [2].</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicParenR"/>
+              <a:tabLst>
+                <a:tab pos="817245" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>при формування бюджетів можуть братись за основу завищені показники, що сприятиме виникненню розриву між плановими показниками та фактичними. Водночас цей факт може зменшувати мотивацію персоналу до виконання завищених показників.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="4900" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="228600" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="1000"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2359005333"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="628650" y="365127"/>
-            <a:ext cx="7886700" cy="1063610"/>
+            <a:off x="677334" y="609600"/>
+            <a:ext cx="8596668" cy="797169"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...31 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>Таблиця 2</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>Узагальнення наукових підходів до трактування поняття «бюджетування»*</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+            </a:br>
+            <a:endParaRPr lang="ru-RU" sz="1800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...4 lines deleted...]
-          </p:cNvSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="4" name="Содержимое 3"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
-        </p:nvSpPr>
-[...1610 lines deleted...]
-      </p:sp>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="337625" y="1252025"/>
+          <a:ext cx="9917723" cy="5316491"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" bandRow="1">
+                <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="2701839">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="7215884">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="531649">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:tabLst>
+                          <a:tab pos="457200" algn="l"/>
+                        </a:tabLst>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600" i="1" dirty="0">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Times New Roman"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>Ідентифікація наукового підходу до бюджетування</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1600" dirty="0">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:tabLst>
+                          <a:tab pos="457200" algn="l"/>
+                        </a:tabLst>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600" i="1">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Times New Roman"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>Розкриття змісту поняття «бюджетування»</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1600">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="531649">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:tabLst>
+                          <a:tab pos="457200" algn="l"/>
+                        </a:tabLst>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600" dirty="0">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Times New Roman"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>Бюджетування є основою прогнозування</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1600" dirty="0">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:tabLst>
+                          <a:tab pos="457200" algn="l"/>
+                        </a:tabLst>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Times New Roman"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>Визначення імовірності одержання майбутніх результатів та розрахунок необхідних для цього економічних ресурсів</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1600">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="531649">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:tabLst>
+                          <a:tab pos="457200" algn="l"/>
+                        </a:tabLst>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600" dirty="0">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Times New Roman"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>Бюджетування є основою планування</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1600" dirty="0">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:tabLst>
+                          <a:tab pos="457200" algn="l"/>
+                        </a:tabLst>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Times New Roman"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>Надання інформації керівництву підприємства про діяльність окремих підрозділів, що є базою для складання фінансових планів.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1600">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10002"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="531649">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:tabLst>
+                          <a:tab pos="457200" algn="l"/>
+                        </a:tabLst>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600" dirty="0">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Times New Roman"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>Бюджетування є процесом формування цілей та задач</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1600" dirty="0">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:tabLst>
+                          <a:tab pos="457200" algn="l"/>
+                        </a:tabLst>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Times New Roman"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>В процесі бюджетування формуються альтернативні варіанти управлінських дій</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1600">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10003"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="797474">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:tabLst>
+                          <a:tab pos="457200" algn="l"/>
+                        </a:tabLst>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600" dirty="0">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Times New Roman"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>Бюджетування є інформаційною базою для контролю</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1600" dirty="0">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:tabLst>
+                          <a:tab pos="457200" algn="l"/>
+                        </a:tabLst>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Times New Roman"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>Сформований бюджет дозволяє визначити межі відповідальності та ефективність діяльності керівників структурних підрозділів (менеджерів)</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1600">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10004"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="797474">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:tabLst>
+                          <a:tab pos="457200" algn="l"/>
+                        </a:tabLst>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600" dirty="0">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Times New Roman"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>Бюджетування є інструментом координації управлінських дій</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1600" dirty="0">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:tabLst>
+                          <a:tab pos="457200" algn="l"/>
+                        </a:tabLst>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600" dirty="0">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Times New Roman"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>Дозволяє узгодити дії керівництва та низових ланок управління підприємством</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1600" dirty="0">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10005"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="531649">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:tabLst>
+                          <a:tab pos="457200" algn="l"/>
+                        </a:tabLst>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Times New Roman"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>Бюджетування є управлінською технологією </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1600">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:tabLst>
+                          <a:tab pos="457200" algn="l"/>
+                        </a:tabLst>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600" dirty="0">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Times New Roman"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>Метод обробки та формалізації управлінської інформації для прийняття управлінських рішень. </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1600" dirty="0">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10006"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="1063298">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:tabLst>
+                          <a:tab pos="457200" algn="l"/>
+                        </a:tabLst>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Times New Roman"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>Бюджетування є системою</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1600">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600" dirty="0">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Calibri"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>Важливий елемент системи управління підприємством, що містить </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600" dirty="0">
+                          <a:latin typeface="Times New Roman"/>
+                          <a:ea typeface="Times New Roman"/>
+                          <a:cs typeface="Times New Roman"/>
+                        </a:rPr>
+                        <a:t>складові: 1) методологічна основа планування, складання, реалізації та оцінки бюджету; 2) облікова інформація (інформаційне забезпечення); 3) організаційне забезпечення</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="1600" dirty="0">
+                        <a:latin typeface="Calibri"/>
+                        <a:ea typeface="Calibri"/>
+                        <a:cs typeface="Times New Roman"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10007"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
-[...53 lines deleted...]
-<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Объект 2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="Объект 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1661401" y="2508934"/>
+            <a:ext cx="8292495" cy="1183502"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...2 lines deleted...]
-              <a:t>Тема 6. Фінансова діагностика в системі контролінгу</a:t>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="6000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>ДЯКУЮ ЗА УВАГУ!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3655479935"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1304643072"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...10 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
-        </p:nvPicPr>
-[...5 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2195736" y="692696"/>
-            <a:ext cx="5328592" cy="5832648"/>
+            <a:off x="677333" y="722811"/>
+            <a:ext cx="8771467" cy="5318552"/>
           </a:xfrm>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Бюджетування трактується фахівцями як комплексна система оперативного управління ресурсами підприємства на всіх його рівнях, що реалізує тактичні цілі керівництва в межах прийнятої стратегії, тобто, по суті, як система </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>внутрішньофірмового</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> фінансового управління.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Тож, погоджуючись із І. О. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Чаюн</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, система бюджетування – це сукупність взаємопов'язаних елементів, що взаємодіють як єдине ціле, забезпечують розроблення, організацію та реалізацію бюджетного процесу за визначеним та зрозумілим порядком, який описується за допомогою певних регламентів. </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2343416433"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2291890498"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
-[...354 lines deleted...]
-<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Содержимое 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1187624" y="857232"/>
-            <a:ext cx="7327726" cy="5319731"/>
+            <a:off x="677334" y="520505"/>
+            <a:ext cx="8596668" cy="5894363"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just"/>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1400" dirty="0">
-[...9 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>Оцінка наукових праць щодо формування системи бюджетування у вертикально-інтегрованих структурах дозволила виявити два існуючих концептуальних підходи: </a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0" algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>«</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>стара концепція», </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>особливостями якої є: а) самостійне бюджетування в межах кожного структурного підрозділу без врахування стратегічних цілей підприємства; б) відсутність системного контролю за бюджетними показниками з причини низького рівня координації між підрозділами; 3) фрагментарність здійснення координації керівним складом вертикально-інтегрованої структури; г) неврахування трансформаційних змін у зовнішньому та внутрішньому середовищі при формуванні бюджетів; д) відсутність єдиних стандартів звітності та єдиної системи документообігу;</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0" algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t> «</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+              <a:t>сучасна концепція», </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>яка характеризується такими ознаками: а) формування єдиного генерального бюджету</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>; б) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>є</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+              <a:t>дині</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1400" dirty="0">
-[...16 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+              <a:t>стандарти</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1400" dirty="0" err="1">
-[...9 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+              <a:t>звітності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+              <a:t>управлінського</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1400" dirty="0" err="1">
-[...37 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+              <a:t>документообігу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>; в) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+              <a:t>постійний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1400" dirty="0" err="1">
-[...23 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+              <a:t>моніторинг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> та контроль </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+              <a:t>бюджетних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1400" dirty="0" err="1">
-[...9 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+              <a:t>показників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>; г) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+              <a:t>гнучкість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1400" dirty="0" err="1">
-[...36 lines deleted...]
-            </a:endParaRPr>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+              <a:t>бюджетів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>.  </a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
-            <a:r>
-[...2103 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-</p:sld>
-[...1161 lines deleted...]
-  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...10 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
-        </p:nvPicPr>
-[...5 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1907704" y="476672"/>
-            <a:ext cx="5040560" cy="5700291"/>
+            <a:off x="747001" y="174171"/>
+            <a:ext cx="8484085" cy="6557555"/>
           </a:xfrm>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Отже, створення і подальше повноцінне функціонування системи бюджетування на підприємстві забезпечується комплексом дій у межах трьох складових: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>1) технології бюджетування, до складу якої входять інструменти фінансового планування (види і формати бюджетів, система цільових показників і нормативів), порядок консолідації бюджетів різних рівнів управління і функціонального призначення тощо; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>2) організації бюджетування, яка включає фінансову структуру компанії (склад центрів обліку, що є об'єктами бюджетування), бюджетний регламент і механізми бюджетного контролю (процедури формування бюджетів, їх подання, узгодження і затвердження, порядок подальшого коректування, збирання та оброблення даних про виконання бюджету), розподіл функцій в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>апараті</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> керівництва (між функціональними службами та структурними підрозділами різного рівня) у процесі бюджетування, систему внутрішніх нормативних документів (положень, посадових інструкцій тощо); </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>3) автоматизації фінансових розрахунків, що передбачає складання фінансових прогнозів, включаючи сценарний аналіз, постановку так званого суцільно управлінського або інтегрованого обліку, у межах якого в будь-який час можна отримати оперативну інформацію про перебіг виконання бюджетів за окремими напрямами господарської діяльності, видами продукції чи контрактами підприємства, його структурними підрозділами, філіями, дочірніми компаніями тощо.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1965758466"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1126630242"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Объект 3">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="4" name="Объект 3"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2"/>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect l="38465" t="25107" r="23673" b="10949"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1115616" y="980729"/>
-            <a:ext cx="6912768" cy="3456383"/>
+            <a:off x="2159723" y="139337"/>
+            <a:ext cx="6774355" cy="6435634"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="347839521"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...10 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
-        </p:nvPicPr>
-[...5 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2195736" y="332656"/>
-            <a:ext cx="5400600" cy="6192688"/>
+            <a:off x="860214" y="131492"/>
+            <a:ext cx="8222826" cy="5520371"/>
           </a:xfrm>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Основні завдання бюджетування такі: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>підвищення ефективності та гнучкості управління ресурсами завдяки більш якісному економічному та фінансовому плануванню, що визначає виробничі показники, витрати, джерела і напрями використання коштів; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>оперативний контроль за виконанням встановлених фінансово-економічних показників (рентабельність, чистий прибуток, ліквідність тощо); </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>залучення до бюджетного процесу керівників усіх рівнів управління, цільова орієнтація і координація їхньої господарсько-фінансової діяльності; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>забезпечення поточного планування; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>забезпечення координації, кооперації і комунікації підрозділів підприємства; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>обґрунтування витрат підприємства;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> створення бази для оцінювання і контролю планів підприємства;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> виконання вимог законів і контрактів.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2362683763"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="937015581"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Грань">
   <a:themeElements>
-    <a:clrScheme name="Тема Office">
+    <a:clrScheme name="Грань">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="2C3C43"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EBEBEB"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="90C226"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="54A021"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="E6B91E"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="E76618"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="C42F1A"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="918655"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="99CA3C"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="B9D181"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Тема Office">
+    <a:fontScheme name="Грань">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Trebuchet MS"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="メイリオ"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
-[...3 lines deleted...]
-        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Hans" typeface="方正姚体"/>
+        <a:font script="Hant" typeface="微軟正黑體"/>
+        <a:font script="Arab" typeface="Tahoma"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
-        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
-        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Viet" typeface="Tahoma"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Trebuchet MS"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
-[...5 lines deleted...]
-        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Jpan" typeface="メイリオ"/>
+        <a:font script="Hang" typeface="HY그래픽M"/>
+        <a:font script="Hans" typeface="华文新魏"/>
+        <a:font script="Hant" typeface="微軟正黑體"/>
+        <a:font script="Arab" typeface="Tahoma"/>
+        <a:font script="Hebr" typeface="Gisha"/>
+        <a:font script="Thai" typeface="IrisUPC"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Тема Office">
+    <a:fmtScheme name="Грань">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
+                <a:tint val="65000"/>
                 <a:lumMod val="110000"/>
-                <a:satMod val="105000"/>
-                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="88000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...8 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="90000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:tint val="96000"/>
+                <a:lumMod val="100000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="78000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...8 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:lumMod val="94000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="rnd" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="19050" cap="rnd" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="25400" cap="rnd" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="38100" dist="25400" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="50800" dist="38100" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="tl"/>
+          </a:scene3d>
+          <a:sp3d prstMaterial="plastic">
+            <a:bevelT w="0" h="0"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="90000"/>
+                <a:lumMod val="104000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="94000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:shade val="96000"/>
+                <a:lumMod val="82000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="90000"/>
+                <a:lumMod val="110000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="94000"/>
+                <a:lumMod val="96000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="100000" b="100000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facet" id="{C0C680CD-088A-49FC-A102-D699147F32B2}" vid="{CFBC31BA-B70F-4F30-BCAA-4F3011E16C4D}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>powerpointbase.com-853</Template>
+  <Template>Facet</Template>
   <TotalTime></TotalTime>
-  <Words>586</Words>
+  <Words>3256</Words>
   <Application>Microsoft Office PowerPoint</Application>
-  <PresentationFormat>Экран (4:3)</PresentationFormat>
-[...1 lines deleted...]
-  <Slides>42</Slides>
+  <PresentationFormat>Широкий екран</PresentationFormat>
+  <Paragraphs>176</Paragraphs>
+  <Slides>40</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Использованные шрифты</vt:lpstr>
+        <vt:lpstr>Використані шрифти</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Тема</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Заголовки слайдов</vt:lpstr>
+        <vt:lpstr>Заголовки слайдів</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>42</vt:i4>
+        <vt:i4>40</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="47" baseType="lpstr">
+    <vt:vector size="46" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
-      <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
-      <vt:lpstr>Тема Office</vt:lpstr>
-[...41 lines deleted...]
-      <vt:lpstr>Дякую за увагу !!!</vt:lpstr>
+      <vt:lpstr>Trebuchet MS</vt:lpstr>
+      <vt:lpstr>Wingdings 3</vt:lpstr>
+      <vt:lpstr>Грань</vt:lpstr>
+      <vt:lpstr>Тема 6. Бюджетування як інструмент фінансового контролінгу</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Таблиця 2 Узагальнення наукових підходів до трактування поняття «бюджетування»* </vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Слайд 1</dc:title>
-  <dc:creator>Наташа</dc:creator>
+  <dc:title>Тема 5. Бюджетування як інструмент фінансового контролінгу</dc:title>
+  <dc:creator>Прохорчук Наталія Олегівна</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>