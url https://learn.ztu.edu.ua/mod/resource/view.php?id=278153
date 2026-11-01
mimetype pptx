--- v0 (2026-04-22)
+++ v1 (2026-11-01)
@@ -24,132 +24,152 @@
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483660" r:id="rId1"/>
+    <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
+  <p:notesMasterIdLst>
+    <p:notesMasterId r:id="rId41"/>
+  </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="257" r:id="rId3"/>
-    <p:sldId id="281" r:id="rId4"/>
-[...36 lines deleted...]
-    <p:sldId id="280" r:id="rId41"/>
+    <p:sldId id="313" r:id="rId4"/>
+    <p:sldId id="267" r:id="rId5"/>
+    <p:sldId id="317" r:id="rId6"/>
+    <p:sldId id="282" r:id="rId7"/>
+    <p:sldId id="304" r:id="rId8"/>
+    <p:sldId id="283" r:id="rId9"/>
+    <p:sldId id="315" r:id="rId10"/>
+    <p:sldId id="316" r:id="rId11"/>
+    <p:sldId id="284" r:id="rId12"/>
+    <p:sldId id="318" r:id="rId13"/>
+    <p:sldId id="285" r:id="rId14"/>
+    <p:sldId id="286" r:id="rId15"/>
+    <p:sldId id="269" r:id="rId16"/>
+    <p:sldId id="319" r:id="rId17"/>
+    <p:sldId id="320" r:id="rId18"/>
+    <p:sldId id="321" r:id="rId19"/>
+    <p:sldId id="322" r:id="rId20"/>
+    <p:sldId id="323" r:id="rId21"/>
+    <p:sldId id="324" r:id="rId22"/>
+    <p:sldId id="325" r:id="rId23"/>
+    <p:sldId id="326" r:id="rId24"/>
+    <p:sldId id="327" r:id="rId25"/>
+    <p:sldId id="328" r:id="rId26"/>
+    <p:sldId id="329" r:id="rId27"/>
+    <p:sldId id="287" r:id="rId28"/>
+    <p:sldId id="311" r:id="rId29"/>
+    <p:sldId id="312" r:id="rId30"/>
+    <p:sldId id="289" r:id="rId31"/>
+    <p:sldId id="290" r:id="rId32"/>
+    <p:sldId id="291" r:id="rId33"/>
+    <p:sldId id="292" r:id="rId34"/>
+    <p:sldId id="293" r:id="rId35"/>
+    <p:sldId id="270" r:id="rId36"/>
+    <p:sldId id="295" r:id="rId37"/>
+    <p:sldId id="294" r:id="rId38"/>
+    <p:sldId id="296" r:id="rId39"/>
+    <p:sldId id="301" r:id="rId40"/>
   </p:sldIdLst>
-  <p:sldSz cx="12192000" cy="6858000"/>
+  <p:sldSz cx="9144000" cy="6858000" type="screen4x3"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
-      <a:defRPr lang="uk-UA"/>
+      <a:defRPr lang="ru-RU"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
@@ -201,18625 +221,24347 @@
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
-        <p15:guide id="1" orient="horz" pos="2160">
+        <p15:guide id="1" orient="horz" pos="2160" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
-        <p15:guide id="2" pos="3840">
+        <p15:guide id="2" pos="2880" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:showPr showNarration="1" useTimings="0">
+    <p:present/>
+    <p:sldAll/>
+    <p:penClr>
+      <a:srgbClr val="FF0000"/>
+    </p:penClr>
+    <p:extLst>
+      <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
+        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+          <a:srgbClr val="FF0000"/>
+        </p14:laserClr>
+      </p:ext>
+      <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+      </p:ext>
+    </p:extLst>
+  </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
-      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
+      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
-[...177 lines deleted...]
-</a:tblStyleLst>
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
-    <p:cSldViewPr snapToGrid="0">
+    <p:cSldViewPr showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="80" d="100"/>
-          <a:sy n="80" d="100"/>
+          <a:sx n="63" d="100"/>
+          <a:sy n="63" d="100"/>
         </p:scale>
-        <p:origin x="754" y="48"/>
+        <p:origin x="1380" y="52"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
-        <p:guide pos="3840"/>
+        <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
-        <a:sx n="1" d="1"/>
-        <a:sy n="1" d="1"/>
+        <a:sx n="100" d="100"/>
+        <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Верхний колонтитул 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="hdr" sz="quarter"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="2971800" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Дата 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="0"/>
+            <a:ext cx="2971800" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{0DF563A4-0842-4BD0-B00B-6A46712841AD}" type="datetimeFigureOut">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>07.10.2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Образ слайда 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1143000" y="685800"/>
+            <a:ext cx="4572000" cy="3429000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Заметки 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Образец текста</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Второй уровень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Третий уровень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Четвертый уровень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Пятый уровень</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Нижний колонтитул 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="8685213"/>
+            <a:ext cx="2971800" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Номер слайда 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{B1366D8B-23BE-4978-893B-3D872D3455AE}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>‹№›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:notesStyle>
+    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl1pPr>
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl2pPr>
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl3pPr>
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl4pPr>
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl5pPr>
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl6pPr>
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl7pPr>
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl8pPr>
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl9pPr>
+  </p:notesStyle>
+</p:notesMaster>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide32.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide33.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide35.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide37.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide38.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide39.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Образ слайда 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Заметки 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Номер слайда 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{B1366D8B-23BE-4978-893B-3D872D3455AE}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>4</a:t>
+            </a:fld>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Образ слайда 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Заметки 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Номер слайда 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{B1366D8B-23BE-4978-893B-3D872D3455AE}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>27</a:t>
+            </a:fld>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Образ слайда 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Заметки 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Номер слайда 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{B1366D8B-23BE-4978-893B-3D872D3455AE}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>29</a:t>
+            </a:fld>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Образ слайда 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Заметки 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Номер слайда 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{B1366D8B-23BE-4978-893B-3D872D3455AE}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>30</a:t>
+            </a:fld>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Образ слайда 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Заметки 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Номер слайда 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{B1366D8B-23BE-4978-893B-3D872D3455AE}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>31</a:t>
+            </a:fld>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Образ слайда 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Заметки 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Номер слайда 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{B1366D8B-23BE-4978-893B-3D872D3455AE}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>32</a:t>
+            </a:fld>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Образ слайда 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Заметки 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Номер слайда 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{B1366D8B-23BE-4978-893B-3D872D3455AE}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>33</a:t>
+            </a:fld>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Образ слайда 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Заметки 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Номер слайда 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{B1366D8B-23BE-4978-893B-3D872D3455AE}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>34</a:t>
+            </a:fld>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Образ слайда 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Заметки 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Номер слайда 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{B1366D8B-23BE-4978-893B-3D872D3455AE}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>35</a:t>
+            </a:fld>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Образ слайда 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Заметки 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Номер слайда 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{B1366D8B-23BE-4978-893B-3D872D3455AE}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>36</a:t>
+            </a:fld>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Образ слайда 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Заметки 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Номер слайда 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{B1366D8B-23BE-4978-893B-3D872D3455AE}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>37</a:t>
+            </a:fld>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Образ слайда 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Заметки 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Номер слайда 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{B1366D8B-23BE-4978-893B-3D872D3455AE}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>6</a:t>
+            </a:fld>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Образ слайда 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Заметки 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Номер слайда 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{B1366D8B-23BE-4978-893B-3D872D3455AE}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>38</a:t>
+            </a:fld>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Образ слайда 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Заметки 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Номер слайда 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{B1366D8B-23BE-4978-893B-3D872D3455AE}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>39</a:t>
+            </a:fld>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Образ слайда 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Заметки 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Номер слайда 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{B1366D8B-23BE-4978-893B-3D872D3455AE}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>7</a:t>
+            </a:fld>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Образ слайда 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Заметки 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Номер слайда 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{B1366D8B-23BE-4978-893B-3D872D3455AE}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>8</a:t>
+            </a:fld>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Образ слайда 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Заметки 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Номер слайда 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{B1366D8B-23BE-4978-893B-3D872D3455AE}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>11</a:t>
+            </a:fld>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Образ слайда 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Заметки 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Номер слайда 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{B1366D8B-23BE-4978-893B-3D872D3455AE}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>13</a:t>
+            </a:fld>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Образ слайда 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Заметки 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Номер слайда 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{B1366D8B-23BE-4978-893B-3D872D3455AE}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>14</a:t>
+            </a:fld>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Образ слайда 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Заметки 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Номер слайда 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{B1366D8B-23BE-4978-893B-3D872D3455AE}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>15</a:t>
+            </a:fld>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Образ слайда 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Заметки 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Номер слайда 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{B1366D8B-23BE-4978-893B-3D872D3455AE}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>16</a:t>
+            </a:fld>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
-[...18 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" type="title" preserve="1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
   <p:cSld name="Титульный слайд">
-    <p:spTree>
-[...795 lines deleted...]
-  <p:cSld name="Заголовок и подпись">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="8" name="Прямоугольник 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="2667000" y="0"/>
+            <a:ext cx="6477000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId2">
+              <a:alphaModFix amt="43000"/>
+            </a:blip>
+            <a:tile tx="0" ty="0" sx="50000" sy="50000" flip="none" algn="tl"/>
+          </a:blipFill>
+          <a:ln w="0" cap="flat" cmpd="sng" algn="ctr">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+          <a:effectLst>
+            <a:fillOverlay blend="mult">
+              <a:gradFill rotWithShape="1">
+                <a:gsLst>
+                  <a:gs pos="0">
+                    <a:schemeClr val="tx2">
+                      <a:tint val="62000"/>
+                      <a:satMod val="420000"/>
+                    </a:schemeClr>
+                  </a:gs>
+                  <a:gs pos="100000">
+                    <a:schemeClr val="tx2">
+                      <a:shade val="20000"/>
+                      <a:satMod val="170000"/>
+                    </a:schemeClr>
+                  </a:gs>
+                </a:gsLst>
+                <a:path path="circle">
+                  <a:fillToRect l="50000" t="100000" r="50000"/>
+                </a:path>
+                <a:tileRect/>
+              </a:gradFill>
+            </a:fillOverlay>
+            <a:innerShdw blurRad="63500" dist="44450" dir="10800000">
+              <a:srgbClr val="000000">
+                <a:alpha val="50000"/>
+              </a:srgbClr>
+            </a:innerShdw>
+          </a:effectLst>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="3">
+            <a:schemeClr val="lt1"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
+            <a:endParaRPr kumimoji="0" lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Прямая соединительная линия 8"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeShapeType="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm rot="16200000">
+            <a:off x="-762000" y="3429000"/>
+            <a:ext cx="6858000" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="11430" cap="flat" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:schemeClr val="bg1">
+                <a:shade val="95000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd type="none" w="med" len="med"/>
+            <a:tailEnd type="none" w="med" len="med"/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" compatLnSpc="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr kumimoji="0" lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Заголовок 11"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="677335" y="609600"/>
-            <a:ext cx="8596668" cy="3403600"/>
+            <a:off x="3366868" y="533400"/>
+            <a:ext cx="5105400" cy="2868168"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr">
-            <a:normAutofit/>
+          <a:bodyPr lIns="45720" tIns="0" rIns="45720">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="l">
-              <a:defRPr sz="4400" b="0" cap="none"/>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="4200" b="1"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr kumimoji="0" lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvPr id="25" name="Подзаголовок 24"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="677335" y="4470400"/>
-            <a:ext cx="8596668" cy="1570962"/>
+            <a:off x="3354442" y="3539864"/>
+            <a:ext cx="5114778" cy="1101248"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr lIns="45720" tIns="0" rIns="45720" bIns="0"/>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="l">
+            <a:lvl1pPr marL="0" indent="0" algn="r">
               <a:buNone/>
-              <a:defRPr sz="1800">
+              <a:defRPr sz="2200">
                 <a:solidFill>
-                  <a:schemeClr val="tx1">
-[...2 lines deleted...]
-                  </a:schemeClr>
+                  <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
+                <a:effectLst/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" indent="0">
+            <a:lvl2pPr marL="457200" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1800">
-[...5 lines deleted...]
-              </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="914400" indent="0">
+            <a:lvl3pPr marL="914400" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1600">
-[...5 lines deleted...]
-              </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1371600" indent="0">
+            <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1400">
-[...5 lines deleted...]
-              </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1828800" indent="0">
+            <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1400">
-[...5 lines deleted...]
-              </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2286000" indent="0">
+            <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1400">
-[...5 lines deleted...]
-              </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="2743200" indent="0">
+            <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1400">
-[...5 lines deleted...]
-              </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3200400" indent="0">
+            <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1400">
-[...5 lines deleted...]
-              </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="3657600" indent="0">
+            <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1400">
-[...5 lines deleted...]
-              </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...3 lines deleted...]
-            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU"/>
+              <a:t>Образец подзаголовка</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvPr id="31" name="Дата 30"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5871224" y="6557946"/>
+            <a:ext cx="2002464" cy="226902"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...4 lines deleted...]
-              <a:t>08.10.2024</a:t>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr lang="en-US" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>07.10.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="uk-UA"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvPr id="18" name="Нижний колонтитул 17"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2819400" y="6557946"/>
+            <a:ext cx="2927722" cy="228600"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:endParaRPr lang="uk-UA"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvPr id="29" name="Номер слайда 28"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7880884" y="6556248"/>
+            <a:ext cx="588336" cy="228600"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...4 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr lang="en-US" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{725C68B6-61C2-468F-89AB-4B9F7531AA68}" type="slidenum">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>‹№›</a:t>
             </a:fld>
-            <a:endParaRPr lang="uk-UA"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
-    <a:masterClrMapping/>
+    <a:overrideClrMapping bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...10 lines deleted...]
-  </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
-[...1417 lines deleted...]
-<file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
   <p:cSld name="Заголовок и вертикальный текст">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr kumimoji="0" lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
+          <p:cNvPr id="3" name="Вертикальный текст 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="0"/>
+            <a:pPr lvl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="1"/>
+            <a:pPr lvl="1" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="2"/>
+            <a:pPr lvl="2" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="3"/>
+            <a:pPr lvl="3" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="4"/>
+            <a:pPr lvl="4" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvPr id="4" name="Дата 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{56C00AD5-586D-4C0C-8137-F46BFA8FB590}" type="datetimeFigureOut">
-[...2 lines deleted...]
-              <a:t>08.10.2024</a:t>
+            <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>07.10.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="uk-UA"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvPr id="5" name="Нижний колонтитул 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="uk-UA"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvPr id="6" name="Номер слайда 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{7AF262AD-CD9B-407C-AA45-535BCEC80078}" type="slidenum">
-[...2 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{725C68B6-61C2-468F-89AB-4B9F7531AA68}" type="slidenum">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>‹№›</a:t>
             </a:fld>
-            <a:endParaRPr lang="uk-UA"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...10 lines deleted...]
-  </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
   <p:cSld name="Вертикальный заголовок и текст">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Vertical Title 1"/>
+          <p:cNvPr id="2" name="Вертикальный заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7967673" y="609599"/>
-            <a:ext cx="1304743" cy="5251451"/>
+            <a:off x="6553200" y="274955"/>
+            <a:ext cx="1524000" cy="5851525"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="eaVert" anchor="ctr"/>
+          <a:bodyPr vert="eaVert" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr kumimoji="0" lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
+          <p:cNvPr id="3" name="Вертикальный текст 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="677335" y="609600"/>
-            <a:ext cx="7060150" cy="5251450"/>
+            <a:off x="457200" y="274642"/>
+            <a:ext cx="6019800" cy="5851525"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="0"/>
+            <a:pPr lvl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="1"/>
+            <a:pPr lvl="1" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="2"/>
+            <a:pPr lvl="2" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="3"/>
+            <a:pPr lvl="3" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="4"/>
+            <a:pPr lvl="4" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvPr id="4" name="Дата 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4242816" y="6557946"/>
+            <a:ext cx="2002464" cy="226902"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{56C00AD5-586D-4C0C-8137-F46BFA8FB590}" type="datetimeFigureOut">
-[...2 lines deleted...]
-              <a:t>08.10.2024</a:t>
+            <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>07.10.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="uk-UA"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvPr id="5" name="Нижний колонтитул 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="6556248"/>
+            <a:ext cx="3657600" cy="228600"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="uk-UA"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvPr id="6" name="Номер слайда 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6254496" y="6553200"/>
+            <a:ext cx="588336" cy="228600"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...4 lines deleted...]
-              <a:t>‹#›</a:t>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{725C68B6-61C2-468F-89AB-4B9F7531AA68}" type="slidenum">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>‹№›</a:t>
             </a:fld>
-            <a:endParaRPr lang="uk-UA"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...10 lines deleted...]
-  </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
   <p:cSld name="Заголовок и объект">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr>
-[...9 lines deleted...]
-              <a:rPr lang="ru-RU"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvPr id="3" name="Содержимое 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="0"/>
+            <a:pPr lvl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="1"/>
+            <a:pPr lvl="1" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="2"/>
+            <a:pPr lvl="2" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="3"/>
+            <a:pPr lvl="3" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="4"/>
+            <a:pPr lvl="4" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvPr id="4" name="Дата 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{56C00AD5-586D-4C0C-8137-F46BFA8FB590}" type="datetimeFigureOut">
-[...2 lines deleted...]
-              <a:t>08.10.2024</a:t>
+            <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>07.10.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="uk-UA"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvPr id="5" name="Нижний колонтитул 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="uk-UA"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvPr id="6" name="Номер слайда 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{7AF262AD-CD9B-407C-AA45-535BCEC80078}" type="slidenum">
-[...2 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{725C68B6-61C2-468F-89AB-4B9F7531AA68}" type="slidenum">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>‹№›</a:t>
             </a:fld>
-            <a:endParaRPr lang="uk-UA"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...10 lines deleted...]
-  </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="Заголовок раздела">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="677335" y="2700867"/>
-            <a:ext cx="8596668" cy="1826581"/>
+            <a:off x="1066800" y="2821837"/>
+            <a:ext cx="6255488" cy="1362075"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b"/>
+          <a:bodyPr tIns="0" anchor="t"/>
           <a:lstStyle>
-            <a:lvl1pPr algn="l">
-              <a:defRPr sz="4000" b="0" cap="none"/>
+            <a:lvl1pPr algn="r">
+              <a:buNone/>
+              <a:defRPr sz="4200" b="1" cap="all"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr kumimoji="0" lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvPr id="3" name="Текст 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="677335" y="4527448"/>
-            <a:ext cx="8596668" cy="860400"/>
+            <a:off x="1066800" y="1905000"/>
+            <a:ext cx="6255488" cy="743507"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t"/>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="l">
+            <a:lvl1pPr marL="0" indent="0" algn="r">
               <a:buNone/>
               <a:defRPr sz="2000">
                 <a:solidFill>
-                  <a:schemeClr val="tx1">
-[...2 lines deleted...]
-                  </a:schemeClr>
+                  <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:effectLst/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" indent="0">
+            <a:lvl2pPr>
               <a:buNone/>
               <a:defRPr sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="914400" indent="0">
+            <a:lvl3pPr>
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1371600" indent="0">
+            <a:lvl4pPr>
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1828800" indent="0">
+            <a:lvl5pPr>
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2286000" indent="0">
-[...38 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...1 lines deleted...]
-              <a:rPr lang="ru-RU"/>
+            <a:pPr lvl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvPr id="4" name="Дата 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4724238" y="6556810"/>
+            <a:ext cx="2002464" cy="226902"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...5 lines deleted...]
-              <a:t>08.10.2024</a:t>
+          <a:bodyPr bIns="0" anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>07.10.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="uk-UA"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvPr id="5" name="Нижний колонтитул 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1735358" y="6556810"/>
+            <a:ext cx="2895600" cy="228600"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="uk-UA"/>
+          <a:bodyPr bIns="0" anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvPr id="6" name="Номер слайда 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6733952" y="6555112"/>
+            <a:ext cx="588336" cy="228600"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{7AF262AD-CD9B-407C-AA45-535BCEC80078}" type="slidenum">
-[...2 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{725C68B6-61C2-468F-89AB-4B9F7531AA68}" type="slidenum">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>‹№›</a:t>
             </a:fld>
-            <a:endParaRPr lang="uk-UA"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
-    <a:masterClrMapping/>
+    <a:overrideClrMapping bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...10 lines deleted...]
-  </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
   <p:cSld name="Два объекта">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="320040"/>
+            <a:ext cx="7242048" cy="1143000"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr kumimoji="0" lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvPr id="3" name="Содержимое 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="677334" y="2160589"/>
-            <a:ext cx="4184035" cy="3880772"/>
+            <a:off x="457200" y="1600200"/>
+            <a:ext cx="3520440" cy="4525963"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...2 lines deleted...]
-            <a:pPr lvl="0"/>
+          <a:bodyPr anchor="t"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="2800"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="2400"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="1"/>
+            <a:pPr lvl="1" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="2"/>
+            <a:pPr lvl="2" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="3"/>
+            <a:pPr lvl="3" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="4"/>
+            <a:pPr lvl="4" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Content Placeholder 3"/>
+          <p:cNvPr id="4" name="Содержимое 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5089970" y="2160589"/>
-            <a:ext cx="4184034" cy="3880773"/>
+            <a:off x="4178808" y="1600200"/>
+            <a:ext cx="3520440" cy="4525963"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...2 lines deleted...]
-            <a:pPr lvl="0"/>
+          <a:bodyPr anchor="t"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="2800"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="2400"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="1"/>
+            <a:pPr lvl="1" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="2"/>
+            <a:pPr lvl="2" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="3"/>
+            <a:pPr lvl="3" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="4"/>
+            <a:pPr lvl="4" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvPr id="5" name="Дата 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{56C00AD5-586D-4C0C-8137-F46BFA8FB590}" type="datetimeFigureOut">
-[...2 lines deleted...]
-              <a:t>08.10.2024</a:t>
+            <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>07.10.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="uk-UA"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvPr id="6" name="Нижний колонтитул 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="uk-UA"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvPr id="7" name="Номер слайда 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{7AF262AD-CD9B-407C-AA45-535BCEC80078}" type="slidenum">
-[...2 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{725C68B6-61C2-468F-89AB-4B9F7531AA68}" type="slidenum">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>‹№›</a:t>
             </a:fld>
-            <a:endParaRPr lang="uk-UA"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...10 lines deleted...]
-  </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
   <p:cSld name="Сравнение">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="320040"/>
+            <a:ext cx="7242048" cy="1143000"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr kumimoji="0" lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvPr id="3" name="Текст 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="675745" y="2160983"/>
-            <a:ext cx="4185623" cy="576262"/>
+            <a:off x="457200" y="5867400"/>
+            <a:ext cx="3520440" cy="457200"/>
           </a:xfrm>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:schemeClr val="tx2"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+          <a:effectLst/>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr anchor="b">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="ctr"/>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0">
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="2400" b="0"/>
+              <a:defRPr sz="1800" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" indent="0">
+            <a:lvl2pPr>
               <a:buNone/>
               <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="914400" indent="0">
+            <a:lvl3pPr>
               <a:buNone/>
               <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1371600" indent="0">
+            <a:lvl4pPr>
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1828800" indent="0">
+            <a:lvl5pPr>
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2286000" indent="0">
-[...14 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...1 lines deleted...]
-              <a:rPr lang="ru-RU"/>
+            <a:pPr lvl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Content Placeholder 3"/>
+          <p:cNvPr id="4" name="Текст 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph sz="half" idx="2"/>
+            <p:ph type="body" sz="half" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="675745" y="2737245"/>
-            <a:ext cx="4185623" cy="3304117"/>
+            <a:off x="4178808" y="5867400"/>
+            <a:ext cx="3520440" cy="457200"/>
           </a:xfrm>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:schemeClr val="tx2"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+          <a:effectLst/>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent2"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent2"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent2"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr>
-[...6 lines deleted...]
-              <a:rPr lang="ru-RU"/>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:effectLst/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:buNone/>
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
-          </a:p>
-[...27 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Text Placeholder 4"/>
+          <p:cNvPr id="5" name="Содержимое 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="3"/>
+            <p:ph sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5088383" y="2160983"/>
-            <a:ext cx="4185618" cy="576262"/>
+            <a:off x="457200" y="1711840"/>
+            <a:ext cx="3520440" cy="4114800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="2400" b="0"/>
+            <a:lvl1pPr>
+              <a:defRPr sz="2400"/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="2000" b="1"/>
+            <a:lvl2pPr>
+              <a:defRPr sz="2000"/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="914400" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1800" b="1"/>
+            <a:lvl3pPr>
+              <a:defRPr sz="1800"/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1371600" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1600" b="1"/>
+            <a:lvl4pPr>
+              <a:defRPr sz="1600"/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1828800" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1600" b="1"/>
+            <a:lvl5pPr>
+              <a:defRPr sz="1600"/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2286000" indent="0">
-[...14 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
+            <a:pPr lvl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Второй уровень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Третий уровень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Четвертый уровень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Пятый уровень</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Content Placeholder 5"/>
+          <p:cNvPr id="6" name="Содержимое 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5088384" y="2737245"/>
-            <a:ext cx="4185617" cy="3304117"/>
+            <a:off x="4178808" y="1711840"/>
+            <a:ext cx="3520440" cy="4114800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-[...4 lines deleted...]
-            <a:pPr lvl="0"/>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="2400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="1"/>
+            <a:pPr lvl="1" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="2"/>
+            <a:pPr lvl="2" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="3"/>
+            <a:pPr lvl="3" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="4"/>
+            <a:pPr lvl="4" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Date Placeholder 6"/>
+          <p:cNvPr id="7" name="Дата 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{56C00AD5-586D-4C0C-8137-F46BFA8FB590}" type="datetimeFigureOut">
-[...2 lines deleted...]
-              <a:t>08.10.2024</a:t>
+            <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>07.10.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="uk-UA"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Footer Placeholder 7"/>
+          <p:cNvPr id="8" name="Нижний колонтитул 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="uk-UA"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
+          <p:cNvPr id="9" name="Номер слайда 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{7AF262AD-CD9B-407C-AA45-535BCEC80078}" type="slidenum">
-[...2 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{725C68B6-61C2-468F-89AB-4B9F7531AA68}" type="slidenum">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>‹№›</a:t>
             </a:fld>
-            <a:endParaRPr lang="uk-UA"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...10 lines deleted...]
-  </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
   <p:cSld name="Только заголовок">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="677334" y="609600"/>
-            <a:ext cx="8596668" cy="1320800"/>
+            <a:off x="457200" y="320040"/>
+            <a:ext cx="7242048" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr kumimoji="0" lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Date Placeholder 2"/>
+          <p:cNvPr id="3" name="Дата 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{56C00AD5-586D-4C0C-8137-F46BFA8FB590}" type="datetimeFigureOut">
-[...2 lines deleted...]
-              <a:t>08.10.2024</a:t>
+            <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>07.10.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="uk-UA"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Footer Placeholder 3"/>
+          <p:cNvPr id="4" name="Нижний колонтитул 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="uk-UA"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
+          <p:cNvPr id="5" name="Номер слайда 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{7AF262AD-CD9B-407C-AA45-535BCEC80078}" type="slidenum">
-[...2 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{725C68B6-61C2-468F-89AB-4B9F7531AA68}" type="slidenum">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>‹№›</a:t>
             </a:fld>
-            <a:endParaRPr lang="uk-UA"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...10 lines deleted...]
-  </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld name="Пустой слайд">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Date Placeholder 1"/>
+          <p:cNvPr id="2" name="Дата 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...4 lines deleted...]
-              <a:t>08.10.2024</a:t>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>07.10.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="uk-UA"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Footer Placeholder 2"/>
+          <p:cNvPr id="3" name="Нижний колонтитул 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:endParaRPr lang="uk-UA"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvPr id="4" name="Номер слайда 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{7AF262AD-CD9B-407C-AA45-535BCEC80078}" type="slidenum">
-[...2 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{725C68B6-61C2-468F-89AB-4B9F7531AA68}" type="slidenum">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>‹№›</a:t>
             </a:fld>
-            <a:endParaRPr lang="uk-UA"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...10 lines deleted...]
-  </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
   <p:cSld name="Объект с подписью">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="677334" y="1498604"/>
-            <a:ext cx="3854528" cy="1278466"/>
+            <a:off x="457200" y="228600"/>
+            <a:ext cx="5897880" cy="1173480"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr wrap="square" anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr>
-              <a:defRPr sz="2000"/>
+            <a:lvl1pPr algn="l">
+              <a:buNone/>
+              <a:defRPr lang="en-US" sz="2400" baseline="0" smtClean="0"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr kumimoji="0" lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvPr id="3" name="Текст 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4760461" y="514924"/>
-            <a:ext cx="4513541" cy="5526437"/>
+            <a:off x="457200" y="1497416"/>
+            <a:ext cx="5897880" cy="602512"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="45720" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...3 lines deleted...]
-              <a:rPr lang="ru-RU"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
-          </a:p>
-[...27 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvPr id="4" name="Содержимое 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="half" idx="2"/>
+            <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="677334" y="2777069"/>
-            <a:ext cx="3854528" cy="2584449"/>
+            <a:off x="457200" y="2133600"/>
+            <a:ext cx="7239000" cy="4371752"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1400"/>
+            <a:lvl1pPr>
+              <a:defRPr sz="3200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457063" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1400"/>
+            <a:lvl2pPr>
+              <a:defRPr sz="2800"/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="914126" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1200"/>
+            <a:lvl3pPr>
+              <a:defRPr sz="2400"/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1371189" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1000"/>
+            <a:lvl4pPr>
+              <a:defRPr sz="2000"/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1828251" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1000"/>
+            <a:lvl5pPr>
+              <a:defRPr sz="2000"/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2285314" indent="0">
-[...14 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
+            <a:pPr lvl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Второй уровень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Третий уровень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Четвертый уровень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
+            <a:r>
+              <a:rPr lang="ru-RU"/>
+              <a:t>Пятый уровень</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvPr id="5" name="Дата 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{56C00AD5-586D-4C0C-8137-F46BFA8FB590}" type="datetimeFigureOut">
-[...2 lines deleted...]
-              <a:t>08.10.2024</a:t>
+            <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>07.10.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="uk-UA"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvPr id="6" name="Нижний колонтитул 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="uk-UA"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvPr id="7" name="Номер слайда 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{7AF262AD-CD9B-407C-AA45-535BCEC80078}" type="slidenum">
-[...2 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{725C68B6-61C2-468F-89AB-4B9F7531AA68}" type="slidenum">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>‹№›</a:t>
             </a:fld>
-            <a:endParaRPr lang="uk-UA"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...10 lines deleted...]
-  </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
   <p:cSld name="Рисунок с подписью">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="8" name="Прямоугольник 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="21240000">
+            <a:off x="597968" y="1004668"/>
+            <a:ext cx="4319527" cy="4312573"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FAFAFA"/>
+          </a:solidFill>
+          <a:ln w="1270" cap="rnd" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:srgbClr val="EAEAEA"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="25000" dist="12700" dir="5400000" algn="t" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="40000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
+            <a:endParaRPr kumimoji="0" lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Прямоугольник 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="21420000">
+            <a:off x="596706" y="998816"/>
+            <a:ext cx="4319527" cy="4312573"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FAFAFA"/>
+          </a:solidFill>
+          <a:ln w="1270" cap="rnd" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:srgbClr val="EAEAEA"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="28000" dist="12700" dir="5400000" algn="tl" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="40000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
+            <a:endParaRPr kumimoji="0" lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="677334" y="4800600"/>
-            <a:ext cx="8596667" cy="566738"/>
+            <a:off x="5389098" y="1143000"/>
+            <a:ext cx="3429000" cy="2057400"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr vert="horz" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
-              <a:defRPr sz="2400" b="0"/>
+              <a:buNone/>
+              <a:defRPr sz="3000" b="1" baseline="0">
+                <a:ln w="500">
+                  <a:solidFill>
+                    <a:schemeClr val="tx2">
+                      <a:shade val="10000"/>
+                      <a:satMod val="135000"/>
+                    </a:schemeClr>
+                  </a:solidFill>
+                </a:ln>
+                <a:gradFill>
+                  <a:gsLst>
+                    <a:gs pos="0">
+                      <a:schemeClr val="accent4">
+                        <a:tint val="13000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="10000">
+                      <a:schemeClr val="accent4">
+                        <a:tint val="20000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="49000">
+                      <a:schemeClr val="accent4">
+                        <a:tint val="70000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="50000">
+                      <a:schemeClr val="accent4">
+                        <a:tint val="97000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                    <a:gs pos="100000">
+                      <a:schemeClr val="accent4">
+                        <a:tint val="20000"/>
+                      </a:schemeClr>
+                    </a:gs>
+                  </a:gsLst>
+                  <a:lin ang="5400000" scaled="1"/>
+                </a:gradFill>
+                <a:effectLst/>
+              </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr kumimoji="0" lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr kumimoji="0" lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Picture Placeholder 2"/>
-[...66 lines deleted...]
-          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvPr id="4" name="Текст 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="677334" y="5367338"/>
-            <a:ext cx="8596667" cy="674024"/>
+            <a:off x="5389098" y="3283634"/>
+            <a:ext cx="3429000" cy="1920240"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="82296" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFontTx/>
               <a:buNone/>
-              <a:defRPr sz="1200"/>
+              <a:defRPr sz="1400" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" indent="0">
-              <a:buNone/>
+            <a:lvl2pPr>
               <a:defRPr sz="1200"/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="914400" indent="0">
-              <a:buNone/>
+            <a:lvl3pPr>
               <a:defRPr sz="1000"/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1371600" indent="0">
-              <a:buNone/>
+            <a:lvl4pPr>
               <a:defRPr sz="900"/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1828800" indent="0">
-              <a:buNone/>
+            <a:lvl5pPr>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2286000" indent="0">
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="0" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="tx2"/>
+              </a:buClr>
+              <a:buSzPct val="73000"/>
+              <a:buFontTx/>
               <a:buNone/>
-              <a:defRPr sz="900"/>
-[...17 lines deleted...]
-              <a:rPr lang="ru-RU"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvPr id="5" name="Дата 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{56C00AD5-586D-4C0C-8137-F46BFA8FB590}" type="datetimeFigureOut">
-[...2 lines deleted...]
-              <a:t>08.10.2024</a:t>
+            <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>07.10.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="uk-UA"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvPr id="6" name="Нижний колонтитул 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="uk-UA"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvPr id="7" name="Номер слайда 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{7AF262AD-CD9B-407C-AA45-535BCEC80078}" type="slidenum">
-[...2 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{725C68B6-61C2-468F-89AB-4B9F7531AA68}" type="slidenum">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>‹№›</a:t>
             </a:fld>
-            <a:endParaRPr lang="uk-UA"/>
+            <a:endParaRPr lang="ru-RU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Рисунок 9"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="663682" y="1041002"/>
+            <a:ext cx="4206240" cy="4206240"/>
+          </a:xfrm>
+          <a:solidFill>
+            <a:schemeClr val="bg2">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:ln w="107950">
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="44450" dist="3810" dir="5400000" algn="tl" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="60000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront"/>
+            <a:lightRig rig="threePt" dir="t"/>
+          </a:scene3d>
+          <a:sp3d contourW="3810">
+            <a:contourClr>
+              <a:srgbClr val="969696"/>
+            </a:contourClr>
+          </a:sp3d>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU"/>
+              <a:t>Вставка рисунка</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
-    <a:masterClrMapping/>
+    <a:overrideClrMapping bg1="dk1" tx1="lt1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...10 lines deleted...]
-  </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
-      <p:bgRef idx="1001">
-[...1 lines deleted...]
-      </p:bgRef>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg2"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:grpSp>
-[...528 lines deleted...]
-      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title Placeholder 1"/>
+          <p:cNvPr id="9" name="Прямоугольник 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="8153400" y="0"/>
+            <a:ext cx="990600" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:blipFill>
+            <a:blip r:embed="rId13">
+              <a:alphaModFix amt="43000"/>
+            </a:blip>
+            <a:tile tx="0" ty="0" sx="50000" sy="50000" flip="none" algn="tl"/>
+          </a:blipFill>
+          <a:ln w="0" cap="flat" cmpd="sng" algn="ctr">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+          <a:effectLst>
+            <a:fillOverlay blend="mult">
+              <a:gradFill rotWithShape="1">
+                <a:gsLst>
+                  <a:gs pos="0">
+                    <a:schemeClr val="tx2">
+                      <a:tint val="62000"/>
+                      <a:satMod val="420000"/>
+                    </a:schemeClr>
+                  </a:gs>
+                  <a:gs pos="100000">
+                    <a:schemeClr val="tx2">
+                      <a:shade val="20000"/>
+                      <a:satMod val="170000"/>
+                    </a:schemeClr>
+                  </a:gs>
+                </a:gsLst>
+                <a:path path="circle">
+                  <a:fillToRect l="50000" t="110000" r="50000" b="-10000"/>
+                </a:path>
+                <a:tileRect/>
+              </a:gradFill>
+            </a:fillOverlay>
+            <a:innerShdw blurRad="63500" dist="44450" dir="10800000">
+              <a:srgbClr val="000000">
+                <a:alpha val="45000"/>
+              </a:srgbClr>
+            </a:innerShdw>
+          </a:effectLst>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="3">
+            <a:schemeClr val="lt1"/>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
+            <a:endParaRPr kumimoji="0" lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Заголовок 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="677334" y="609600"/>
-            <a:ext cx="8596668" cy="1320800"/>
+            <a:off x="457200" y="320040"/>
+            <a:ext cx="7239000" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+          <a:bodyPr vert="horz" lIns="45720" tIns="0" rIns="45720" bIns="0" anchor="b" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU"/>
+              <a:rPr kumimoji="0" lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvPr id="31" name="Текст 30"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="677334" y="2160589"/>
-            <a:ext cx="8596668" cy="3880773"/>
+            <a:off x="457200" y="1609416"/>
+            <a:ext cx="7239000" cy="4846320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+          <a:bodyPr vert="horz">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="0"/>
-[...1 lines deleted...]
-              <a:rPr lang="ru-RU"/>
+            <a:pPr lvl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="1"/>
-[...1 lines deleted...]
-              <a:rPr lang="ru-RU"/>
+            <a:pPr lvl="1" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="2"/>
-[...1 lines deleted...]
-              <a:rPr lang="ru-RU"/>
+            <a:pPr lvl="2" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="3"/>
-[...1 lines deleted...]
-              <a:rPr lang="ru-RU"/>
+            <a:pPr lvl="3" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="4"/>
-[...1 lines deleted...]
-              <a:rPr lang="ru-RU"/>
+            <a:pPr lvl="4" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvPr id="27" name="Дата 26"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7205133" y="6041362"/>
-            <a:ext cx="911939" cy="365125"/>
+            <a:off x="4245936" y="6557946"/>
+            <a:ext cx="2002464" cy="226902"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:bodyPr vert="horz" tIns="0" bIns="0" anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr algn="r">
-              <a:defRPr sz="900">
+            <a:lvl1pPr algn="l" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr kumimoji="0" sz="1000">
                 <a:solidFill>
-                  <a:schemeClr val="tx1">
-[...1 lines deleted...]
-                  </a:schemeClr>
+                  <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{56C00AD5-586D-4C0C-8137-F46BFA8FB590}" type="datetimeFigureOut">
-[...2 lines deleted...]
-              <a:t>08.10.2024</a:t>
+            <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>07.10.2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="uk-UA"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvPr id="4" name="Нижний колонтитул 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="677334" y="6041362"/>
-            <a:ext cx="6297612" cy="365125"/>
+            <a:off x="457200" y="6557946"/>
+            <a:ext cx="3657600" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:bodyPr vert="horz" tIns="0" bIns="0" anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr algn="l">
-              <a:defRPr sz="900">
+            <a:lvl1pPr algn="r" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr kumimoji="0" sz="1000">
                 <a:solidFill>
-                  <a:schemeClr val="tx1">
-[...1 lines deleted...]
-                  </a:schemeClr>
+                  <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="uk-UA"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvPr id="16" name="Номер слайда 15"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8590663" y="6041362"/>
-            <a:ext cx="683339" cy="365125"/>
+            <a:off x="6251448" y="6556248"/>
+            <a:ext cx="588336" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr algn="r">
-              <a:defRPr sz="900">
+            <a:lvl1pPr algn="r" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr kumimoji="0" sz="1100">
                 <a:solidFill>
-                  <a:schemeClr val="accent1"/>
+                  <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{7AF262AD-CD9B-407C-AA45-535BCEC80078}" type="slidenum">
-[...2 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{725C68B6-61C2-468F-89AB-4B9F7531AA68}" type="slidenum">
+              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:t>‹№›</a:t>
             </a:fld>
-            <a:endParaRPr lang="uk-UA"/>
+            <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2147483661" r:id="rId1"/>
-[...14 lines deleted...]
-    <p:sldLayoutId id="2147483676" r:id="rId16"/>
+    <p:sldLayoutId id="2147483649" r:id="rId1"/>
+    <p:sldLayoutId id="2147483650" r:id="rId2"/>
+    <p:sldLayoutId id="2147483651" r:id="rId3"/>
+    <p:sldLayoutId id="2147483652" r:id="rId4"/>
+    <p:sldLayoutId id="2147483653" r:id="rId5"/>
+    <p:sldLayoutId id="2147483654" r:id="rId6"/>
+    <p:sldLayoutId id="2147483655" r:id="rId7"/>
+    <p:sldLayoutId id="2147483656" r:id="rId8"/>
+    <p:sldLayoutId id="2147483657" r:id="rId9"/>
+    <p:sldLayoutId id="2147483658" r:id="rId10"/>
+    <p:sldLayoutId id="2147483659" r:id="rId11"/>
   </p:sldLayoutIdLst>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...10 lines deleted...]
-  </mc:AlternateContent>
   <p:txStyles>
     <p:titleStyle>
-      <a:lvl1pPr algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl1pPr algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
-        <a:defRPr sz="3600" kern="1200">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:defRPr kumimoji="0" sz="3800" b="1" kern="1200" cap="all" baseline="0">
+          <a:ln w="500">
+            <a:solidFill>
+              <a:schemeClr val="tx2">
+                <a:shade val="20000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+          <a:gradFill>
+            <a:gsLst>
+              <a:gs pos="0">
+                <a:schemeClr val="accent4">
+                  <a:tint val="13000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="10000">
+                <a:schemeClr val="accent4">
+                  <a:tint val="20000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="49000">
+                <a:schemeClr val="accent4">
+                  <a:tint val="70000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="50000">
+                <a:schemeClr val="accent4">
+                  <a:tint val="97000"/>
+                </a:schemeClr>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="accent4">
+                  <a:tint val="20000"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="5400000" scaled="1"/>
+          </a:gradFill>
+          <a:effectLst/>
           <a:latin typeface="+mj-lt"/>
           <a:ea typeface="+mj-ea"/>
           <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr eaLnBrk="1" hangingPunct="1">
-[...54 lines deleted...]
-      </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
-      <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl1pPr marL="274320" indent="-274320" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="1000"/>
+          <a:spcPts val="600"/>
         </a:spcBef>
-        <a:spcAft>
-[...1 lines deleted...]
-        </a:spcAft>
         <a:buClr>
-          <a:schemeClr val="accent1"/>
+          <a:schemeClr val="tx2"/>
         </a:buClr>
-        <a:buSzPct val="80000"/>
-[...2 lines deleted...]
-        <a:defRPr sz="1800" kern="1200">
+        <a:buSzPct val="73000"/>
+        <a:buFont typeface="Wingdings 2" panose="05020102010507070707"/>
+        <a:buChar char=""/>
+        <a:defRPr kumimoji="0" sz="2600" kern="1200" baseline="0">
           <a:solidFill>
-            <a:schemeClr val="tx1">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl2pPr marL="521335" indent="-228600" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="1000"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
-        <a:spcAft>
-[...1 lines deleted...]
-        </a:spcAft>
         <a:buClr>
-          <a:schemeClr val="accent1"/>
+          <a:schemeClr val="accent4"/>
         </a:buClr>
         <a:buSzPct val="80000"/>
-        <a:buFont typeface="Wingdings 3" charset="2"/>
-[...1 lines deleted...]
-        <a:defRPr sz="1600" kern="1200">
+        <a:buFont typeface="Wingdings 2" panose="05020102010507070707"/>
+        <a:buChar char=""/>
+        <a:defRPr kumimoji="0" sz="2300" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1">
-              <a:lumMod val="75000"/>
-              <a:lumOff val="25000"/>
+              <a:tint val="85000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl3pPr marL="758825" indent="-228600" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="1000"/>
+          <a:spcPts val="400"/>
         </a:spcBef>
-        <a:spcAft>
-[...1 lines deleted...]
-        </a:spcAft>
         <a:buClr>
-          <a:schemeClr val="accent1"/>
+          <a:schemeClr val="accent4"/>
         </a:buClr>
-        <a:buSzPct val="80000"/>
-[...2 lines deleted...]
-        <a:defRPr sz="1400" kern="1200">
+        <a:buSzPct val="60000"/>
+        <a:buFont typeface="Wingdings" panose="05000000000000000000"/>
+        <a:buChar char=""/>
+        <a:defRPr kumimoji="0" sz="2000" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="tx1">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl4pPr marL="1005840" indent="-228600" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="1000"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:spcAft>
-[...1 lines deleted...]
-        </a:spcAft>
         <a:buClr>
-          <a:schemeClr val="accent1"/>
+          <a:schemeClr val="accent4"/>
         </a:buClr>
         <a:buSzPct val="80000"/>
-        <a:buFont typeface="Wingdings 3" charset="2"/>
-[...1 lines deleted...]
-        <a:defRPr sz="1200" kern="1200">
+        <a:buFont typeface="Wingdings 2" panose="05020102010507070707"/>
+        <a:buChar char=""/>
+        <a:defRPr kumimoji="0" sz="2000" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1">
-              <a:lumMod val="75000"/>
-              <a:lumOff val="25000"/>
+              <a:tint val="85000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl5pPr marL="1280160" indent="-228600" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="1000"/>
+          <a:spcPts val="400"/>
         </a:spcBef>
-        <a:spcAft>
-[...1 lines deleted...]
-        </a:spcAft>
         <a:buClr>
-          <a:schemeClr val="accent1"/>
+          <a:schemeClr val="accent4"/>
         </a:buClr>
-        <a:buSzPct val="80000"/>
-[...2 lines deleted...]
-        <a:defRPr sz="1200" kern="1200">
+        <a:buSzPct val="70000"/>
+        <a:buFont typeface="Wingdings" panose="05000000000000000000"/>
+        <a:buChar char=""/>
+        <a:defRPr kumimoji="0" sz="1800" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="tx1">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl6pPr marL="1471930" indent="-182880" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="1000"/>
+          <a:spcPts val="400"/>
         </a:spcBef>
-        <a:spcAft>
-[...1 lines deleted...]
-        </a:spcAft>
         <a:buClr>
-          <a:schemeClr val="accent1"/>
+          <a:schemeClr val="accent4"/>
         </a:buClr>
         <a:buSzPct val="80000"/>
-        <a:buFont typeface="Wingdings 3" charset="2"/>
-[...1 lines deleted...]
-        <a:defRPr sz="1200" kern="1200">
+        <a:buFont typeface="Wingdings 2" panose="05020102010507070707"/>
+        <a:buChar char=""/>
+        <a:defRPr kumimoji="0" sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1">
-              <a:lumMod val="75000"/>
-              <a:lumOff val="25000"/>
+              <a:tint val="85000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl7pPr marL="1673225" indent="-182880" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="1000"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:spcAft>
-[...1 lines deleted...]
-        </a:spcAft>
         <a:buClr>
-          <a:schemeClr val="accent1"/>
+          <a:schemeClr val="accent4"/>
         </a:buClr>
         <a:buSzPct val="80000"/>
-        <a:buFont typeface="Wingdings 3" charset="2"/>
-[...1 lines deleted...]
-        <a:defRPr sz="1200" kern="1200">
+        <a:buFont typeface="Wingdings 2" panose="05020102010507070707"/>
+        <a:buChar char=""/>
+        <a:defRPr kumimoji="0" sz="1600" kern="1200" baseline="0">
           <a:solidFill>
-            <a:schemeClr val="tx1">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl8pPr marL="1847215" indent="-182880" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="1000"/>
+          <a:spcPts val="300"/>
         </a:spcBef>
-        <a:spcAft>
-[...1 lines deleted...]
-        </a:spcAft>
         <a:buClr>
-          <a:schemeClr val="accent1"/>
+          <a:schemeClr val="accent4"/>
         </a:buClr>
-        <a:buSzPct val="80000"/>
-[...2 lines deleted...]
-        <a:defRPr sz="1200" kern="1200">
+        <a:buSzPct val="100000"/>
+        <a:buChar char="•"/>
+        <a:defRPr kumimoji="0" sz="1600" kern="1200" baseline="0">
           <a:solidFill>
             <a:schemeClr val="tx1">
-              <a:lumMod val="75000"/>
-              <a:lumOff val="25000"/>
+              <a:tint val="85000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl9pPr marL="2057400" indent="-182880" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="1000"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:spcAft>
-[...1 lines deleted...]
-        </a:spcAft>
         <a:buClr>
-          <a:schemeClr val="accent1"/>
+          <a:schemeClr val="accent4"/>
         </a:buClr>
-        <a:buSzPct val="80000"/>
-[...2 lines deleted...]
-        <a:defRPr sz="1200" kern="1200">
+        <a:buSzPct val="100000"/>
+        <a:buFont typeface="Wingdings" panose="05000000000000000000"/>
+        <a:buChar char="§"/>
+        <a:defRPr kumimoji="0" sz="1400" kern="1200" baseline="0">
           <a:solidFill>
-            <a:schemeClr val="tx1">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
-      <a:defPPr>
-[...3 lines deleted...]
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl1pPr marL="0" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr kumimoji="0" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl2pPr marL="457200" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr kumimoji="0" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marL="914400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl3pPr marL="914400" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr kumimoji="0" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marL="1371600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl4pPr marL="1371600" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr kumimoji="0" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marL="1828800" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl5pPr marL="1828800" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr kumimoji="0" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marL="2286000" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl6pPr marL="2286000" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr kumimoji="0" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marL="2743200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl7pPr marL="2743200" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr kumimoji="0" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marL="3200400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl8pPr marL="3200400" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr kumimoji="0" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl9pPr marL="3657600" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr kumimoji="0" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="718699" y="1409437"/>
-            <a:ext cx="9517985" cy="3336734"/>
+            <a:off x="3428992" y="1857364"/>
+            <a:ext cx="5105400" cy="2868168"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="ru-RU" b="1" dirty="0"/>
-              <a:t>Тема 5.</a:t>
+              <a:rPr lang="uk-UA" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="50800" dist="38100" algn="tr" rotWithShape="0">
+                    <a:prstClr val="black">
+                      <a:alpha val="40000"/>
+                    </a:prstClr>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a:rPr>
+              <a:t>Методи фінансового</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:rPr lang="uk-UA" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="50800" dist="38100" algn="tr" rotWithShape="0">
+                    <a:prstClr val="black">
+                      <a:alpha val="40000"/>
+                    </a:prstClr>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
-[...26 lines deleted...]
-            <a:endParaRPr lang="uk-UA" b="1" dirty="0"/>
+              <a:rPr lang="ru-RU" i="1" dirty="0" err="1">
+                <a:effectLst>
+                  <a:outerShdw blurRad="50800" dist="38100" algn="tr" rotWithShape="0">
+                    <a:prstClr val="black">
+                      <a:alpha val="40000"/>
+                    </a:prstClr>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a:rPr>
+              <a:t>КОНТРОЛІНГу</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" i="1" dirty="0">
+              <a:effectLst>
+                <a:outerShdw blurRad="50800" dist="38100" algn="tr" rotWithShape="0">
+                  <a:prstClr val="black">
+                    <a:alpha val="40000"/>
+                  </a:prstClr>
+                </a:outerShdw>
+              </a:effectLst>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Подзаголовок 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3214678" y="1000108"/>
+            <a:ext cx="5114778" cy="428628"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0"/>
+              <a:t>ЛЕКЦІЯ № 5</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...10 lines deleted...]
-  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvPr id="3" name="Содержимое 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="990844" y="410165"/>
-            <a:ext cx="8109614" cy="6086429"/>
+            <a:off x="457200" y="857232"/>
+            <a:ext cx="7239000" cy="5598504"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="ctr">
+            <a:pPr algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0">
-[...4 lines deleted...]
-              <a:t>Для забезпечення успішного впровадження бюджетування, ефективного його використання на підприємстві необхідно дотримуватися певних принципів, серед яких: </a:t>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Розрізняють</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> три </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фази</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>бенчмаркінгу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0">
-[...20 lines deleted...]
-              <a:t> – потребує, щоб процес бюджетування починався "знизу вгору", оскільки керівники нижчого рангу краще знають ситуацію на ринку і зі свого боку забезпечать реалізованість бюджетних величин. Далі шляхом узгодження бюджетних планів між керівниками вищого та нижчого рангів забезпечується відповідність цілям конкретних планів підприємства, тобто процес реалізується за схемою "згори вниз"; </a:t>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Підготовча</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. На </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>стадії</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>здійснюють</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вибір</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>об’єкта</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>бенчмаркінгу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>порівняльних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>аналогів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>визначають</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>оцінні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>показники</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>наприклад</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>собівартість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>затрати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> часу, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>частка</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> браку); </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>збирають</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>необхідну</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>аналізу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інформацію</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>..</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0">
-[...4 lines deleted...]
-              <a:t>принцип пріоритетності відносно завдання координації бюджетування – забезпечує використання дефіцитних засобів у найбільш вигідному напрямку, а витрати на інші напрями скорочуються;</a:t>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>2. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Аналіз</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. У </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ході</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>аналітичної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фази</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>бенчмаркінгу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>основі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>порівняння</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємством-партнером</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виявляються</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>недоліки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>слабкі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>місця</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>) в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>об’єктах</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>бенчмаркінгу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ідентифікуються</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> причини </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>їх</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виникнення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Критерієм</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>оцінки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>процесів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>функцій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>методів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>чи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виробничих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>процесів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>є</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>показники</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>їх</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>продуктивності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0">
-[...4 lines deleted...]
-              <a:t> принцип причинності − кожна планова одиниця може планувати і відповідати тільки за ті величини, на які вона може чинити вплив; </a:t>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>3. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Впровадження</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. На </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>стадії</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> проводиться робота </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>реалізації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>результатів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>аналізу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>практичній</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>діяльності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємства</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Основний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> акцент тут </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>робиться</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розробці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>стратегії</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> тактики </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>нейтралізації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виявлених</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ході</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>бенчмаркінгу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>слабких</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>місць</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємстві</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...10 lines deleted...]
-  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvPr id="3" name="Содержимое 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="712169" y="435429"/>
-            <a:ext cx="8283786" cy="6008914"/>
+            <a:off x="428596" y="1000108"/>
+            <a:ext cx="7239000" cy="4214842"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit lnSpcReduction="10000"/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just"/>
-[...84 lines deleted...]
-            </a:r>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>4) Портфельний аналіз – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>це метод стратегічного контролінгу, що передбачає аналіз портфелю цінних паперів та продукції.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>В </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>основі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> портфельного </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>аналізу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>покладено</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> два </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>оціночні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>критерії</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>теперішня</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вартість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>очікуваних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>доходів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>від</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>володіння</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цінними</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>паперами</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>проценти</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>дивіденди</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рівень</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ризиковості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вкладень</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2200" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...10 lines deleted...]
-  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
-        </p:nvPicPr>
-[...4 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1378634" y="0"/>
-            <a:ext cx="8314006" cy="6833939"/>
+            <a:off x="457200" y="642918"/>
+            <a:ext cx="7239000" cy="5812818"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>5) Аналіз точки беззбитковості </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>– це метод </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>контролінгу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, що зводиться до визначення мінімального обсягу реалізації продукції (у разі незмінних цін та умовно-постійних витрат), за якого підприємство може забезпечити беззбиткову операційну діяльність у короткостроковому періоді.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...10 lines deleted...]
-  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
-        </p:nvPicPr>
-[...4 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="618977" y="0"/>
-            <a:ext cx="9481625" cy="6858000"/>
+            <a:off x="428596" y="1000108"/>
+            <a:ext cx="7239000" cy="4643470"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2200" b="1" i="1" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>6) SWOT аналіз - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>це аналіз сильних (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Strength</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>) та слабких (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Weakness</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>) сторін, а також можливостей розвитку (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Opportunity</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>) і ризиків (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Threat</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>До </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>S (сильних сторін) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вітчизняних підприємств можна віднести:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>•	Наявність кваліфікованого персоналу; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>•	Низькі витрати на заробітну плату; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>•	Наявність власних виробничих потужностей. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>До </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>W (слабких сторін) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>слід віднести:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>•	Застарілий асортимент продукції; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>•	Висока енергомісткість продукції; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>•	Неефективна діяльність служби збуту. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...10 lines deleted...]
-  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
-        </p:nvPicPr>
-[...4 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1885072" y="182880"/>
-            <a:ext cx="7188590" cy="6566020"/>
+            <a:off x="428596" y="1000108"/>
+            <a:ext cx="7239000" cy="4643470"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2200" b="1" i="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>До </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>О (можливостей розвитку або додаткових шансів) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>можна віднести:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>•	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" i="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Зацікавленість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" i="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інвесторів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>•	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" i="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Підтримка</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> державою </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" i="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вітчизняного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" i="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>товаровиробника</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" i="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вжиття</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" i="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>протекціоністських</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" i="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>заходів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" i="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>пільги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" i="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>оподаткуванні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>До </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Т (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ризиків</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відносять</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>•	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" i="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Інфляцію</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>•	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" i="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Криміногенний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" i="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ризик</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>•	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" i="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Неплатоспроможність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" i="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>банкрутство</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" i="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>контрагентів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>•	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" i="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Зміна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" i="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>податкового</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" i="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>законодавства</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...10 lines deleted...]
-  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvPr id="3" name="Содержимое 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="973425" y="610463"/>
-            <a:ext cx="8466666" cy="4484052"/>
+            <a:off x="428596" y="428604"/>
+            <a:ext cx="7239000" cy="6072230"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="ctr">
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" b="1" dirty="0">
-                <a:solidFill>
-[...7 lines deleted...]
-            <a:pPr algn="just"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>7) АВС-аналіз </a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2200" dirty="0">
-                <a:solidFill>
-[...47 lines deleted...]
-            </a:r>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>є методом контролінгу, що застосовується з метою селективного відбору найцінніших для підприємства постачальників і клієнтів, найважливіших видів сировини та матеріалів, найбільш вагомих елементів витрат, найрентабельнішої продукції, найефективніших напрямків капіталовкладень</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>		</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Наприклад</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> запаси </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>сировини</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>матеріалів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ділиться</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на три </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>частини</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>група</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> А </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>— запаси, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>які</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>є</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>найціннішими</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>погляду</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>їх</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вартості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>однак</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>можуть</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>використовуватися</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємством</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>незначній</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>кількості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в натуральному </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виразі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>група</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> В </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>— </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>середні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> за величиною запаси як у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>кількісному</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, так </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в грошовому </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виразі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>група</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> С </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>— запаси </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>найбільшою</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>часткою</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в натуральному </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виразі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>однак</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>незначні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>погляду</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>їх</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вартості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2200" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...10 lines deleted...]
-  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvPr id="3" name="Содержимое 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="747002" y="452846"/>
-            <a:ext cx="8858552" cy="5677988"/>
+            <a:off x="457200" y="571480"/>
+            <a:ext cx="7239000" cy="5884256"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:noAutofit/>
+            <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="ctr">
+            <a:pPr algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" b="1" dirty="0">
-[...4 lines deleted...]
-              <a:t>За рівнем пристосування бюджетного планування до змін середовища функціонування підприємств розрізняють: </a:t>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>		</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Основна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>увага</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>процесі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>управління</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>товарно-матеріальними</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> запасами </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>приділяється</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> запасам, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>віднесеним</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> до </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>групи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> А, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>меншою</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>мірою</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>групи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> В та С.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>		З метою </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>проведення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ефективного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>АВС-аналізу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>сировини</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>матеріалів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зарубіжній</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>практиці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рекомендується</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>застосовувати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>таку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>класифікацію</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>окремих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>їх</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>видів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0">
-[...4 lines deleted...]
-              <a:t>метод стабільного (фіксованого) бюджетного планування, що передбачає формування обраних бюджетів на бюджетний період та відсутність жодних змін і коригувань протягом періоду виконання. Найкраще їх застосовувати для планування постійних витрат. Цей метод простий у застосуванні, відносно нетрудомісткий, проте він прив'язаний лише до одного діапазону ділової активності. За суттєвих змін у середовищі фіксовані бюджети стають нереалістичними і неадекватними; </a:t>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>А-сировина</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>види</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>сировини</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>матеріалів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>), на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>які</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>припадає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>понад</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> 50 % затрат у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>загальній</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>структурі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0">
-[...4 lines deleted...]
-              <a:t>метод гнучкого бюджетного планування має на меті одночасне розроблення декількох варіантів бюджетів для різних діапазонів ділової активності внаслідок впливу різних чинників – величини попиту, рівнів інфляції тощо. Такі бюджети враховують оптимістичні і песимістичні прогнози. Їх найкраще застосовувати щодо змінних витрат. Цей метод забезпечує високий рівень адаптації бюджетів завдяки їх систематичній актуалізації, проте є трудомістким, потребує спеціального програмного забезпечення; </a:t>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>2) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>В-сировина</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>види</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>сировини</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>матеріалів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>), </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>питома</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> вага </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>яких</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>загальній</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>структурі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> закупок </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>перевищує</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> 25 %;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0">
-[...5 lines deleted...]
-            </a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>3) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>С-сировина</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інші</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>незначні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>види</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>сировини</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>матеріалів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...10 lines deleted...]
-  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvPr id="3" name="Содержимое 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="668624" y="888274"/>
-            <a:ext cx="8971763" cy="5286103"/>
+            <a:off x="457200" y="714356"/>
+            <a:ext cx="7239000" cy="5741380"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="ctr">
+            <a:pPr algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0">
-[...20 lines deleted...]
-              <a:t>рівнем централізації бюджетного планування розрізняють:</a:t>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>		</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Зрозуміло</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>найбільші</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>резерви</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зниження</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> затрат за </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>елементом</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> «</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>сировина</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>матеріали</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>» </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>можуть</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> бути </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виявлені</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> при </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>аналізі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>А-сировини</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>		Для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>встановлення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>даних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>резервів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підбирається</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відповідний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> каталог </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>заходів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0">
-[...4 lines deleted...]
-              <a:t> метод централізованого бюджетного планування ("згори донизу"), що передбачає розроблення бюджетів для підрозділів нижчого рівня, виходячи зі зведених бюджетів підприємства; </a:t>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>детальніша</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>оцінка</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>втрат</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>сировини</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>матеріалів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>) на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>кожній</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>стадії</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виробництва</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0">
-[...4 lines deleted...]
-              <a:t>метод децентралізованого бюджетного планування ("знизу вгору", або метод бюджетних замовлень), що передбачає послідовну інтеграцію бюджетів підрозділів нижчого рівня до бюджетів підрозділів вищого рівня і остаточно – до зведеного бюджету; </a:t>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>мінімізація</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>втрати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>якості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>сировини</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>матеріалів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>);</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0">
-[...4 lines deleted...]
-              <a:t>метод зустрічного бюджетного планування (комбінований), що передбачає передавання згори вниз орієнтованих бюджетів, їхнє опрацювання центрами відповідальності й передавання у зворотному порядку для формування зведених бюджетів.</a:t>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>обрахунок</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> норм </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>витрат</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> за методом нуль-базис </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>бюджетування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підбір</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>економічніших</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>технологій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>оптимізація</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>запасів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>переговори </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>постачальниками</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на предмет </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зниження</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>закупівельних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>пошук</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>альтернативних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>постачальників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>більш</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>жорсткий</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> контроль за </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>збереженням</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>сировини</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>матеріалів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>).</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...10 lines deleted...]
-  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvPr id="3" name="Содержимое 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="973425" y="558212"/>
-            <a:ext cx="8161866" cy="5668417"/>
+            <a:off x="457200" y="500042"/>
+            <a:ext cx="7239000" cy="5955694"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="ctr">
+            <a:pPr algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0">
-[...5 lines deleted...]
-            </a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Методи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фінансового</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прогнозування</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" b="1" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0">
-[...4 lines deleted...]
-              <a:t>метод поопераційного бюджетного планування, що полягає у формуванні бюджетів за певними операціями; </a:t>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Виконання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>функцій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>стратегічного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та оперативного </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>контролінгу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, система </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>раннього</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>попередження</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>реагування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>довгострокове</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>планування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>та</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>бюджетування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>значною</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>мірою</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ґрунтуються</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фінансових</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> прогнозах. У </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>науково-практичній</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>літературі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виокремлюють</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> три </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>основні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>групи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>методів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прогнозування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0">
-[...4 lines deleted...]
-              <a:t>метод бюджетного планування за центрами відповідальності, що передбачає розроблення бюджетів за визначеними центрами відповідальності з урахуванням у бюджетах центрів відповідальності тільки тих витрат, які ними безпосередньо контролюються і регулюються; </a:t>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>суб’єктивні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>експертні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>методи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>визначення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прогнозних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>показників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0">
-[...4 lines deleted...]
-              <a:t>метод бюджетного планування за видами бізнесу, що застосовується з метою ухвалення рішення щодо доцільності розвитку окремих видів бізнесу, проведення реструктуризації та реорганізації;</a:t>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>2) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>каузальне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прогнозування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" dirty="0">
-[...37 lines deleted...]
-            </a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>3) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>методи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>екстраполяції</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...10 lines deleted...]
-  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvPr id="3" name="Содержимое 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="659917" y="287384"/>
-            <a:ext cx="9015306" cy="6331130"/>
+            <a:off x="457200" y="714356"/>
+            <a:ext cx="7239000" cy="5741380"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="ctr">
+            <a:pPr marL="177800" lvl="1" indent="114300" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0">
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-              </a:rPr>
-[...6 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Суб’єктивні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-              </a:rPr>
-[...6 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-              </a:rPr>
-[...6 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>методи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-              </a:rPr>
-[...8 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-              </a:rPr>
-[...6 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прогнозування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-              </a:rPr>
-[...6 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-              </a:rPr>
-[...6 lines deleted...]
-              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ще</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-              </a:rPr>
-[...1 lines deleted...]
-            </a:r>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>називають</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прагматичними</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>чи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>експертними</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> методами. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Використання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>математичних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>статистичних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прийомів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> за </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>методів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зведено</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> до </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>мінімуму</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>натомість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>пріоритет</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>надається</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>методиці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>евристики</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>сукупність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прийомів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>оцінки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>явищ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> за </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>допомогою</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>навідних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>питань</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>		</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>До </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>основних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>методологічних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прийомів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>використовуються</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> за </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>суб’єктивного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> методу </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прогнозування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>належать </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>такі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>індивідуальні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>опитування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>мозкова</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> атака (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>brainstorming);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>метод </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Дельфі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розробка</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>сценаріїв</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...10 lines deleted...]
-  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="TextBox 3"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1889761" y="522515"/>
-            <a:ext cx="7184571" cy="3416320"/>
+            <a:off x="428596" y="1000108"/>
+            <a:ext cx="7239000" cy="3429024"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...2 lines deleted...]
-          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
-            <a:spAutoFit/>
+          <a:bodyPr>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...43 lines deleted...]
-              <a:rPr lang="ru-RU" sz="3600" dirty="0" err="1"/>
+            <a:pPr marL="0" lvl="0" indent="360045" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" u="sng" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Питання лекції</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="360045">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Характеристика методів </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>контролінгу</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="360045">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Методи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>фінансового</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="3600" dirty="0"/>
-[...35 lines deleted...]
-            <a:endParaRPr lang="uk-UA" sz="3600" dirty="0"/>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прогнозування</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="360045">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="360045">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...10 lines deleted...]
-  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvPr id="3" name="Содержимое 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="581539" y="584337"/>
-            <a:ext cx="8971763" cy="6042886"/>
+            <a:off x="457200" y="714356"/>
+            <a:ext cx="7239000" cy="5741380"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:noAutofit/>
+            <a:normAutofit fontScale="62500" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="2400" b="1" dirty="0">
-[...4 lines deleted...]
-              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Найпростішим</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прийомом</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>експертного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прогнозування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>є</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>індивідуальне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>опитування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Передумови</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>успішного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>використання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>опитування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="3200" b="1" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="2400" b="1" dirty="0">
-[...5 lines deleted...]
-            </a:endParaRPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Керівництво</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємства</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> повинно </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>брати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>безпосередню</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> участь в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>організації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>опитування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>анкетування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>).</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
-[...44 lines deleted...]
-                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>2. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Завчасне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>узгодження</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>керівництвом</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>питань</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>які</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вносяться</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в анкету для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>опитування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>3. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Готовність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>керівництва</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>враховувати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>результати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>опитування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>під</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> час </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розробки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>затвердження</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>планів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>бюджетів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>4. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Опитування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> не повинно </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>спровокувати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>конфлікт</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>чи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>погіршити</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відносини</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>між</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>керівництвом</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>працівниками</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>окремими</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>структурними</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підрозділами</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>тощо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>5. Участь </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>керівництва</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>співробітників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>опитуванні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> повинно бути </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>добровільним</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>6. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Анонімність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>анкетування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>оцінки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>7. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Результати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>аналізу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>опитування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>повинні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> бути </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>матеріалізовані</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>формі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>конкретних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>заходів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>удосконалення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>тієї</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>чи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>іншої</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>функціональної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ділянки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>підприємства</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2400" dirty="0">
-[...84 lines deleted...]
-                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
-[...157 lines deleted...]
-            </a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відображатися</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>у</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> бюджетах та планах.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...10 lines deleted...]
-  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvPr id="3" name="Содержимое 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="677334" y="688840"/>
-            <a:ext cx="9172060" cy="5772920"/>
+            <a:off x="457200" y="428604"/>
+            <a:ext cx="7239000" cy="4786346"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="ctr">
+            <a:pPr algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2300" b="1" dirty="0">
-[...265 lines deleted...]
-            <a:pPr marL="0" indent="0">
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Мозкова</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> атака (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>brainstorming</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>) — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>це</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>груповий</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> метод </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вирішення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>складних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> проблем, в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ході</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>якого</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>учасники</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>групи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>експертів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>висувають</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>якомога</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>більше</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>пропозицій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>щодо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вирішення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>поставленої</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>проблеми</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="uk-UA" b="1" dirty="0"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>		Метод </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Дельфі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>це</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>спосіб</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>експертного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прогнозування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>який</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ґрунтується</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зведенні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>систематизації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>оцінці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> думок </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>групи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>експертів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>основі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>їх</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>письмового</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>опитування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>на</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> предмет </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>оцінки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>майбутніх</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>кількісних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>якісних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>показників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розвитку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємства</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...10 lines deleted...]
-  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvPr id="3" name="Содержимое 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="555412" y="445000"/>
-            <a:ext cx="8919513" cy="1253171"/>
+            <a:off x="457200" y="714356"/>
+            <a:ext cx="7239000" cy="5143536"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>До </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>основних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> характеристик методу </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Дельфі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> належать </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>такі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:pPr algn="just"/>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1">
-                <a:solidFill>
-[...105 lines deleted...]
-                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>використання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> формально </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ідентичних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> анкет для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>опитування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>анонімність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>опитування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>визначення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>середньостатистичної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відповіді</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>опитуваної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>групи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>експертів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інформування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>учасників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> про </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>результати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>опитування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> та </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1">
-                <a:solidFill>
-[...97 lines deleted...]
-            </a:endParaRPr>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>серед­ньостатистичну</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відповідь</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>повторне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>опитування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...21 lines deleted...]
-      </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...10 lines deleted...]
-  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvPr id="3" name="Содержимое 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="677333" y="766355"/>
-            <a:ext cx="8945637" cy="5275008"/>
+            <a:off x="457200" y="928670"/>
+            <a:ext cx="7239000" cy="3286148"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just"/>
-[...21 lines deleted...]
-            <a:pPr marL="0" indent="0" algn="ctr">
+            <a:pPr algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" b="1" dirty="0">
-[...48 lines deleted...]
-              <a:t>відсотків банкам за кредитами, фінансових результатів від інших видів діяльності і т. д. </a:t>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>		</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Експертні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>суб’єктивні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>методи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прогнозування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>використовують</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>здебільшого</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> при </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>стратегічному</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>контролінгу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>довгостроковому</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>плануванні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>обсягів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>збуту</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>продукції</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>оцінці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ринкового</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>потенціалу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інновацій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>тощо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Загальним</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>недоліком</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розглянутих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>методів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>є</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>колективна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> («</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розмита</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>») </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відповідальність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> за </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>якість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прогнозування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...10 lines deleted...]
-  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...10 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
-        </p:nvPicPr>
-[...5 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="837406" y="2324894"/>
-            <a:ext cx="8277225" cy="3552825"/>
+            <a:off x="457200" y="928670"/>
+            <a:ext cx="7239000" cy="5527066"/>
           </a:xfrm>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>		</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Каузальне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прогнозування</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" b="1" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>		</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Каузальний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>причинний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>) метод </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прогнозування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>побудований</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>визначенні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>майбутніх</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>планових</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>показників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>на</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>основі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>оцінки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>причинно-наслідкових</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зв’язків</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>іншими</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>показниками</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>		</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Каузальне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прогнозування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>може</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>здійснюватися</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>двох</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>основних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> формах:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>детермінантний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> прогноз;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>стохастичний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> прогноз.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>		Перша форма </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>дозволяє</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>високим</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рівнем</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>точності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виконати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прогнозні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розрахунки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> у тому </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>разі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>якщо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>між</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>показниками</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>існує</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>чіткий</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>причинно-наслідковий</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>функціональний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зв’язок</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, за </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>якого</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> кожному </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>значенню</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> фактора (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>х</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відповідає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>чітко</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>визначене</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>значення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (у).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...10 lines deleted...]
-  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvPr id="3" name="Содержимое 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="424785" y="845596"/>
-            <a:ext cx="9076265" cy="3952828"/>
+            <a:off x="457200" y="857232"/>
+            <a:ext cx="7239000" cy="4714908"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just"/>
-[...42 lines deleted...]
-            </a:r>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Якщо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зв’язок</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>між</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>показниками</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>має</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ймовірнісний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> характер, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>тобто</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> кожному </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>значенню</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> фактора </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>х</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відповідає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>певна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>множина</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>значень</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> у, то </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>під</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> час </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прогнозування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>доцільно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>використовувати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>стохастичний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підхід</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>здебільшого</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>використовується</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> при </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прогнозуванні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>грошових</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>надходжень</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>від</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>реалізації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>продукції</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Розрізняють</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>лінійні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>нелінійні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>регресії</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.   </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>у = а + </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>bx</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>,</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...10 lines deleted...]
-  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...10 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
-        </p:nvPicPr>
-[...5 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="827881" y="2691606"/>
-            <a:ext cx="8296275" cy="2819400"/>
+            <a:off x="457200" y="714356"/>
+            <a:ext cx="7239000" cy="5741380"/>
           </a:xfrm>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>		</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Якщо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>між</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прогнозованими</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>внутрішніми</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>показниками</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зовнішніми</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> факторами </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>впливу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>існує</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>нелінійна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>залежність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, то в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>процесі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прогнозування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>застосовують</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>нелінійні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>регресії</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>наприклад</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>степеневу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>y = </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>axb</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>логарифмічну</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>y = a log(b + </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>cx</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>гіперболічну</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>y = a + b/x;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>параболічну</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> — у = </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>a + </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>bx</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> + cx2.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...10 lines deleted...]
-  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvPr id="3" name="Содержимое 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="564122" y="680132"/>
-            <a:ext cx="8536335" cy="5738085"/>
+            <a:off x="428596" y="1000108"/>
+            <a:ext cx="7239000" cy="3571900"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just"/>
-[...53 lines deleted...]
-            </a:r>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1"/>
+              <a:t>3. Система раннього попередження та реагування</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="2200" b="1"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1"/>
+              <a:t>Система раннього попередження та реагування (СРПР) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200"/>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" i="1"/>
+              <a:t>це особлива інформаційна система, яка сигналізує керівництву про потенційні ризики, які можуть насуватися на підприємство як із зовнішнього, так і з внутрішнього середовища.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2200" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...10 lines deleted...]
-  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...10 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="642910" y="4714884"/>
+            <a:ext cx="7239000" cy="1571636"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" b="1"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="360045">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1026" name="Picture 2"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
+          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="1285860"/>
+            <a:ext cx="8072461" cy="3690525"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Содержимое 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="904081" y="704850"/>
-            <a:ext cx="8143875" cy="2124075"/>
+            <a:off x="0" y="4929198"/>
+            <a:ext cx="7929586" cy="571504"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr vert="horz">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="360045" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="tx2"/>
+              </a:buClr>
+              <a:buSzPct val="73000"/>
+              <a:buFont typeface="Wingdings 2" panose="05020102010507070707"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" sz="2200" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Неправильный</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" sz="2200" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> подход в организации контроллинга</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="ru-RU" sz="2200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...10 lines deleted...]
-  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...10 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
-        </p:nvPicPr>
-[...5 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="762001" y="914400"/>
-            <a:ext cx="8524874" cy="5127625"/>
+            <a:off x="428596" y="2214554"/>
+            <a:ext cx="7239000" cy="1928826"/>
           </a:xfrm>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0" err="1"/>
+              <a:t>Завдання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1"/>
+              <a:t> СРПР</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0"/>
+              <a:t>: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0"/>
+              <a:t>1) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1"/>
+              <a:t>своєчасне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1"/>
+              <a:t>виявлення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1"/>
+              <a:t>кризи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0"/>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1"/>
+              <a:t>підприємстві</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0"/>
+              <a:t>; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0"/>
+              <a:t>2) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1"/>
+              <a:t>виявлення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1"/>
+              <a:t>можливостей</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1"/>
+              <a:t>розвитку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1"/>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1"/>
+              <a:t>додаткових</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1"/>
+              <a:t>шансів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0"/>
+              <a:t> для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1"/>
+              <a:t>підприємства</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0"/>
+              <a:t>; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0"/>
+              <a:t>3) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1"/>
+              <a:t>виявлення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1"/>
+              <a:t>загрози</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1"/>
+              <a:t>банкрутства</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...10 lines deleted...]
-  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:graphicFrame>
-[...4 lines deleted...]
-          </p:cNvGraphicFramePr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
-        </p:nvGraphicFramePr>
-[...959 lines deleted...]
-      </p:graphicFrame>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="857232"/>
+            <a:ext cx="7239000" cy="5598504"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>		</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Служби</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фінансового</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>контролінгу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>процесі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виконання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>своїх</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>функцій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>використовують</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>велику</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>кількість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>методів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Поряд</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>окремими</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>загальнометодолог</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>i</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>чними</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>загальноекономічними</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> методами </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>використовуються</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>специфічні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>		</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Загальнометодологічні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>методи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>спостереження</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, пор</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>i</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вняння</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>групування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>анал</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>i</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>трендовий</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>аналіз</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, синтез, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>систематизац</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>i</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>я, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прогнозування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>		</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>До </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>специф</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>i</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>чних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> метод</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>i</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>контрол</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>i</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>нгу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> належать:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>анкетування</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вартісний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>аналіз</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>аналіз</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> точки </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>беззбитковості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>бенчмаркінг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>портфельний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>аналіз</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>SW</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ОТ-аналіз</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>аналіз</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>сильних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>слабких</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>місць</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>АВС-аналіз</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>XYZ-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>аналіз</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>методи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фінансового</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прогнозування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>експертні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>екстраполяції</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>тощо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...10 lines deleted...]
-  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvPr id="3" name="Содержимое 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="389951" y="802051"/>
-            <a:ext cx="9407192" cy="5372325"/>
+            <a:off x="357158" y="1357298"/>
+            <a:ext cx="7239000" cy="1928826"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just"/>
-[...95 lines deleted...]
-              <a:t> забезпечує зворотний інформаційний зв'язок між контролінгом та відповідним носієм рішень. На основі отриманих рапортів керівництво підприємства розробляє та впроваджує заходи щодо підвищення ефективності діяльності підприємства. </a:t>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1"/>
+              <a:t>Етапи створення системи раннього попередження : </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="2200" b="1"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1"/>
+              <a:t>І етап - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" i="1"/>
+              <a:t>визначення сфер спостереження, полягає у визначенні об’єктів діагностики</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200"/>
+              <a:t>Розрізняють внутрішню (фінансова, збутова, виробнича, організаційна) та зовнішню (аналіз ситуації на ринку, макроекономічної ситуації в країні тощо) діагностику. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...10 lines deleted...]
-  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Содержимое 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="928468" y="844063"/>
-            <a:ext cx="8510954" cy="5197300"/>
+            <a:off x="357158" y="1357298"/>
+            <a:ext cx="7239000" cy="1928826"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="92500"/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just">
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...212 lines deleted...]
-            <a:pPr algn="just">
+              <a:rPr lang="ru-RU" sz="2200" b="1"/>
+              <a:t>Етапи створення системи раннього попередження : </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...504 lines deleted...]
-            <a:pPr algn="just">
+            <a:endParaRPr lang="ru-RU" sz="2200" b="1"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2200" dirty="0">
-[...262 lines deleted...]
-              <a:t>.</a:t>
+              <a:rPr lang="ru-RU" sz="2200" b="1"/>
+              <a:t>ІІ етап - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" i="1"/>
+              <a:t>визначення індикаторів раннього попередження, які можуть вказувати на розвиток того чи іншого негативного процесу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200"/>
+              <a:t> (ними можуть бути показники: обсяг реалізованої продукції, витрати на 1 грн. продукції, обсяг реалізованої продукції в точці беззбитковості, коефіцієнти автономії, заборгованості, ліквідності тощо); </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...10 lines deleted...]
-  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Содержимое 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="677334" y="590843"/>
-            <a:ext cx="8596668" cy="5450519"/>
+            <a:off x="357158" y="1357298"/>
+            <a:ext cx="7239000" cy="1928826"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just"/>
-[...214 lines deleted...]
-            <a:pPr algn="just">
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2200" dirty="0">
-[...617 lines deleted...]
-              <a:t>).</a:t>
+              <a:rPr lang="ru-RU" sz="2200" b="1"/>
+              <a:t>Етапи створення системи раннього попередження : </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="2200" b="1"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1"/>
+              <a:t>ІІІ етап - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" i="1"/>
+              <a:t>визначення цільових показників та інтервалів їх змін в розрізі кожного індикатора </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200"/>
+              <a:t>(зона безпеки, рівень фінансових показників ліквідності, автономії в порівнянні з нормативними значеннями, тощо); </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...10 lines deleted...]
-  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Содержимое 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="677334" y="858129"/>
-            <a:ext cx="8596668" cy="5183233"/>
+            <a:off x="357158" y="1357298"/>
+            <a:ext cx="7239000" cy="1928826"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just"/>
-[...473 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1"/>
+              <a:t>Етапи створення системи раннього попередження : </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="2200" b="1"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1"/>
+              <a:t>IV </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1"/>
+              <a:t>етап - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" i="1"/>
+              <a:t>формування завдань для центрів обробки інформації </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200"/>
+              <a:t>(прогнозування банкрутства підприємства, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200"/>
+              <a:t>SWOT-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200"/>
+              <a:t>аналіз, бенчмаркінг тощо). </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...10 lines deleted...]
-  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Содержимое 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="677334" y="717453"/>
-            <a:ext cx="8596668" cy="5323910"/>
+            <a:off x="357158" y="1357298"/>
+            <a:ext cx="7239000" cy="1928826"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit lnSpcReduction="10000"/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr marL="0" indent="360045" algn="just">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
-            <a:br>
-[...441 lines deleted...]
-            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1"/>
+              <a:t>Етапи створення системи раннього попередження : </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="2200" b="1"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1"/>
+              <a:t>V </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" b="1"/>
+              <a:t>етап – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" i="1"/>
+              <a:t>формування інформаційних каналів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200"/>
+              <a:t>: забезпечення прямого та зворотного зв’язку між джерелами інформації та системою раннього реагування, між системою та її користувачами — керівниками всіх рівнів.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2200"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...10 lines deleted...]
-  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Содержимое 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="677334" y="801859"/>
-            <a:ext cx="8596668" cy="5239504"/>
+            <a:off x="428596" y="571480"/>
+            <a:ext cx="7239000" cy="5357850"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just"/>
-[...121 lines deleted...]
-              </a:rPr>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>3</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" b="1" dirty="0"/>
+              <a:t>. Методи прогнозування банкрутства</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0"/>
+              <a:t>Існують такі підходи до прогнозування </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0" err="1"/>
+              <a:t>банкрутсва</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0"/>
               <a:t>1. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1">
-[...407 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="uk-UA" sz="2200" b="1" dirty="0"/>
+              <a:t>Фундаментальний підхід </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0"/>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" i="1" dirty="0"/>
+              <a:t>заснований на збиранні та аналізі всієї інформації про підприємство із внутрішніх та зовнішніх стосовно нього джерел. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0"/>
+              <a:t>На підставі зовнішньої інформації оцінюється поточна і перспективна ситуація в галузі, до якої належить підприємство, загальний розвиток кон'юнктури тощо. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0"/>
               <a:t>2. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1">
-[...706 lines deleted...]
-            </a:endParaRPr>
+              <a:rPr lang="uk-UA" sz="2200" b="1" dirty="0"/>
+              <a:t>Технічний підхід до прогнозування банкрутства</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" i="1" dirty="0"/>
+              <a:t>ґрунтується на аналізі даних звітності минулих періодів — показників балансу та звіту про прибутки і збитки.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...10 lines deleted...]
-  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:graphicFrame>
-[...4 lines deleted...]
-          </p:cNvGraphicFramePr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
-        </p:nvGraphicFramePr>
-[...444 lines deleted...]
-      </p:graphicFrame>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="428596" y="1000108"/>
+            <a:ext cx="7239000" cy="2714644"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1"/>
+              <a:t>Модель Альтмана </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t>(розроблена в 1968 році і відома також під назвою «розрахунок </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800"/>
+              <a:t>Z-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t>показника» — інтегрального показника рівня загрози банкрутства):</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1"/>
+              <a:t>Z = 1,2 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1"/>
+              <a:t>А + 1,4 В + 3,3 С + 0,6 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1"/>
+              <a:t>D + 1,0 E.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t>Це п’ятифакторна модель, де факторами є окремі показники фінансового стану підприємства: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800"/>
+              <a:t>A — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t>робочий капітал / загальна вартість активів; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800"/>
+              <a:t>B — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t>чистий прибуток / загальна вартість активів; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800"/>
+              <a:t>C — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t>чистий дохід / загальна вартість активів; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800"/>
+              <a:t>D — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t>ринкова капіталізація компанії (ринкова вартість акцій) / сума заборгованості; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800"/>
+              <a:t>E — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t>обсяг продажу / загальна вартість активів.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t>Значення показника «</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800"/>
+              <a:t>Z» </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t>так пов’язане з імовірністю банкрутства:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" i="1"/>
+              <a:t>Z</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800">
+                <a:sym typeface="Symbol" panose="05050102010706020507"/>
+              </a:rPr>
+              <a:t></a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t> 1,8 — дуже висока;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t>1,81 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800">
+                <a:sym typeface="Symbol" panose="05050102010706020507"/>
+              </a:rPr>
+              <a:t></a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" i="1"/>
+              <a:t>Z</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800">
+                <a:sym typeface="Symbol" panose="05050102010706020507"/>
+              </a:rPr>
+              <a:t></a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t> 2,70 — висока;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t>2,71 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800">
+                <a:sym typeface="Symbol" panose="05050102010706020507"/>
+              </a:rPr>
+              <a:t></a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" i="1"/>
+              <a:t>Z</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800">
+                <a:sym typeface="Symbol" panose="05050102010706020507"/>
+              </a:rPr>
+              <a:t></a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t> 2,99 — можлива;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" i="1"/>
+              <a:t>Z</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800">
+                <a:sym typeface="Symbol" panose="05050102010706020507"/>
+              </a:rPr>
+              <a:t></a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t> 3,00 — дуже низька.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t>За деякими джерелами, точність прогнозування банкрутства згідно з цією моделлю становить 95%. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1800"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...10 lines deleted...]
-  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:graphicFrame>
-[...4 lines deleted...]
-          </p:cNvGraphicFramePr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
-        </p:nvGraphicFramePr>
-[...404 lines deleted...]
-      </p:graphicFrame>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="428596" y="1000108"/>
+            <a:ext cx="7239000" cy="2714644"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1"/>
+              <a:t>Модель Спрінгейта:</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" i="1"/>
+              <a:t>Z</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1"/>
+              <a:t> = 1,03 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" i="1"/>
+              <a:t>A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1"/>
+              <a:t> + 3,07 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" i="1"/>
+              <a:t>B</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1"/>
+              <a:t> + 0,66 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" i="1"/>
+              <a:t>C</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1"/>
+              <a:t> + 0,4 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" i="1"/>
+              <a:t>D</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t> Тут </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" i="1"/>
+              <a:t>A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t> — робочий капітал / загальна вартість активів; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" i="1"/>
+              <a:t>B</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t> — при­буток до сплати податків та процентів / загальна вартість активів; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" i="1"/>
+              <a:t>C</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t> — прибуток до сплати податків / короткострокова заборгованість; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" i="1"/>
+              <a:t>D</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t> — обсяг продажу / загальна вартість активів.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t>Вважається, що точність прогнозування банкрутства за цією моделлю становить 92%, проте з часом цей показник зменшується.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t>Якщо </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" i="1"/>
+              <a:t>Z</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t> &lt; 0, 862, то підприємство є потенційним банкрутом.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1800"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...10 lines deleted...]
-  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:graphicFrame>
-[...4 lines deleted...]
-          </p:cNvGraphicFramePr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
-        </p:nvGraphicFramePr>
-[...312 lines deleted...]
-      </p:graphicFrame>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="428596" y="1000108"/>
+            <a:ext cx="7239000" cy="2714644"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1"/>
+              <a:t>Універсальна дискримінантна функція:</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800"/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="457200">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" i="1"/>
+              <a:t>Z</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1"/>
+              <a:t> = 1,5</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" i="1"/>
+              <a:t>X</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" baseline="-25000"/>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1"/>
+              <a:t> + 0,08</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" i="1"/>
+              <a:t>X</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" baseline="-25000"/>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1"/>
+              <a:t> + 10</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" i="1"/>
+              <a:t>X</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" baseline="-25000"/>
+              <a:t>3 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1"/>
+              <a:t>+ 5</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" i="1"/>
+              <a:t>X</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" baseline="-25000"/>
+              <a:t>4</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1"/>
+              <a:t> + 0,3</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" i="1"/>
+              <a:t>X</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" baseline="-25000"/>
+              <a:t>5</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1"/>
+              <a:t> + 0,1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" i="1"/>
+              <a:t>X</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" baseline="-25000"/>
+              <a:t>6 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1"/>
+              <a:t>,</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800"/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="457200">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t>де  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" i="1"/>
+              <a:t>Х</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" baseline="-25000"/>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t> — cash-flow / зобов’язання;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr indent="457200">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" i="1"/>
+              <a:t>Х</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" baseline="-25000"/>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t> — валюта балансу / зобов’язання;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr indent="457200">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" i="1"/>
+              <a:t>Х</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" baseline="-25000"/>
+              <a:t>3</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t> — прибуток / валюта балансу;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr indent="457200">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" i="1"/>
+              <a:t>Х</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" baseline="-25000"/>
+              <a:t>4</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t> — прибуток / виручка від реалізації;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr indent="457200">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" i="1"/>
+              <a:t>Х</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" baseline="-25000"/>
+              <a:t>5</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t> — виробничі запаси / виручка від реалізації;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr indent="457200">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" i="1"/>
+              <a:t>Х</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" baseline="-25000"/>
+              <a:t>6</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t> — оборотність основного капіталу (виручка від реалізації / валюта балансу).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr indent="457200">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t>Здобуті значення </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" i="1"/>
+              <a:t>Z</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t>-показника можна інтерпретувати так:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr indent="457200">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" i="1"/>
+              <a:t>Z</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t> &gt; 2 — підприємство вважається фінансово стійким, і йому не загрожує банкрутство;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr indent="457200">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t>1 &lt; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" i="1"/>
+              <a:t>Z</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t> &lt; 2 — фінансова рівновага (фінансова стійкість) підприємства порушена, але за умови переходу на антикризове управління банкрутство йому не загрожує;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr indent="457200">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t>0 &lt; Z &lt; 1 — підприємству загрожує банкрутство, якщо воно не здійснить санаційних заходів;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr indent="457200">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" i="1"/>
+              <a:t>Z</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800"/>
+              <a:t> &lt; 0 — підприємство є напівбанкрутом.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1800"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1800"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...10 lines deleted...]
-  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Объект 2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="677334" y="952500"/>
-            <a:ext cx="8596668" cy="5543549"/>
+            <a:off x="428596" y="500042"/>
+            <a:ext cx="7239000" cy="2714644"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="25000" lnSpcReduction="20000"/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr marL="0" indent="457200" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...177 lines deleted...]
-              </a:tabLst>
+            <a:endParaRPr lang="uk-UA" sz="1800"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="4900" dirty="0">
-[...17 lines deleted...]
-              </a:tabLst>
+              <a:rPr lang="ru-RU" sz="1800" b="1"/>
+              <a:t>Задача 1.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="4900" dirty="0">
-[...17 lines deleted...]
-              </a:tabLst>
+              <a:rPr lang="ru-RU" sz="1800"/>
+              <a:t>Використовуючи універсальну дискримінанту функцію, спрогнозувати банкрутство підприємства «А».</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...18 lines deleted...]
-              </a:tabLst>
+            <a:endParaRPr lang="ru-RU" sz="1800"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...18 lines deleted...]
-              </a:tabLst>
+            <a:endParaRPr lang="ru-RU" sz="1800"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...21 lines deleted...]
-              </a:tabLst>
+            <a:endParaRPr lang="ru-RU" sz="1800"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...16 lines deleted...]
-              </a:spcAft>
+            <a:endParaRPr lang="ru-RU" sz="1800"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...22 lines deleted...]
-              </a:spcAft>
+            <a:endParaRPr lang="ru-RU" sz="1800"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...22 lines deleted...]
-              </a:spcAft>
+            <a:endParaRPr lang="ru-RU" sz="1800"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...16 lines deleted...]
-            <a:endParaRPr lang="uk-UA" dirty="0"/>
+            <a:endParaRPr lang="ru-RU" sz="1800"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="1800"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="1800"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="1800"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="1800"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="1800"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="1800"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="1800"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="1800"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="1800"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="1800"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="1800"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1800"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1800"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1800"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="4" name="Таблица 3"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr/>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1357290" y="2000240"/>
+          <a:ext cx="5587705" cy="2011877"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr/>
+              <a:tblGrid>
+                <a:gridCol w="3824059">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1763646">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="287411">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1300" b="1">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304"/>
+                          <a:ea typeface="Times New Roman" panose="02020603050405020304"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304"/>
+                        </a:rPr>
+                        <a:t>Показник</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="uk-UA" sz="1300">
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="b">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1300" b="1">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304"/>
+                          <a:ea typeface="Times New Roman" panose="02020603050405020304"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304"/>
+                        </a:rPr>
+                        <a:t>Сума, тис. грн.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="uk-UA" sz="1300">
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="b">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="287411">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1300">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304"/>
+                          <a:ea typeface="Times New Roman" panose="02020603050405020304"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304"/>
+                        </a:rPr>
+                        <a:t>Грошовий потік</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="b">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1300">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304"/>
+                          <a:ea typeface="Times New Roman" panose="02020603050405020304"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304"/>
+                        </a:rPr>
+                        <a:t>37 987,00</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="b">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="287411">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1300">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304"/>
+                          <a:ea typeface="Times New Roman" panose="02020603050405020304"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304"/>
+                        </a:rPr>
+                        <a:t>Прибуток.</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="b">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1300">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304"/>
+                          <a:ea typeface="Times New Roman" panose="02020603050405020304"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304"/>
+                        </a:rPr>
+                        <a:t>4 000,00</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="b">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10002"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="287411">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1300">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304"/>
+                          <a:ea typeface="Times New Roman" panose="02020603050405020304"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304"/>
+                        </a:rPr>
+                        <a:t>Виручка від реалізації</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="b">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1300">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304"/>
+                          <a:ea typeface="Times New Roman" panose="02020603050405020304"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304"/>
+                        </a:rPr>
+                        <a:t>40 100,00</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="b">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10003"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="287411">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1300">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304"/>
+                          <a:ea typeface="Times New Roman" panose="02020603050405020304"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304"/>
+                        </a:rPr>
+                        <a:t>Виробничі запаси</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="b">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1300">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304"/>
+                          <a:ea typeface="Times New Roman" panose="02020603050405020304"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304"/>
+                        </a:rPr>
+                        <a:t>25 030,00</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="b">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10004"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="287411">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1300">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304"/>
+                          <a:ea typeface="Times New Roman" panose="02020603050405020304"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304"/>
+                        </a:rPr>
+                        <a:t>Зобов’язання</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="b">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1300">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304"/>
+                          <a:ea typeface="Times New Roman" panose="02020603050405020304"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304"/>
+                        </a:rPr>
+                        <a:t>38 943,00</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="b">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10005"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="287411">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1300">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304"/>
+                          <a:ea typeface="Times New Roman" panose="02020603050405020304"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304"/>
+                        </a:rPr>
+                        <a:t>Активи (валюта балансу) </a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="b">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1300">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304"/>
+                          <a:ea typeface="Times New Roman" panose="02020603050405020304"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304"/>
+                        </a:rPr>
+                        <a:t>100 000,00</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="b">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10006"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...10 lines deleted...]
-  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Заголовок 1"/>
-[...706 lines deleted...]
-          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvPr id="3" name="Содержимое 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1661401" y="2508934"/>
-            <a:ext cx="8292495" cy="1183502"/>
+            <a:off x="428596" y="1000108"/>
+            <a:ext cx="7239000" cy="5072098"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="6000" b="1" dirty="0">
-[...5 lines deleted...]
-            </a:r>
+              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1) Анкетування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> - опитування працівників усіх структурних підрозділів та керівництва підприємством;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>2)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Вартісний аналіз </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>– це дослідження функціональних характеристик продукції, що виробляється, з погляду еквівалентності її вартості та корисності, тобто досліджуються функціональні та вартісні параметри продукції (робіт, послуг).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>		</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Виокремлюють</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> два </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>основні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>завдання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вартісного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>аналізу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: а) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зменшення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вартості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>окремих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>компонентів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>продукції</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> без </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зменшення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>обсягів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>її</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виробництва</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>реалізації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>; б) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>поліпшення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>функціональних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>параметрів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>продукції</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> за </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>мінімальних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> затрат.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...10 lines deleted...]
-  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvPr id="3" name="Содержимое 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="677333" y="722811"/>
-            <a:ext cx="8771467" cy="5318552"/>
+            <a:off x="457200" y="500042"/>
+            <a:ext cx="7239000" cy="3643338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...47 lines deleted...]
-              <a:t>, система бюджетування – це сукупність взаємопов'язаних елементів, що взаємодіють як єдине ціле, забезпечують розроблення, організацію та реалізацію бюджетного процесу за визначеним та зрозумілим порядком, який описується за допомогою певних регламентів. </a:t>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>		</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Вартісний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>аналіз</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розглядається</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> як один </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>найдієвіших</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інструментів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>скорочення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>собівартості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>продукції</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зокрема</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>витрат</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>сировину</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>матеріали</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>		За </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>успішного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вартісного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>аналізу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>можна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виявити</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>резерви</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зниження</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>витрат</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розмірі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> до 20 % </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>собівартості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>продукції</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...10 lines deleted...]
-  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Содержимое 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="677334" y="520505"/>
-            <a:ext cx="8596668" cy="5894363"/>
+            <a:off x="357158" y="1000108"/>
+            <a:ext cx="7239000" cy="4214842"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just"/>
-[...65 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>3) Бенчмаркінг (від англ. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>benchmarking) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>— </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>це постійний та безперервний процес порівняння товарів (робіт, послуг), виробничих процесів, методів та інших параметрів досліджуваного підприємства (структурного підрозділу) з аналогічними об’єктами інших підприємств чи структурних підрозділів.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Основний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зміст</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та мета </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>бенчмаркінгу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>полягає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ідентифікації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відмінностей</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>порівнюваним</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> аналогом (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>еталоном</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>), </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>визначення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> причин </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відмінностей</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> та </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
-[...65 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виявлення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>можливостей</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>щодо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вдосконалення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>об’єктів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>бенчмаркінгу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2200" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...10 lines deleted...]
-  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvPr id="3" name="Содержимое 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="747001" y="174171"/>
-            <a:ext cx="8484085" cy="6557555"/>
+            <a:off x="428596" y="1000108"/>
+            <a:ext cx="7239000" cy="4214842"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit lnSpcReduction="10000"/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="ctr">
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...7 lines deleted...]
-          </a:p>
+            <a:endParaRPr lang="uk-UA" sz="2200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Прямоугольник 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="642910" y="785794"/>
+            <a:ext cx="7000924" cy="2616101"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
           <a:p>
             <a:pPr algn="just"/>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0">
-[...4 lines deleted...]
-              <a:t>1) технології бюджетування, до складу якої входять інструменти фінансового планування (види і формати бюджетів, система цільових показників і нормативів), порядок консолідації бюджетів різних рівнів управління і функціонального призначення тощо; </a:t>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Об’єктами</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>бенчмаркінгу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>можуть</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> бути: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>методи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>процеси</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>технології</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>якісні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>параметри</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>продукції</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>показники</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фінансово-господарської</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>діяльності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємств</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>структурних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підрозділів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
-            <a:r>
-[...33 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2400" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...10 lines deleted...]
-  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
-        </p:nvPicPr>
-[...4 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2159723" y="139337"/>
-            <a:ext cx="6774355" cy="6435634"/>
+            <a:off x="428596" y="571480"/>
+            <a:ext cx="7286676" cy="4929222"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" b="1" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Види бенчмаркінгу: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Внутрішній бенчмаркінг </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>- зводиться до аналізу та порівняння показників діяльності різних структурних підрозділів одного й того самого підприємства. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>2.	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Бенчмаркінг, зорієнтований на конкурентів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, — сконцентрований на порівняльному аналізі товарів (робіт, послуг), продуктивності виробничих процесів та інших параметрів досліджуваного підприємства з аналогічними характеристиками підприємств-конкурентів.  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>3.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Функціональний бенчмаркінг </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>- має на меті проаналізувати окремі процеси, функції, методи й технології в порівнянні з іншими підприємствами, які не є конкурентами досліджуваного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2200" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="360045" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...10 lines deleted...]
-  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvPr id="4" name="Содержимое 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="860214" y="131492"/>
-            <a:ext cx="8222826" cy="5520371"/>
+            <a:off x="457200" y="857232"/>
+            <a:ext cx="7239000" cy="5598504"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:noAutofit/>
+            <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="ctr">
+            <a:pPr algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2000" b="1" dirty="0">
-[...92 lines deleted...]
-              <a:t> виконання вимог законів і контрактів.</a:t>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>		</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Цікаво</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>!   </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Як метод </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>контролінгу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>бенчмаркінг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вперше</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>було</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>застосовано</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на початку 80-х </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>років</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>американською</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фірмою</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Xerox, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>яка через </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>високу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>собівартість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>продукції</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>опинилась</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>під</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>значним</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>тиском</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> боку </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>японських</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>конкурентів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. З метою </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>оптимізації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виробничих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>функцій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>був</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> проведений </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>аналіз</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ефективності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виконання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>окремих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>процесів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фірмою</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>порівняно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємствами</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інших</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>галузей</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виробництва</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Завдяки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цьому</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вдалося</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розв’язати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>важливі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>функціональні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>проблеми</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>пов’язані</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>технікою</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>реалізації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>продукції</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зокрема</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прискорити</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>процес</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відвантаження</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>продукції</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вдосконалити</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> систему </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>складування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> т. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...10 lines deleted...]
-  </mc:AlternateContent>
 </p:sld>
 </file>
 
+<file path=ppt/theme/_rels/theme1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+</file>
+
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Грань">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Изящная">
   <a:themeElements>
-    <a:clrScheme name="Грань">
+    <a:clrScheme name="Изящная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="2C3C43"/>
+        <a:srgbClr val="B13F9A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EBEBEB"/>
+        <a:srgbClr val="F4E7ED"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="90C226"/>
+        <a:srgbClr val="B83D68"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="54A021"/>
+        <a:srgbClr val="AC66BB"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="E6B91E"/>
+        <a:srgbClr val="DE6C36"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="E76618"/>
+        <a:srgbClr val="F9B639"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="C42F1A"/>
+        <a:srgbClr val="CF6DA4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="918655"/>
+        <a:srgbClr val="FA8D3D"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="99CA3C"/>
+        <a:srgbClr val="FFDE66"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="B9D181"/>
+        <a:srgbClr val="D490C5"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Грань">
+    <a:fontScheme name="Изящная">
       <a:majorFont>
         <a:latin typeface="Trebuchet MS"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="メイリオ"/>
-[...1 lines deleted...]
-        <a:font script="Hans" typeface="方正姚体"/>
+        <a:font script="Jpan" typeface="HG丸ｺﾞｼｯｸM-PRO"/>
+        <a:font script="Hang" typeface="HY그래픽M"/>
+        <a:font script="Hans" typeface="黑体"/>
         <a:font script="Hant" typeface="微軟正黑體"/>
         <a:font script="Arab" typeface="Tahoma"/>
-        <a:font script="Hebr" typeface="Arial"/>
-        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Hebr" typeface="Gisha"/>
+        <a:font script="Thai" typeface="IrisUPC"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Tahoma"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Trebuchet MS"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="メイリオ"/>
+        <a:font script="Jpan" typeface="HG丸ｺﾞｼｯｸM-PRO"/>
         <a:font script="Hang" typeface="HY그래픽M"/>
         <a:font script="Hans" typeface="华文新魏"/>
         <a:font script="Hant" typeface="微軟正黑體"/>
         <a:font script="Arab" typeface="Tahoma"/>
         <a:font script="Hebr" typeface="Gisha"/>
         <a:font script="Thai" typeface="IrisUPC"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Грань">
+    <a:fmtScheme name="Изящная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="65000"/>
-                <a:lumMod val="110000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="250000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="88000">
+            <a:gs pos="49000">
               <a:schemeClr val="phClr">
-                <a:tint val="90000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="49100">
+              <a:schemeClr val="phClr">
+                <a:tint val="64000"/>
+                <a:satMod val="160000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="92000">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="43000"/>
+                <a:satMod val="190000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="5400000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="96000"/>
-                <a:lumMod val="100000"/>
+                <a:tint val="74000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="78000">
+            <a:gs pos="49000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:lumMod val="94000"/>
+                <a:tint val="96000"/>
+                <a:shade val="84000"/>
+                <a:satMod val="110000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="49100">
+              <a:schemeClr val="phClr">
+                <a:shade val="55000"/>
+                <a:satMod val="150000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="92000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:shade val="90000"/>
+                <a:satMod val="128000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="90000"/>
+                <a:shade val="97000"/>
+                <a:satMod val="128000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="5400000" scaled="1"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="12700" cap="rnd" cmpd="sng" algn="ctr">
+        <a:ln w="11430" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
-        <a:ln w="19050" cap="rnd" cmpd="sng" algn="ctr">
+        <a:ln w="40000" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
-        <a:ln w="25400" cap="rnd" cmpd="sng" algn="ctr">
+        <a:ln w="31800" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...1 lines deleted...]
-        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="38100" dist="25400" dir="5400000" rotWithShape="0">
-[...2 lines deleted...]
-              </a:srgbClr>
+            <a:outerShdw blurRad="50800" dist="25000" dir="5400000" rotWithShape="0">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="150000"/>
+                <a:alpha val="38000"/>
+              </a:schemeClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="50800" dist="38100" dir="5400000" rotWithShape="0">
-[...2 lines deleted...]
-              </a:srgbClr>
+            <a:outerShdw blurRad="39000" dist="25400" dir="5400000" rotWithShape="0">
+              <a:schemeClr val="phClr">
+                <a:shade val="33000"/>
+                <a:alpha val="83000"/>
+              </a:schemeClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="39000" dist="25400" dir="5400000" rotWithShape="0">
+              <a:schemeClr val="phClr">
+                <a:shade val="33000"/>
+                <a:alpha val="83000"/>
+              </a:schemeClr>
             </a:outerShdw>
           </a:effectLst>
           <a:scene3d>
-            <a:camera prst="orthographicFront">
+            <a:camera prst="orthographicFront" fov="0">
               <a:rot lat="0" lon="0" rev="0"/>
             </a:camera>
-            <a:lightRig rig="threePt" dir="tl"/>
+            <a:lightRig rig="contrasting" dir="t">
+              <a:rot lat="0" lon="0" rev="1500000"/>
+            </a:lightRig>
           </a:scene3d>
-          <a:sp3d prstMaterial="plastic">
-            <a:bevelT w="0" h="0"/>
+          <a:sp3d extrusionH="127000" prstMaterial="powder">
+            <a:bevelT w="50800" h="63500"/>
           </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="90000"/>
-                <a:lumMod val="104000"/>
+                <a:tint val="78000"/>
+                <a:satMod val="220000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="94000">
+            <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="96000"/>
-                <a:lumMod val="82000"/>
+                <a:shade val="35000"/>
+                <a:satMod val="155000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+        <a:blipFill>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+            <a:duotone>
+              <a:schemeClr val="phClr">
+                <a:shade val="60000"/>
+                <a:satMod val="180000"/>
+              </a:schemeClr>
+              <a:schemeClr val="phClr">
+                <a:tint val="500"/>
+                <a:satMod val="150000"/>
+              </a:schemeClr>
+            </a:duotone>
+          </a:blip>
+          <a:tile tx="0" ty="0" sx="50000" sy="50000" flip="none" algn="tl"/>
+        </a:blipFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
+</a:theme>
+</file>
+
+<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+  <a:themeElements>
+    <a:clrScheme name="Стандартная">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="1F497D"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="EEECE1"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="4F81BD"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="C0504D"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="9BBB59"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="8064A2"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="4BACC6"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="F79646"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0000FF"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="800080"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Стандартная">
+      <a:majorFont>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Стандартная">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="90000"/>
-                <a:lumMod val="110000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="80000">
+              <a:schemeClr val="phClr">
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="94000"/>
-                <a:lumMod val="96000"/>
+                <a:satMod val="135000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
-            <a:fillToRect l="50000" t="50000" r="100000" b="100000"/>
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facet" id="{C0C680CD-088A-49FC-A102-D699147F32B2}" vid="{CFBC31BA-B70F-4F30-BCAA-4F3011E16C4D}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Facet</Template>
+  <Template>Opulent</Template>
   <TotalTime></TotalTime>
-  <Words>3254</Words>
+  <Words>2585</Words>
   <Application>Microsoft Office PowerPoint</Application>
-  <PresentationFormat>Широкоэкранный</PresentationFormat>
-[...2 lines deleted...]
-  <Notes>0</Notes>
+  <PresentationFormat>Екран (4:3)</PresentationFormat>
+  <Paragraphs>240</Paragraphs>
+  <Slides>39</Slides>
+  <Notes>21</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Использованные шрифты</vt:lpstr>
+        <vt:lpstr>Використані шрифти</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Тема</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Заголовки слайдов</vt:lpstr>
+        <vt:lpstr>Заголовки слайдів</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>40</vt:i4>
+        <vt:i4>39</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="46" baseType="lpstr">
-      <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Symbol</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Trebuchet MS</vt:lpstr>
-      <vt:lpstr>Wingdings 3</vt:lpstr>
-[...40 lines deleted...]
-      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Wingdings</vt:lpstr>
+      <vt:lpstr>Wingdings 2</vt:lpstr>
+      <vt:lpstr>Изящная</vt:lpstr>
+      <vt:lpstr>Методи фінансового КОНТРОЛІНГу</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Тема 5. Бюджетування як інструмент фінансового контролінгу</dc:title>
-  <dc:creator>Прохорчук Наталія Олегівна</dc:creator>
+  <dc:title>ОСНОВИ ФІНАНСОВОЇ САНАЦІЇ ПІДПРИЄМСТВА</dc:title>
+  <dc:creator>andrew</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ICV">
+    <vt:lpwstr>E5C7F5C33224444A8A53ACC8D61B8C8E_12</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
+    <vt:lpwstr>1049-12.2.0.23131</vt:lpwstr>
+  </property>
+</Properties>
+</file>