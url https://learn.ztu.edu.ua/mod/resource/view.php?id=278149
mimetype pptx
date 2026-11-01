--- v0 (2026-04-22)
+++ v1 (2026-11-01)
@@ -39,139 +39,159 @@
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/tags/tag1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/tags/tag5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483672" r:id="rId1"/>
+    <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="257" r:id="rId3"/>
     <p:sldId id="281" r:id="rId4"/>
-    <p:sldId id="272" r:id="rId5"/>
-[...49 lines deleted...]
-    <p:sldId id="271" r:id="rId55"/>
+    <p:sldId id="314" r:id="rId5"/>
+    <p:sldId id="315" r:id="rId6"/>
+    <p:sldId id="316" r:id="rId7"/>
+    <p:sldId id="317" r:id="rId8"/>
+    <p:sldId id="272" r:id="rId9"/>
+    <p:sldId id="273" r:id="rId10"/>
+    <p:sldId id="258" r:id="rId11"/>
+    <p:sldId id="259" r:id="rId12"/>
+    <p:sldId id="274" r:id="rId13"/>
+    <p:sldId id="260" r:id="rId14"/>
+    <p:sldId id="276" r:id="rId15"/>
+    <p:sldId id="261" r:id="rId16"/>
+    <p:sldId id="318" r:id="rId17"/>
+    <p:sldId id="319" r:id="rId18"/>
+    <p:sldId id="320" r:id="rId19"/>
+    <p:sldId id="321" r:id="rId20"/>
+    <p:sldId id="322" r:id="rId21"/>
+    <p:sldId id="277" r:id="rId22"/>
+    <p:sldId id="323" r:id="rId23"/>
+    <p:sldId id="324" r:id="rId24"/>
+    <p:sldId id="282" r:id="rId25"/>
+    <p:sldId id="285" r:id="rId26"/>
+    <p:sldId id="325" r:id="rId27"/>
+    <p:sldId id="326" r:id="rId28"/>
+    <p:sldId id="327" r:id="rId29"/>
+    <p:sldId id="286" r:id="rId30"/>
+    <p:sldId id="328" r:id="rId31"/>
+    <p:sldId id="329" r:id="rId32"/>
+    <p:sldId id="287" r:id="rId33"/>
+    <p:sldId id="294" r:id="rId34"/>
+    <p:sldId id="289" r:id="rId35"/>
+    <p:sldId id="290" r:id="rId36"/>
+    <p:sldId id="278" r:id="rId37"/>
+    <p:sldId id="312" r:id="rId38"/>
+    <p:sldId id="313" r:id="rId39"/>
+    <p:sldId id="263" r:id="rId40"/>
+    <p:sldId id="264" r:id="rId41"/>
+    <p:sldId id="265" r:id="rId42"/>
+    <p:sldId id="266" r:id="rId43"/>
+    <p:sldId id="267" r:id="rId44"/>
+    <p:sldId id="268" r:id="rId45"/>
+    <p:sldId id="269" r:id="rId46"/>
+    <p:sldId id="279" r:id="rId47"/>
+    <p:sldId id="270" r:id="rId48"/>
+    <p:sldId id="280" r:id="rId49"/>
+    <p:sldId id="297" r:id="rId50"/>
+    <p:sldId id="298" r:id="rId51"/>
+    <p:sldId id="299" r:id="rId52"/>
+    <p:sldId id="300" r:id="rId53"/>
+    <p:sldId id="301" r:id="rId54"/>
+    <p:sldId id="302" r:id="rId55"/>
+    <p:sldId id="303" r:id="rId56"/>
+    <p:sldId id="304" r:id="rId57"/>
+    <p:sldId id="305" r:id="rId58"/>
+    <p:sldId id="306" r:id="rId59"/>
+    <p:sldId id="307" r:id="rId60"/>
+    <p:sldId id="308" r:id="rId61"/>
+    <p:sldId id="271" r:id="rId62"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="uk-UA"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -229,122 +249,139 @@
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
-        <p15:guide id="1" orient="horz" pos="2160">
+        <p15:guide id="1" orient="horz" pos="2134" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
-        <p15:guide id="2" pos="3840">
+        <p15:guide id="2" pos="3840" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:showPr showNarration="1">
+    <p:present/>
+    <p:sldAll/>
+    <p:penClr>
+      <a:prstClr val="red"/>
+    </p:penClr>
+    <p:extLst>
+      <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
+        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+          <a:srgbClr val="FF0000"/>
+        </p14:laserClr>
+      </p:ext>
+      <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+      </p:ext>
+    </p:extLst>
+  </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
-      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
+      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
-    <p:cSldViewPr snapToGrid="0">
+    <p:cSldViewPr snapToGrid="0" showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="92" d="100"/>
-          <a:sy n="92" d="100"/>
+          <a:sx n="63" d="100"/>
+          <a:sy n="63" d="100"/>
         </p:scale>
-        <p:origin x="307" y="77"/>
+        <p:origin x="780" y="52"/>
       </p:cViewPr>
       <p:guideLst>
-        <p:guide orient="horz" pos="2160"/>
+        <p:guide orient="horz" pos="2134"/>
         <p:guide pos="3840"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -1089,106 +1126,99 @@
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец подзаголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{13BB6E03-9A6F-4D5B-A053-1805D7046A71}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:pPr/>
-              <a:t>05.03.2026</a:t>
+              <a:t>26.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{33F9988B-3ADB-4DFA-BFD6-68D705285BA4}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:pPr/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Заголовок и подпись">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -1354,106 +1384,99 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{13BB6E03-9A6F-4D5B-A053-1805D7046A71}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:pPr/>
-              <a:t>05.03.2026</a:t>
+              <a:t>26.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{33F9988B-3ADB-4DFA-BFD6-68D705285BA4}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:pPr/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Цитата с подписью">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -1682,196 +1705,189 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{13BB6E03-9A6F-4D5B-A053-1805D7046A71}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:pPr/>
-              <a:t>05.03.2026</a:t>
+              <a:t>26.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{33F9988B-3ADB-4DFA-BFD6-68D705285BA4}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:pPr/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="TextBox 19"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="541870" y="790378"/>
             <a:ext cx="609600" cy="584776"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US" sz="8000" baseline="0" dirty="0">
                 <a:ln w="3175" cmpd="sng">
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="accent1">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204"/>
               </a:rPr>
               <a:t>“</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="TextBox 21"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8893011" y="2886556"/>
             <a:ext cx="609600" cy="584776"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US" sz="8000" baseline="0" dirty="0">
                 <a:ln w="3175" cmpd="sng">
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="accent1">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
-                <a:latin typeface="Arial"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204"/>
               </a:rPr>
               <a:t>”</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent1">
                   <a:lumMod val="60000"/>
                   <a:lumOff val="40000"/>
                 </a:schemeClr>
               </a:solidFill>
-              <a:latin typeface="Arial"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Карточка имени">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -2037,106 +2053,99 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{13BB6E03-9A6F-4D5B-A053-1805D7046A71}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:pPr/>
-              <a:t>05.03.2026</a:t>
+              <a:t>26.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{33F9988B-3ADB-4DFA-BFD6-68D705285BA4}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:pPr/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Цитата карточки имени">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -2365,188 +2374,181 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{13BB6E03-9A6F-4D5B-A053-1805D7046A71}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:pPr/>
-              <a:t>05.03.2026</a:t>
+              <a:t>26.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{33F9988B-3ADB-4DFA-BFD6-68D705285BA4}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:pPr/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24" name="TextBox 23"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="541870" y="790378"/>
             <a:ext cx="609600" cy="584776"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US" sz="8000" baseline="0" dirty="0">
                 <a:ln w="3175" cmpd="sng">
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="accent1">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204"/>
               </a:rPr>
               <a:t>“</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25" name="TextBox 24"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8893011" y="2886556"/>
             <a:ext cx="609600" cy="584776"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US" sz="8000" baseline="0" dirty="0">
                 <a:ln w="3175" cmpd="sng">
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="accent1">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Arial"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204"/>
               </a:rPr>
               <a:t>”</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Истина или ложь">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -2772,106 +2774,99 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{13BB6E03-9A6F-4D5B-A053-1805D7046A71}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:pPr/>
-              <a:t>05.03.2026</a:t>
+              <a:t>26.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{33F9988B-3ADB-4DFA-BFD6-68D705285BA4}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:pPr/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
   <p:cSld name="Заголовок и вертикальный текст">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -2956,106 +2951,99 @@
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{13BB6E03-9A6F-4D5B-A053-1805D7046A71}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:pPr/>
-              <a:t>05.03.2026</a:t>
+              <a:t>26.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{33F9988B-3ADB-4DFA-BFD6-68D705285BA4}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:pPr/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
   <p:cSld name="Вертикальный заголовок и текст">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -3150,106 +3138,99 @@
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{13BB6E03-9A6F-4D5B-A053-1805D7046A71}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:pPr/>
-              <a:t>05.03.2026</a:t>
+              <a:t>26.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{33F9988B-3ADB-4DFA-BFD6-68D705285BA4}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:pPr/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
   <p:cSld name="Заголовок и объект">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -3340,106 +3321,99 @@
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{13BB6E03-9A6F-4D5B-A053-1805D7046A71}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:pPr/>
-              <a:t>05.03.2026</a:t>
+              <a:t>26.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{33F9988B-3ADB-4DFA-BFD6-68D705285BA4}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:pPr/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="Заголовок раздела">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -3601,106 +3575,99 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{13BB6E03-9A6F-4D5B-A053-1805D7046A71}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:pPr/>
-              <a:t>05.03.2026</a:t>
+              <a:t>26.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{33F9988B-3ADB-4DFA-BFD6-68D705285BA4}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:pPr/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
   <p:cSld name="Два объекта">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -3847,106 +3814,99 @@
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{13BB6E03-9A6F-4D5B-A053-1805D7046A71}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:pPr/>
-              <a:t>05.03.2026</a:t>
+              <a:t>26.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{33F9988B-3ADB-4DFA-BFD6-68D705285BA4}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:pPr/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
   <p:cSld name="Сравнение">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -4235,106 +4195,99 @@
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{13BB6E03-9A6F-4D5B-A053-1805D7046A71}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:pPr/>
-              <a:t>05.03.2026</a:t>
+              <a:t>26.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{33F9988B-3ADB-4DFA-BFD6-68D705285BA4}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:pPr/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
   <p:cSld name="Только заголовок">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -4372,106 +4325,99 @@
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{13BB6E03-9A6F-4D5B-A053-1805D7046A71}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:pPr/>
-              <a:t>05.03.2026</a:t>
+              <a:t>26.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{33F9988B-3ADB-4DFA-BFD6-68D705285BA4}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:pPr/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld name="Пустой слайд">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -4481,106 +4427,99 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{13BB6E03-9A6F-4D5B-A053-1805D7046A71}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:pPr/>
-              <a:t>05.03.2026</a:t>
+              <a:t>26.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{33F9988B-3ADB-4DFA-BFD6-68D705285BA4}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:pPr/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
   <p:cSld name="Объект с подписью">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -4691,165 +4630,158 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="677334" y="2777069"/>
             <a:ext cx="3854528" cy="2584449"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457063" indent="0">
+            <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="914126" indent="0">
+            <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1371189" indent="0">
+            <a:lvl4pPr marL="1370965" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1828251" indent="0">
+            <a:lvl5pPr marL="1828165" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2285314" indent="0">
+            <a:lvl6pPr marL="2285365" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="2742377" indent="0">
+            <a:lvl7pPr marL="2742565" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3199440" indent="0">
+            <a:lvl8pPr marL="3199130" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="3656503" indent="0">
+            <a:lvl9pPr marL="3656330" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{13BB6E03-9A6F-4D5B-A053-1805D7046A71}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:pPr/>
-              <a:t>05.03.2026</a:t>
+              <a:t>26.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{33F9988B-3ADB-4DFA-BFD6-68D705285BA4}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:pPr/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
   <p:cSld name="Рисунок с подписью">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -5027,106 +4959,99 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{13BB6E03-9A6F-4D5B-A053-1805D7046A71}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:pPr/>
-              <a:t>05.03.2026</a:t>
+              <a:t>26.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{33F9988B-3ADB-4DFA-BFD6-68D705285BA4}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:pPr/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
@@ -5788,52 +5713,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="7205133" y="6041362"/>
             <a:ext cx="911939" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{13BB6E03-9A6F-4D5B-A053-1805D7046A71}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:pPr/>
-              <a:t>05.03.2026</a:t>
+              <a:t>26.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="677334" y="6041362"/>
             <a:ext cx="6297612" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -5865,82 +5789,76 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8590663" y="6041362"/>
             <a:ext cx="683339" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{33F9988B-3ADB-4DFA-BFD6-68D705285BA4}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:pPr/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2147483673" r:id="rId1"/>
-[...14 lines deleted...]
-    <p:sldLayoutId id="2147483688" r:id="rId16"/>
+    <p:sldLayoutId id="2147483649" r:id="rId1"/>
+    <p:sldLayoutId id="2147483650" r:id="rId2"/>
+    <p:sldLayoutId id="2147483651" r:id="rId3"/>
+    <p:sldLayoutId id="2147483652" r:id="rId4"/>
+    <p:sldLayoutId id="2147483653" r:id="rId5"/>
+    <p:sldLayoutId id="2147483654" r:id="rId6"/>
+    <p:sldLayoutId id="2147483655" r:id="rId7"/>
+    <p:sldLayoutId id="2147483656" r:id="rId8"/>
+    <p:sldLayoutId id="2147483657" r:id="rId9"/>
+    <p:sldLayoutId id="2147483658" r:id="rId10"/>
+    <p:sldLayoutId id="2147483659" r:id="rId11"/>
+    <p:sldLayoutId id="2147483660" r:id="rId12"/>
+    <p:sldLayoutId id="2147483661" r:id="rId13"/>
+    <p:sldLayoutId id="2147483662" r:id="rId14"/>
+    <p:sldLayoutId id="2147483663" r:id="rId15"/>
+    <p:sldLayoutId id="2147483664" r:id="rId16"/>
   </p:sldLayoutIdLst>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
         <a:defRPr sz="3600" kern="1200">
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:latin typeface="+mj-lt"/>
@@ -5995,251 +5913,251 @@
           <a:solidFill>
             <a:schemeClr val="tx2"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr eaLnBrk="1" hangingPunct="1">
         <a:defRPr>
           <a:solidFill>
             <a:schemeClr val="tx2"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPts val="1000"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:schemeClr val="accent1"/>
         </a:buClr>
         <a:buSzPct val="80000"/>
-        <a:buFont typeface="Wingdings 3" charset="2"/>
+        <a:buFont typeface="Wingdings 3" panose="05040102010807070707" charset="2"/>
         <a:buChar char=""/>
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1">
               <a:lumMod val="75000"/>
               <a:lumOff val="25000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPts val="1000"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:schemeClr val="accent1"/>
         </a:buClr>
         <a:buSzPct val="80000"/>
-        <a:buFont typeface="Wingdings 3" charset="2"/>
+        <a:buFont typeface="Wingdings 3" panose="05040102010807070707" charset="2"/>
         <a:buChar char=""/>
         <a:defRPr sz="1600" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1">
               <a:lumMod val="75000"/>
               <a:lumOff val="25000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPts val="1000"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:schemeClr val="accent1"/>
         </a:buClr>
         <a:buSzPct val="80000"/>
-        <a:buFont typeface="Wingdings 3" charset="2"/>
+        <a:buFont typeface="Wingdings 3" panose="05040102010807070707" charset="2"/>
         <a:buChar char=""/>
         <a:defRPr sz="1400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1">
               <a:lumMod val="75000"/>
               <a:lumOff val="25000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPts val="1000"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:schemeClr val="accent1"/>
         </a:buClr>
         <a:buSzPct val="80000"/>
-        <a:buFont typeface="Wingdings 3" charset="2"/>
+        <a:buFont typeface="Wingdings 3" panose="05040102010807070707" charset="2"/>
         <a:buChar char=""/>
         <a:defRPr sz="1200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1">
               <a:lumMod val="75000"/>
               <a:lumOff val="25000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPts val="1000"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:schemeClr val="accent1"/>
         </a:buClr>
         <a:buSzPct val="80000"/>
-        <a:buFont typeface="Wingdings 3" charset="2"/>
+        <a:buFont typeface="Wingdings 3" panose="05040102010807070707" charset="2"/>
         <a:buChar char=""/>
         <a:defRPr sz="1200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1">
               <a:lumMod val="75000"/>
               <a:lumOff val="25000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPts val="1000"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:schemeClr val="accent1"/>
         </a:buClr>
         <a:buSzPct val="80000"/>
-        <a:buFont typeface="Wingdings 3" charset="2"/>
+        <a:buFont typeface="Wingdings 3" panose="05040102010807070707" charset="2"/>
         <a:buChar char=""/>
         <a:defRPr sz="1200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1">
               <a:lumMod val="75000"/>
               <a:lumOff val="25000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPts val="1000"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:schemeClr val="accent1"/>
         </a:buClr>
         <a:buSzPct val="80000"/>
-        <a:buFont typeface="Wingdings 3" charset="2"/>
+        <a:buFont typeface="Wingdings 3" panose="05040102010807070707" charset="2"/>
         <a:buChar char=""/>
         <a:defRPr sz="1200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1">
               <a:lumMod val="75000"/>
               <a:lumOff val="25000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPts val="1000"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:schemeClr val="accent1"/>
         </a:buClr>
         <a:buSzPct val="80000"/>
-        <a:buFont typeface="Wingdings 3" charset="2"/>
+        <a:buFont typeface="Wingdings 3" panose="05040102010807070707" charset="2"/>
         <a:buChar char=""/>
         <a:defRPr sz="1200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1">
               <a:lumMod val="75000"/>
               <a:lumOff val="25000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPts val="1000"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:schemeClr val="accent1"/>
         </a:buClr>
         <a:buSzPct val="80000"/>
-        <a:buFont typeface="Wingdings 3" charset="2"/>
+        <a:buFont typeface="Wingdings 3" panose="05040102010807070707" charset="2"/>
         <a:buChar char=""/>
         <a:defRPr sz="1200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1">
               <a:lumMod val="75000"/>
               <a:lumOff val="25000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr>
         <a:defRPr lang="en-US"/>
       </a:defPPr>
       <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
@@ -6314,255 +6232,283 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag5.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
-</file>
-[...58 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
@@ -6576,66 +6522,74 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="513805" y="1010193"/>
             <a:ext cx="10528663" cy="3685076"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:br>
               <a:rPr lang="ru-RU" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="ru-RU" sz="5000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Тема 3</a:t>
+              <a:t>Тема </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="5000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>3</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="ru-RU" sz="5000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="ru-RU" sz="5000" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Оцінка</a:t>
+              <a:t>Оцінювання</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="5000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="5000" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>результативності</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="5000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
@@ -6682,4302 +6636,5229 @@
             <a:r>
               <a:rPr lang="ru-RU" sz="5000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="5000" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>мотивації</a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA" sz="5000" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Рисунок 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2"/>
-          <a:srcRect l="41861" t="19515" r="26003" b="20853"/>
-          <a:stretch/>
+          <a:srcRect l="39872" t="22535" r="25226" b="16710"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2308448" y="188459"/>
-            <a:ext cx="6093452" cy="6360386"/>
+            <a:off x="1406769" y="0"/>
+            <a:ext cx="7962314" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...8 lines deleted...]
-        </p:nvSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Рисунок 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="41278" t="16753" r="26780" b="20507"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="677334" y="1547447"/>
-            <a:ext cx="8596668" cy="4493916"/>
+            <a:off x="1730326" y="235301"/>
+            <a:ext cx="8271803" cy="6454066"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
-        <p:txBody>
-[...529 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...11 lines deleted...]
-        </p:blipFill>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2160571" y="396537"/>
-            <a:ext cx="6860006" cy="5725589"/>
+            <a:off x="677334" y="1561515"/>
+            <a:ext cx="8596668" cy="4479848"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Контролінг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>поведінки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>можна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>охарактеризувати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> як </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>напрям</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фінансового</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>контролінгу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>сконцентрований</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>впровадженні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інструментів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>управління</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>поведінкою</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>учасників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фінансових</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відносин</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (менеджмент, персонал, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інші</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>типи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>агентів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>із</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> метою </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>забезпечення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ефективності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фінансових</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рішень</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зменшення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>агентських</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>витрат</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>Інструментарій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>контролінгу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>поведінки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>має</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> бути </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>націлений</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>з</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> одного боку, на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>прогнозування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>поведінки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>учасників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>фінансових</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>відносин</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>на</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>рівні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>окремої</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>компанії</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>, а </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>з</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> другого – на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>управління</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>цією</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>поведінкою</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="2400" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...671 lines deleted...]
-      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Рисунок 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="41861" t="19515" r="26003" b="20853"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2308448" y="188459"/>
+            <a:ext cx="6093452" cy="6360386"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Содержимое 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="677334" y="928469"/>
-            <a:ext cx="8596668" cy="4065562"/>
+            <a:off x="677545" y="735965"/>
+            <a:ext cx="8596630" cy="5305425"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just">
+            <a:pPr marL="0" indent="457200" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0"/>
-[...320 lines deleted...]
-                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Процес</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>контролінгу</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2400" dirty="0">
-                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
-[...422 lines deleted...]
-              <a:t>.</a:t>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>поведінки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>передбачає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>реалізацію</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>етапів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>такій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>послідовності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr algn="just">
-              <a:buNone/>
+            <a:pPr marL="457200" indent="-457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="60000"/>
+              </a:lnSpc>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2400" dirty="0">
-[...15 lines deleted...]
-                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>планування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>реалізація</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цілей</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>заходів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="60000"/>
+              </a:lnSpc>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>облік</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>результатів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>реалізації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>заходів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>контролінгу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>поведінки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="60000"/>
+              </a:lnSpc>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>аналіз</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>моніторинг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>результатів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>діяльності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="60000"/>
+              </a:lnSpc>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>контроль </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>регулювання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> через </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>внесення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>коректив</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="60000"/>
+              </a:lnSpc>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розроблення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>необхідних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рекомендація</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>керівництва</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Інструменти</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>контролінгу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>поведінки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="en-US" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> - ц</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>е</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>загальна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>група</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>методів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
-[...64 lines deleted...]
-                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>спрямованих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>на</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>формування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>спрямування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>та</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>коригування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>поведінки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>працівників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відповідно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>до</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>стратегічних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цілей</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємства</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Контролінг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>поведінки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>допомагає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>поєднати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>індивідуальні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цілі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>співробітників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>із</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>корпоративними</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>завданнями</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Основні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інструменти</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>контролінгу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>поведінки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> наведено на рис. 3.4.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...8 lines deleted...]
-        </p:nvSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Рисунок 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="41909" t="23484" r="26974" b="30345"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="677334" y="745589"/>
-            <a:ext cx="8596668" cy="5295774"/>
+            <a:off x="2160571" y="396537"/>
+            <a:ext cx="6860006" cy="5725589"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
-        <p:txBody>
-[...786 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr bwMode="auto">
+        </p:nvSpPr>
+        <p:spPr>
           <a:xfrm>
-            <a:off x="1491175" y="407963"/>
-            <a:ext cx="7695028" cy="5978769"/>
+            <a:off x="677545" y="735965"/>
+            <a:ext cx="8596630" cy="5305425"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...9 lines deleted...]
-          <a:effectLst/>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="70000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Система</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>мотивації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>та</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>матеріального</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>заохочення</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="70000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Ця</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>система</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>стимулює</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>працівників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>до</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>досягнення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>бажаних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>результатів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>через</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="70000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>матеріальні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>стимули</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зарплата</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>премії</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>бонуси</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="70000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>нематеріальні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>стимули</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>визнання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>можливості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розвитку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>кар</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>’</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>єрне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зростання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="70000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прозору</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>систему</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>оцінювання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>результатів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="80000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Мета</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>забезпечити</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зв</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>’</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>язок</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>між</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ефективністю</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>роботи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>винагородою</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>щоб</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>працівники</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>були</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зацікавлені</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>діяти</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>в</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інтересах</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>організації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="80000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>2. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Система</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вимірювання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>результативності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>діяльності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (Performance Measurement System, PMS)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>це</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>комплекс</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>показників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>методів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>процедур</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>які</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>дають</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>змогу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вимірювати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ефективність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>роботи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємства</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>та</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>його</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підрозділів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="80000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Мета</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>отримати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>об</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>’</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>єктивну</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інформацію</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>про</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ступінь</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>досягнення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цілей</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Система</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>є</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>основою</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>для</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ухвалення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рішень</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>оцінки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>діяльності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>персоналу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>формування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>премій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>тощо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Содержимое 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="677334" y="731521"/>
-            <a:ext cx="8596668" cy="5309842"/>
+            <a:off x="677545" y="650875"/>
+            <a:ext cx="8596630" cy="5635625"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit lnSpcReduction="10000"/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just">
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="80000"/>
+              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0">
-[...113 lines deleted...]
-                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:rPr lang="uk-UA" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>2. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Ключові</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>елементи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> с</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>истем</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>и</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>вимірювання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>результативності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
               </a:rPr>
               <a:t>діяльності</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2400" dirty="0">
-[...353 lines deleted...]
-              <a:t> обороту. </a:t>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
-              <a:buNone/>
+              <a:lnSpc>
+                <a:spcPct val="80000"/>
+              </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
-[...441 lines deleted...]
-              <a:t>.</a:t>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>KPI (Key Performance Indicators) — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ключові</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>показники</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ефективності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="80000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ROI, ROE, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>продуктивність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>праці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>собівартість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>якість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інноваційність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="80000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Звітність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>та</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>аналітика</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>яка</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>допомагає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>контролерам</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відстежувати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>динаміку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>результатів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="80000"/>
+              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="ru-RU" sz="2400" dirty="0">
-[...2 lines deleted...]
-            </a:endParaRPr>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Основне завдання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> -</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>не</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>лише</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фіксувати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>результати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>а</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>й</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>пояснювати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>причини</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відхилень</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>пропонувати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>заходи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>покращення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="80000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>3. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Збалансована</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>система</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>показників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (Balanced Scorecard, BSC)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="80000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Розроблена</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Робертом</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Капланом</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Девідом</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Нортоном</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ця</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>система</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>дозволяє</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вимірювати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>результативність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>не</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>лише</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>за</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фінансовими</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>а</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>й</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>за</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>нефінансовими</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>критеріями</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Чотири</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>перспективи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> BSC:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Фінансова</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прибутковість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ліквідність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зростання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вартості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>к</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>лієнтська</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>задоволеність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>клієнтів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>лояльність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>частка</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ринку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>в</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>нутрішні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>процеси</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ефективність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виробництва</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>якість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інноваційність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>процесів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>н</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>авчання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>та</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розвиток</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>кваліфікація</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>персоналу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>корпоративна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>культура</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інноваційна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>спроможніст</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ь)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="80000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Переваги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>забезпечує</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зв</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>’</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>язок</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>між</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>стратегією</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>та</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>повсякденною</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>діяльністю</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>дозволяє</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>узгодити</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цілі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підрозділів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>стимулює</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>довгострокову</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>орієнтацію</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
@@ -10986,723 +11867,2550 @@
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Содержимое 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="677334" y="914401"/>
-            <a:ext cx="8596668" cy="5126962"/>
+            <a:off x="677545" y="650875"/>
+            <a:ext cx="8596630" cy="5635625"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just">
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="80000"/>
+              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
-[...313 lines deleted...]
-                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:rPr lang="ru-RU" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>4. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Призма</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ефективності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (Performance Prism)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="80000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Це</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>еволюційне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>продовження</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>концепції</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> Balanced Scorecard, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розроблене</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>у</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Великій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Британії</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. Performance Prism </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>робить</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>акцент</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>на</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>усіх</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зацікавлених</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>сторонах</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (stakeholders), </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>а</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>не</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>лише</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>на</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>власниках</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>чи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>клієнтах</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="80000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>П</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>’</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ять</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вимірів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>призми</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="80000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Задоволеність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>стейкхолдерів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
-[...148 lines deleted...]
-                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>які</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>потреби</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>мають</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>клієнти</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>працівники</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інвестори</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>постачальники</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>суспільство</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="80000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>2. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Внесок</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>стейкхолдерів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>кожна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>група</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>дає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>організації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> (</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
-[...50 lines deleted...]
-                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>гроші</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
-[...22 lines deleted...]
-                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>знання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
-[...24 lines deleted...]
-              <a:t>).</a:t>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>лояльність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>)?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="80000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>3. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Стратегії</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>які</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>стратегії</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>забезпечать</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цей</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>взаємовигідний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>обмін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="80000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>4. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Процеси</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>які</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>бізнес</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>процеси</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>потрібно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>реалізувати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>для</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підтримки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>стратегій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="80000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>5. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Ресурси</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>та</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>можливості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>які</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ресурси</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>потрібні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>людські</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інформаційні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фінансові</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>)?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="80000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Перевага</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>створює</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>багатовимірний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підхід</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>до</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>оцінки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ефективності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>враховує</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>не</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>лише</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фінансові</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>результати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>а</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>й</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>репутацію</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>соціальну</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відповідальність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>партнерство</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr bwMode="auto">
+        </p:nvSpPr>
+        <p:spPr>
           <a:xfrm>
-            <a:off x="961231" y="1392702"/>
-            <a:ext cx="8801747" cy="3965904"/>
+            <a:off x="677545" y="650875"/>
+            <a:ext cx="8596630" cy="5635625"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...9 lines deleted...]
-          <a:effectLst/>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="80000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>5. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Система</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вартісно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>орієнтованого</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>управління</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (Value-Based Management, VBM)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="80000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Це</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>сучасна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>концепція</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>стратегічного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>контролінгу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>яка</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зосереджується</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>на</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>максимізації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вартості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>компанії</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>для</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>її</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>власників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="80000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>VBM </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вимагає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>щоб</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>усі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>управлінські</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рішення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>від</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>операційних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>до</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>стратегічних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>були</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>спрямовані</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>на</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підвищення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ринкової</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вартості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>бізнесу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="80000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Основні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>принципи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="80000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>стратегія</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>повинна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>бути</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>спрямована</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>на</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зростання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вартості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="80000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>система</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>мотивації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>пов</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>’</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>язана</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>внеском</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>у</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>створення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вартості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="80000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>управлінські</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рішення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>приймаються</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>на</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>основі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>очікуваного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ефекту</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>для</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>акціонерів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="80000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Перевага</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>забезпечує</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>довгострокову</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>конкурентоспроможність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фінансову</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>стабільність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -11718,270 +14426,15165 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="834087" y="1272314"/>
             <a:ext cx="8396998" cy="4484051"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just"/>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
-                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>1. Б</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
-                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
-                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>іхевіористичні</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2800" dirty="0">
-                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
-                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
-                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
-                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>корпоративні</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2800" dirty="0">
-                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
-                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
-                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
-                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>фінанси</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2800" dirty="0">
-                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
-                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> та </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2800" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
-                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>контролінг</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
-                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> поведінки. </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr algn="just"/>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
-                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>2. Система вимірювання результативності діяльності. </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr algn="just"/>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="uk-UA" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
-                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>3. Традиційні показники (прибуток та рентабельність) оцінювання ефективності діяльності, їхні недоліки під час оцінювання результатів діяльності підприємства.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr algn="just"/>
-[...6 lines deleted...]
-            </a:r>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="ru-RU" sz="2800" dirty="0">
-                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
-[...2 lines deleted...]
-              <a:t>. </a:t>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>4. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
-                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
-                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Системи</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2800" dirty="0">
-                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
-                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
-                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
-                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>й</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2800" dirty="0">
-                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
-                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
-                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
-                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>моделі</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2800" dirty="0">
-                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
-                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
-                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
-                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>мотивації</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2800" dirty="0">
-                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
-                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1">
-                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
-                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>працівників</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="2800" dirty="0">
-              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
-              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
-            <a:endParaRPr lang="uk-UA" sz="2800" dirty="0">
+            <a:endParaRPr lang="ru-RU" sz="2800" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="4" name="Замещающее содержимое 3"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+            <p:custDataLst>
+              <p:tags r:id="rId1"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="545465" y="1452245"/>
+          <a:ext cx="9128760" cy="3634105"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr/>
+              <a:tblGrid>
+                <a:gridCol w="2282190">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2282190">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2282190">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20002"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2282190">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20003"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="403860">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr sz="1800" b="1">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Інструмент</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr sz="1800" b="1">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Основна мета</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr sz="1800" b="1">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Орієнтація</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr sz="1800" b="1">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Ключові результати</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="403860">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr sz="1600" b="1" i="1">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Система мотивації</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr sz="1600">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Стимулювати працівників</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr sz="1600">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>На поведінку персоналу</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr sz="1600">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Підвищення продуктивності</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="807720">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600" b="1" i="1">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Система вимірювання результативності діяльності</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr sz="1600">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Виміряти ефективність</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr sz="1600">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>На процеси та результати</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr sz="1600">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Об’єктивна оцінка діяльності</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10002"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="807085">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600" b="1" i="1">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Збалансована система показників</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr sz="1600">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Пов’язати стратегію та операції</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr sz="1600">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>На стратегічні цілі</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr sz="1600">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Збалансована оцінка ефективності</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10003"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="807720">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="1600" b="1" i="1">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Призма ефективност</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="1600" b="1" i="1">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>і</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr sz="1600">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Врахувати інтереси стейкхолдерів</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr sz="1600">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>На взаємодію із зацікавленими сторонами</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr sz="1600">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Комплексна ефективність</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10004"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="403860">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr sz="1600" b="1" i="1">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Value-Based Management</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr sz="1600">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Збільшити вартість компанії</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr sz="1600">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>На власників / інвесторів</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr sz="1600">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Зростання вартості бізнесу</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10005"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="677545" y="609600"/>
+            <a:ext cx="8596630" cy="650240"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t>2. Система </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>вимірювання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>результат</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>ивності </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>діяльності</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="677545" y="1661160"/>
+            <a:ext cx="8596630" cy="4380230"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="70000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Результативність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>господарської</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>діяльності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємства</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>це</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>економічна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>категорія</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відображає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>співвідношення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>між</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>одержаними</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> результатами </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>від</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>господарської</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>діяльності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>витраченими</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>її</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>досягнення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> ресурсами</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Система</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вимірювання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>результативності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>діяльності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>це</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>комплексна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>управлінська</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>система</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>дає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>змогу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>збирати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>аналізувати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>та</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інтерпретувати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інформацію</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>про</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>результати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>діяльності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>організації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>а</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>також</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>формувати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підґрунтя</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>для</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прийняття</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рішень</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>коригування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>стратегій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Вона</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>використовується</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>у</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>контролінгу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>для</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>моніторингу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виконання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>стратегічних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>операційних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цілей</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>оцінки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ефективності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ресурсів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>процесів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>персоналу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підвищення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прозорості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>діяльності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємства</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виявлення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відхилень</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>від</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>плану</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>та</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>причин</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>їх</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виникнення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підтримки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>системи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>мотивації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>через</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зв</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>’</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>язок</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>між</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>результатами</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>та</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>винагородою</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>).</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Замещающее содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="677545" y="904875"/>
+            <a:ext cx="8661400" cy="3880485"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Основні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цілі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>системи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вимірювання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>результативності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Вимірювання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>кількісна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>та</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>якісна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>оцінка</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>досягнутих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>результатів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Контроль</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>порівняння</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фактичних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>результатів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>із</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>плановими</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>показниками</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Аналіз</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>визначення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>причин</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відхилень</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виявлення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>резервів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підвищення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ефективності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Мотивація</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>стимулювання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>працівників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>до</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>досягнення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вищих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>результатів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Комунікація</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>забезпечення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прозорого</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зворотного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зв</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>’</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>язку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>між</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>керівництвом</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>персоналом</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Підтримка</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прийняття</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рішень</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>надання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>об</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>’</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>єктивних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>даних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>для</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>управлінських</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>дій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" altLang="ru-RU">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="4" name="Замещающее содержимое 3"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2"/>
+            <p:custDataLst>
+              <p:tags r:id="rId1"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1443990" y="1553210"/>
+          <a:ext cx="7066280" cy="4061460"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr/>
+              <a:tblGrid>
+                <a:gridCol w="3533140">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="3533140">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="270510">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr sz="1600" b="1" i="1">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Компонент</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr sz="1600" b="1" i="1">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Зміст</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="541655">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr sz="1600">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Цілі</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr sz="1600">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Чітко визначені стратегічні та операційні цілі організації</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="812800">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr sz="1600">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Показники (індикатори)</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr sz="1600">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Кількісні та якісні параметри, за якими оцінюється виконання цілей</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10002"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="541020">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr sz="1600">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Методики вимірювання</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr sz="1600">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Формули, критерії, стандарти порівняння</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10003"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="542290">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr sz="1600">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Джерела даних</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr sz="1600">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Інформаційні системи, звітність, фінансові та нефінансові бази</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10004"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="541020">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr sz="1600">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Аналіз і звітність</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr sz="1600">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Процес оцінки результатів і підготовки управлінських звітів</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10005"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="812165">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr sz="1600">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Зворотний зв’язок</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr sz="1600">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Використання отриманих даних для коригування дій, планів, мотивації</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10006"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Текстовое поле 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1243965" y="489585"/>
+            <a:ext cx="7712075" cy="706755"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>Типова</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>система</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>вимірювання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>результативності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>діяльності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>складається</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>з</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>таких</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>компонентів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="677545" y="928370"/>
+            <a:ext cx="8596630" cy="4385945"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="60000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>			</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>В </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>економіці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>під</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>показниками</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розуміють</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>абсолютні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>й</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відносні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>величини</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>які</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відображають</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ті</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>чи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інші</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>економічні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>реалії</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>господарської</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>діяльності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємства</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Р</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>озрізняють</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>логіко-дедуктивні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>емпірико-індуктивні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>системи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>показників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>В </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>основі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>логіко-дедуктивних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> систем </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>лежить</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>конкретний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>показник</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>верхнього</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>рівня</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>який</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>поступово</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>певній</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>послідовності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>розкладається</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>показники</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>більш</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>низького</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>рівня</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>котрі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>знаходяться</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>змістовному</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>зв’язку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>з</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>основним</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>показником</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="3000" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>		</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>Логіко-дедуктивні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>системи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>показників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>вважаються</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>універсальними</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>застосовними</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>всіх</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>цілей</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>планування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>, контролю та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>управління</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> як </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>підприємства</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>цілому</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>, так </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>його</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>частин</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>залежності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>від</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>фази</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>процесу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>планування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="3000" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>			</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>Досить</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> широко </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>розповсюджені</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>логіко-дедуктивні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>системи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>Du</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>Pont</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>Pyramid Structure of Ratios, ZVEI, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>система </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>показників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>RL</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="3000" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="3000" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="677334" y="731521"/>
+            <a:ext cx="8596668" cy="5309842"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>		</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Pyramid Structure of Ratios</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>це</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>пірамідальна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>система</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>взаємопов</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>’</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>язаних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>коефіцієнтів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>показників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>), </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>дозволяє</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>оцінювати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ефективність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємства</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>на</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>різних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рівнях</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>управління</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>від</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>загального</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>стратегічного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>до</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>найнижчого</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>операційного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Ідея</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>полягає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>в</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>тому</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>усі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>показники</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>компанії</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>утворюють</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ієрархічну</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>структуру</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>де</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>верхній</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рівень</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відображає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>загальну</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>мету</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>наприклад</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прибутковість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рентабельність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>капіталу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>нижчі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рівні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розкривають</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>чинники</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>які</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>впливають</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>на</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цей</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>результат</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>оборотність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>продуктивність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>витрати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>собівартість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>тощо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Таким</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>чином</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>система</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>допомагає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зрозуміти</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>які</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фактори</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>формують</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фінансовий</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>результат</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>як</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>конкретні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>дії</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>на</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>нижчих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рівнях</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>впливають</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>на</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>стратегічні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>показники</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>компанії</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="677334" y="731521"/>
+            <a:ext cx="8596668" cy="5309842"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="80000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="3400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Структура</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="3400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="3400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>піраміди</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="3400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="3400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>показників</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>У</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>класичній</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>моделі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> Pyramid Structure of Ratios </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виділяють</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>чотири</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рівні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>показників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Верхній</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рівень</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Головна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>мета</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємства</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> - ц</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>е</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інтегральний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>показник</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>який</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відображає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>загальну</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ефективність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>компанії</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Типові</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>показники</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Рентабельність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>капіталу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (ROCE — Return on Capital Employed);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Рентабельність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>власного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>капіталу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (ROE — Return on Equity);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Рентабельність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>активів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (ROA — Return on Assets).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Цей</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рівень</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>показує</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>наскільки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ефективно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>компанія</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>використовує</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>свої</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ресурси</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>для</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>створення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прибутку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>2. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Другий</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рівень</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Ключові</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фінансові</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>результати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> - п</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>оказники</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>які</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>формують</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>головний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>індикатор</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>верхнього</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рівня</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Тобто</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Оборотність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>капіталу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (Sales/Capital Employed)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Рентабельність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>продажів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (Operating Profit/Sales)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Ці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>два</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>чинники</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>пояснюють</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>чому</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>змінилася</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>загальна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рентабельність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>капіталу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="677334" y="731521"/>
+            <a:ext cx="8596668" cy="5309842"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="3400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Структура</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="3400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="3400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>піраміди</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="3400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="3400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>показників</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>3. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Третій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рівень</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Операційні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фактори</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>тут</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>аналізується</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>впливає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>на</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прибуток</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ефективність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>продажів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Типові</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>показники</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виручка</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>від</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>реалізації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>собівартість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>продукції</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>маржинальний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прибуток</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>адміністративні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>та</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>збутові</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>витрати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>продуктивність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>праці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>оборотність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>запасів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>дебіторської</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>заборгованості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>кредиторської</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>заборгованості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Цей</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рівень</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>показує</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>операційну</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ефективність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>наскільки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>раціонально</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>використовуються</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ресурси</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>4. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Нижній</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рівень</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Деталізація</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фактори</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>процесів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>) - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>аналізуються</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>конкретні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>причини</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>впливають</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>на</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>операційні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>показники</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ефективність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>використання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>робочого</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>часу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>втрати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>матеріалів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>брак</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>якість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>продукції</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>простої</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>обладнання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>логістичні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>затримки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>тощо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Це</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рівень</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>внутрішнього</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>контролінгу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>процесів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>він</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>допомагає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>’</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ясувати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>де</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>саме</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виникають</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>проблеми</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>як</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>їх</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>усунути</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="677334" y="731521"/>
+            <a:ext cx="8596668" cy="5309842"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Переваги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> Pyramid Structure of Ratios</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Ієрархічність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>дозволяє</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>побачити</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>повний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ланцюг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>«</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>причина</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>наслідок</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>»</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>у</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фінансових</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>результатах</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Прозорість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>управління</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>чітко</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>видно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>як</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>дії</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>на</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>нижчих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рівнях</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>впливають</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>на</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>стратегічні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цілі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Гнучкість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>може</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>бути</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>адаптована</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>під</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>будь</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>який</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>бізнес</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>галузь</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Діагностична</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>функція</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>легко</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виявляє</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>на</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>якому</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рівні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виникає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>проблема</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Інформаційна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>основа</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>контролінгу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>система</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>показників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>використовується</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>для</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>планування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>аналізу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>звітності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>та</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>мотивації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Недоліки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>та</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>обмеження:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" algn="just">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Основний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>акцент</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>робиться</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>на</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фінансових</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>показниках</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>а</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>нефінансові</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>задоволення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>клієнтів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інновації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>екологічність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>можуть</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>залишатися</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>поза</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>увагою</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" algn="just">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Потребує</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>точних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>достовірних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>даних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інакше</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зв</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>’</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>язки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>в</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>піраміді</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>спотворюються</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="677334" y="914401"/>
+            <a:ext cx="8596668" cy="5126962"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="80000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Система</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> ZVEI </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>— </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>це</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>стандартизована</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>методика</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фінансового</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>аналізу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>,</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розроблена</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Центральним</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>союзом</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>електротехнічної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>промисловості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Німеччини</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (ZVEI). </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Її</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>основна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>мета</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>забезпечити</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>єдину</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>базу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>для</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>планування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>аналізу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>діяльності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>та</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>порівняння</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ефективності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>різних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємств</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>у</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>межах</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>галузі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Вперше</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>система</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>була</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>запропонована</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>у</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> 1950–1960-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>х</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>роках</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>стала</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>основою</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>для</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>подальших</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>німецьких</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>моделей</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>контролінгу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Система</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>призначена</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>для</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" algn="just">
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Планування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>формування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>планових</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>показників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>на</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>основі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>історичних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>галузевих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>даних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" algn="just">
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Горизонтального</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>аналізу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>порівняння</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>показників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємства</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>у</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>часовій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>динаміці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>тобто</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>в</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>межах</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>кількох</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>періодів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" algn="just">
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Міжфірмового</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>бенчмарк</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>-) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>аналізу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зіставлення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>результатів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>діяльності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>різних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємств</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>галузі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>навіть</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>різного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>масштабу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" algn="just">
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Контролінгу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виявлення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відхилень</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>від</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>запланованих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цілей</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>пошук</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>причин</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>напрямів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>для</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>покращення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ефективності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="677334" y="844063"/>
+            <a:ext cx="8596668" cy="5197300"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>		</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="ru-RU" sz="2400" dirty="0"/>
+              <a:t>1. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Біхевіористичні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фінанси</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>напрямок</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фінансів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>який</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>досліджує</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вплив</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інформації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>поведінку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>учасників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> ринку </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>капіталів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> за </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>різних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рамкових</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> умов </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> метою </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прогнозування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>управління</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>поведінкою</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>учасників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фінансових</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відносин</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Таким чином, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>біхевіористичні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фінанси</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>здебільшого</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>сконцентровані</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>дослідженні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>поведінки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>учасників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> ринку </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>капіталів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Біхевіористичні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>корпоративні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фінанси</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>це</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>окремий</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підрозділ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>біхевіористичних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фінансів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>який</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вивчає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>процеси</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прийняття</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фінансових</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рішень</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на корпоративному </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рівні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>урахуванням</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>психологічних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ментальних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>особливостей</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>учасників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відносин</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Замещающее содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="677545" y="914400"/>
+            <a:ext cx="8596630" cy="5126990"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Система</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> ZVEI </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ґрунтується</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>на</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>аналізі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>взаємозв</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>’</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>язку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>показників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фінансової</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>звітності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Її</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ключова</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>особливість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>це</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>побудова</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>системи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>коефіцієнтів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (Ratios System), </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>які</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розраховуються</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>за</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>єдиними</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>стандартами</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>дозволяє</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>порівнювати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>результати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>між</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємствами</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>незалежно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>від</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>їх</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розмірів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відслідковувати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>тенденції</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>у</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>часі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>оцінювати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ефективність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>використання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ресурсів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Таким</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>чином</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>система</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> ZVEI </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>є</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>уніфікованою</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>аналітичною</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>моделлю</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>побудованою</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>на</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>пірамідальній</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>структурі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>коефіцієнтів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>подібно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>до</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>системи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> Pyramid Structure of Ratios, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>але</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>урахуванням</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>галузевої</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>специфіки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>Ключові</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>показники</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>системи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> ZVEI:</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="ru-RU" b="1">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>1. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>Рентабельність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>капіталу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> (ROI)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="ru-RU">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>2. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>Рентабельність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>продажів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> (ROS)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="ru-RU">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>3. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>Оборотність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>капіталу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> (Capital Turnover)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="ru-RU">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>4. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>Продуктивність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>праці</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>5. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>Матеріаломісткість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> (Material Intensity)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="ru-RU">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>6. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>Фондовіддача</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> (Asset Productivity)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="ru-RU">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" altLang="ru-RU">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" altLang="en-US">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Заголовок 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="677545" y="609600"/>
+            <a:ext cx="8596630" cy="593725"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2800"/>
+              <a:t>Основна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2800"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2800"/>
+              <a:t>структура</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2800"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2800"/>
+              <a:t>системи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2800"/>
+              <a:t> ZVEI</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="4" name="Замещающее содержимое 3"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+            <p:custDataLst>
+              <p:tags r:id="rId1"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="677545" y="2160905"/>
+          <a:ext cx="8597265" cy="2849880"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr/>
+              <a:tblGrid>
+                <a:gridCol w="2865755">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2865755">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2865755">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20002"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="316865">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr sz="1800" b="1" i="1">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Рівень</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr sz="1800" b="1" i="1">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Зміст</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr sz="1800" b="1" i="1">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Типові показники</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="949960">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr sz="1800">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>1. Рівень результатів</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr sz="1800">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Показники прибутковості (кінцевий результат діяльності)</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr sz="1800">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Рентабельність капіталу (ROI), прибутковість власного капіталу (ROE), прибуток до виручки</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="633095">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr sz="1800">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>2. Рівень факторів ефективності</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr sz="1800">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Показники, що формують результат (через співвідношення доходів і витрат)</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr sz="1800">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Оборотність активів, рентабельність продажів, собівартість, рівень витрат</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10002"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="949960">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr sz="1800">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>3. Рівень операційної діяльності</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr sz="1800">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Показники, які характеризують ефективність використання окремих ресурсів</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr sz="1800">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Продуктивність праці, фондовіддача, матеріаломісткість, оборотність запасів</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnL>
+                    <a:lnR w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnR>
+                    <a:lnT w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnT>
+                    <a:lnB w="12700">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10003"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Текстовое поле 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1807210" y="1406525"/>
+            <a:ext cx="6555740" cy="398780"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="ru-RU" sz="2000" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>В структурі виділяють т</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" altLang="en-US" sz="2000" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ри р</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="en-US" sz="2000" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>івні показників</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2051" name="Picture 3"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
@@ -12009,123 +29612,996 @@
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Замещающее содержимое 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr bwMode="auto">
+        </p:nvSpPr>
+        <p:spPr>
           <a:xfrm>
-            <a:off x="351692" y="956604"/>
-            <a:ext cx="9312813" cy="4883016"/>
+            <a:off x="677545" y="932815"/>
+            <a:ext cx="8596630" cy="5108575"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...9 lines deleted...]
-          <a:effectLst/>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Емпірико</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>індуктивні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>системи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>показників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розроблені</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>за</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>допомогою</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>математико</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>статистичних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>методів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>шляхом</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відбору</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>для</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>певних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>груп</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємств</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>найбільш</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>значимих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>показників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Основна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>мета</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>систем</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>показників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>раннє</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прогнозування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>можливих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ситуацій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>неплатоспроможності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>тобто</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>встановлення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>чи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>є</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємство</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>«</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>здоровим</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>»</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>чи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>«</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>хворим</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>»</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>«</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>успішним</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>»</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>«</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>недостатньо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>успішним</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>»</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>У</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цю</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>групу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>систем</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>показників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>входять</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>в</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>першу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>чергу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>система</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> Beaver </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>система</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> Weibel. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Для</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>банківської</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>сфери</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>використовується</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>система</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>показників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2400">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> CAMEL.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4098" name="Picture 2"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
@@ -12153,51 +30629,51 @@
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5122" name="Picture 2"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
@@ -12225,332 +30701,115 @@
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
-[...218 lines deleted...]
-<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Содержимое 3"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2"/>
           <a:srcRect l="40210" t="17961" r="25615" b="11531"/>
-          <a:stretch/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="970670" y="0"/>
             <a:ext cx="8454684" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="17410" name="Picture 2"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
@@ -12578,51 +30837,51 @@
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18434" name="Picture 2"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
@@ -12650,1035 +30909,630 @@
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
-[...788 lines deleted...]
-<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Рисунок 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2"/>
           <a:srcRect l="40793" t="27195" r="26052" b="24390"/>
-          <a:stretch/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1764796" y="403808"/>
             <a:ext cx="7226934" cy="5936033"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Заголовок 10"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="677545" y="789940"/>
+            <a:ext cx="9200515" cy="1320800"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" dirty="0">
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>Класична теор</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0">
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>ія </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="uk-UA" sz="3200" dirty="0">
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>vs </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="3200" dirty="0">
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>Біхевіористичний підхід</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="10" name="Замещающее содержимое 9"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2"/>
+            <p:custDataLst>
+              <p:tags r:id="rId1"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1026160" y="1636395"/>
+          <a:ext cx="7876540" cy="3158490"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr/>
+              <a:tblGrid>
+                <a:gridCol w="3938270">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="3938270">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="394335">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr sz="1800" b="1" i="1">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Класичні фінанси</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr sz="1800" b="1" i="1">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Біхевіористичні фінанси</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="790575">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr sz="1800">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Люди раціональні, прагнуть максимізувати прибуток.</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr sz="1800">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Люди часто емоційні та діють ірраціонально.</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="1184275">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr sz="1800">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Ринки ефективні, ціни відображають усю інформацію (гіпотеза ефективного ринку).</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr sz="1800">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Ринки не завжди ефективні через психологічні помилки інвесторів.</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10002"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="789305">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr sz="1800">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Рішення базуються на логіці та аналізі.</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr sz="1800">
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Рішення часто ґрунтуються на інтуїції, страхах, упередженнях.</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="0" marR="0" marT="0" marB="0" anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10003"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Рисунок 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2"/>
           <a:srcRect l="40211" t="22880" r="25469" b="19644"/>
-          <a:stretch/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2128527" y="81842"/>
             <a:ext cx="6911347" cy="6510547"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Рисунок 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2"/>
           <a:srcRect l="40259" t="27885" r="25275" b="25944"/>
-          <a:stretch/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1362342" y="370325"/>
             <a:ext cx="7714128" cy="5812760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6393994" y="366247"/>
@@ -13692,12971 +31546,2329 @@
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0"/>
               <a:t>Продовження таблиці 3.3</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Рисунок 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2"/>
           <a:srcRect l="40065" t="27627" r="25518" b="29827"/>
-          <a:stretch/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1335540" y="735579"/>
             <a:ext cx="7984535" cy="5552010"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-    </p:spTree>
-[...6737 lines deleted...]
-      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...8 lines deleted...]
-        </p:nvSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Рисунок 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="40113" t="32029" r="25275" b="32588"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="677334" y="942536"/>
-            <a:ext cx="8596668" cy="4332850"/>
+            <a:off x="1370542" y="805162"/>
+            <a:ext cx="7928761" cy="4559317"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
-        <p:txBody>
-[...600 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Рисунок 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="40259" t="16667" r="25566" b="10755"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2956011" y="308480"/>
+            <a:ext cx="5482594" cy="6549520"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Содержимое 2"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="677334" y="815927"/>
-            <a:ext cx="8596668" cy="5225436"/>
+            <a:off x="5852160" y="0"/>
+            <a:ext cx="2778034" cy="369332"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just">
-[...784 lines deleted...]
-            </a:endParaRPr>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>Закінчення таблиці 3.4</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...8 lines deleted...]
-        </p:nvSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Рисунок 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="40453" t="35394" r="25664" b="23441"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="677334" y="928469"/>
-            <a:ext cx="8596668" cy="5112894"/>
+            <a:off x="1258516" y="628877"/>
+            <a:ext cx="8076568" cy="5519374"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
-        <p:txBody>
-[...1123 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Содержимое 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="677334" y="956603"/>
-            <a:ext cx="8596668" cy="5084759"/>
+            <a:off x="677334" y="787791"/>
+            <a:ext cx="8596668" cy="5253571"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just">
-              <a:buNone/>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2400" dirty="0">
-[...134 lines deleted...]
-                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Сучасна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>економічна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> думка </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зазнає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>еволюції</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>питанні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>оцінювання</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рівня</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ефективності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>діяльності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>підприємства</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2400" dirty="0">
-[...1 lines deleted...]
-                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
-[...24 lines deleted...]
-              <a:t>.</a:t>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>обумовлено</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відсутністю</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ідеальних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>показників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>оцінювання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ефективності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>діяльності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>У </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>сучасній</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>практиці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>здебільшого</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рівень</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>економічної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ефективності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>неможливо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виміряти</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, а </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>тільки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>можна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>оцінити</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>використовуючи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>недосконалі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>показники</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. Тому </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>необхідно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розробити</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>критерії</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>індикатори</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>економічної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ефективності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>створення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>гнучкої</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>системи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>оцінювання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рівня</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>економічної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ефективності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2400" dirty="0">
-[...155 lines deleted...]
-                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>		</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Усі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> заходи </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>щодо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підвищення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ефективності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>діяльності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємства</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>можна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>звести</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> до </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>трьох</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>основних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>напрямів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>управління</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>витратами</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> ресурсами;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	2) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розвитку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>й</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>удосконалення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виробництва</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> та </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
-[...329 lines deleted...]
-              <a:t>.</a:t>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>іншої</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>діяльності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>3) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>удосконалення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>системи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>управління</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємством</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>всіма</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ви</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>-</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>дами</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>його</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>діяльності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (рис. 3.7)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...8 lines deleted...]
-        </p:nvSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Рисунок 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="40890" t="16581" r="26586" b="15587"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="677334" y="1012875"/>
-            <a:ext cx="8596668" cy="5028488"/>
+            <a:off x="2749203" y="104504"/>
+            <a:ext cx="5641737" cy="6618514"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
-        <p:txBody>
-[...1012 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Содержимое 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="677334" y="956603"/>
-            <a:ext cx="8596668" cy="5641145"/>
+            <a:off x="677334" y="858129"/>
+            <a:ext cx="8596668" cy="5183233"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just"/>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1">
-[...484 lines deleted...]
-                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Формуючи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> систему </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>показників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ефективності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>діяльності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>суб'єктів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>господарювання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
-[...66 lines deleted...]
-              <a:t>.</a:t>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>доцільно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>дотримуватися</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>певних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>принципів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>а </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>саме</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1">
-[...374 lines deleted...]
-              <a:t>.</a:t>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>забезпечення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>органічного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>взаємозв'язку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>критерію</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>системи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>конкретних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>показників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ефективності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>діяльності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>2) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відображення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ефективності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>використання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>всіх</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>видів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>застосовуваних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ресурсів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1">
-[...78 lines deleted...]
-                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>3) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>можливості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>застосування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>показників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ефективності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> до </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>управління</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>різними</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> ланками </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виробництва</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємстві</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>діяльності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> в </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
-[...596 lines deleted...]
-            </a:endParaRPr>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>організації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>4) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виконання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>провідними</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>показниками</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>стимуляційної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>функції</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>процесі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>використання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>наявних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>резервів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зростання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ефективності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виробництва</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>діяльності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
@@ -26665,2057 +33877,11274 @@
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Содержимое 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="677334" y="858129"/>
-            <a:ext cx="8596668" cy="4360985"/>
+            <a:off x="677334" y="928469"/>
+            <a:ext cx="8596668" cy="5112894"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
+          </a:bodyPr>
           <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>4. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Системи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>й</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>моделі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>мотивації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>працівників</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2400" b="1" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Мотивація</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>процес</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>дії</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>чинники</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виробничого</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>й</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>соціального</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>середовища</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>під</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>впливом</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>яких</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>змінюється</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>поведінка</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>працівника</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>досягається</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>певна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> поставлена мета </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>щодо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вдосконалення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виробництва</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>механізму</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>його</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>управління</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Мотивація</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>праці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>належить</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> до проблем, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розв’язанню</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>яких</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>світовій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>практиці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>завжди</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>приділялася</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> велика </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>увага</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Вітчизняні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>теорія</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>й</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> практика </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>мотивації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>праці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, як правило, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зводяться</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> до оплати </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>праці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>заснованої</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фіксованих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>тарифних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> ставках </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>посадових</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> окладах, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>є</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> не </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>досить</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ефективні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. Тому при </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>формуванні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> систем </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>мотивації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>праці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>потрібно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>використовувати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вже</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>накопичений</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>світовою</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> практикою </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>досвід</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. З </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>усього</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розмаїття</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> моделей систем </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>мотивації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>праці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>можна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виокремити</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> як </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>найхарактерніші</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>такі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>японську</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>американську</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>французьку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>англійську</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>німецьку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>шведську</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>моделі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="2400" b="1" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...653 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2400" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvPr id="11" name="Заголовок 10"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="677334" y="1153551"/>
-            <a:ext cx="8596668" cy="4887811"/>
+            <a:off x="677545" y="789940"/>
+            <a:ext cx="9200515" cy="1320800"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="3200">
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>Практичне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="3200">
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="3200">
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>значення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="3200">
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="3200">
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>біхевіористичних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="3200">
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="3200">
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>фінансів</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" altLang="uk-UA" sz="3200" dirty="0">
+              <a:sym typeface="+mn-ea"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Замещающее содержимое 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2"/>
+            <p:custDataLst>
+              <p:tags r:id="rId1"/>
+            </p:custDataLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1016000" y="1575435"/>
+            <a:ext cx="8926195" cy="4603115"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just"/>
-[...684 lines deleted...]
-              <a:t> угоди.</a:t>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Для</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фінансових</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>радників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>дає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>змогу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прогнозувати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>реакції</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>клієнтів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>на</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ризик</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr algn="just"/>
-[...101 lines deleted...]
-                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Для</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>компаній</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>пояснює</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>поведінку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>акціонерів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
-[...1 lines deleted...]
-                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>менеджерів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>і</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2400" dirty="0">
-[...43 lines deleted...]
-                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>споживачів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Для</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>держави</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>дозволяє</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розробляти</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ефективні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>програми</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фінансової</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>освіти</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>й</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>регулювання</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>Для</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>інвесторів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>допомагає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>усвідомлювати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>власні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>емоційні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>помилки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Приклади</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" b="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>реальності:</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="ru-RU" b="1">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>«</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Дотком</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>бульбашка</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>»</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (2000) — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інвестори</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>масово</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вкладалися</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>в</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інтернет</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>компанії</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>без</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прибутку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
-[...99 lines deleted...]
-                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>керуючись</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>стадним</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інстинктом</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Криза</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> 2008 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>року</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>переоцінка</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ринку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>нерухомості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
-[...141 lines deleted...]
-                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>надмірна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>впевненість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>банків</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>і</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2400" dirty="0">
-[...29 lines deleted...]
-                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>споживачів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Криптовалюти</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ефект</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>«</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>FOMO</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>»</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (fear of missing out) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>змушує</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>людей</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>купувати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>на</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>піку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" altLang="en-US">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="677334" y="956603"/>
+            <a:ext cx="8596668" cy="5084759"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>			</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Японська</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> модель </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>характеризується</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>випередженням</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зростання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>продуктивності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>праці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відносно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зростання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рівня</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>життя</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>населення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, в тому </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>числі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рівня</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>заробітної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> плати. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>			З метою </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>заохочення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємницької</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>активності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> держава не </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>здійснює</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>серйозних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>заходів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>щодо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> контролю за </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>майновим</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розшаруванням</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>суспільства</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Існування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>такої</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>моделі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>можливе</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>лише</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> при </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>високому</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розвитку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>усіх</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>членів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>суспільства</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>національної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>самосвідомості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>пріоритетів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інтересів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>нації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> над </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інтересами</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>конкретної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>людини</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>готовності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>населення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>йти</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>певні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>матеріальні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>жертви</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>заради</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>добробуту</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>країни</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. Система </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>стимулювання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>праці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Японії</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>порівняно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>іншими</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>промислово</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розвиненими</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>країнами</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>дуже</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>гнучка</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Традиційно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> вона </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>будується</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>урахуванням</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>трьох</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>факторів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>професійної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>майстерності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>віку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> стажу </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>роботи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="677334" y="1111349"/>
+            <a:ext cx="8596668" cy="4930014"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" i="1" dirty="0"/>
+              <a:t>		</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" i="1" dirty="0"/>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Американська</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> модель </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>мотивації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>праці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>побудована</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>всілякому</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>заохоченні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємницької</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>активності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>й</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>збагаченні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>найбільш</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>активної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>частини</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>населення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. Модель </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>базується</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>соціально-культурних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>особливостях</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>нації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>масовому</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>орієнтуванню</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>досягнення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>особистого</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>успіху</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> кожного, а </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>також</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>високому</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рівні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>економічного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>добробуту</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. В </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>основі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>системи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>мотивації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>праці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>в</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> США </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>знаходиться</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> оплата </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>праці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Найбільшого</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>поширення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>набули</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>різні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>модифікації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>погодинної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>системи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> оплати </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>праці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>нормованими</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>завданнями</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>доповнені</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>різноманітними</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> формами </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>преміювання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="677334" y="942536"/>
+            <a:ext cx="8596668" cy="4332850"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>			</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Управління</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> персоналом у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>країнах</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Західної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Європи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>значною</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>мірою</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>формувалося</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>під</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>впливом</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>американської</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>системи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>управління</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Однак</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> система </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>мотивації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> персоналу на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>західноєвропейських</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємствах</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>характеризується</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> низкою </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>особливостей</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>які</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зумовлені</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>реаліями</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>економічної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ситуації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>країнах</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Досвід</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>західноєвропейських</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>країн</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>свідчить</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>головна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> мета </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>системи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>управління</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> персоналом – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>це</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>забезпечення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> кадрами, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>їх</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ефективне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>використання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>професійний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>соціальний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розвиток</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="677334" y="815927"/>
+            <a:ext cx="8596668" cy="5225436"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" i="1" dirty="0"/>
+              <a:t>			</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Французька</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> модель </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>мотивації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>праці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>характеризується</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> великою </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>різноманітністю</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>економічних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інструментів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>включаючи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>стратегічне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>планування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>стимулювання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>конкуренції</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>гнучкою</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> системою </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>оподаткування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Відмітна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>особливість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>її</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>введення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>стратегічного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>планування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ринковий</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>механізм</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. Основою </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ринкових</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відносин</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>французькій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>моделі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>є</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>конкуренція</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, яка </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>безпосередньо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>впливає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>якість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>продукції</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>задоволення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> потреб </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>населення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в товарах </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>послугах</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зменшення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>витрат</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виробництва</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. У </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>політиці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> оплати </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>праці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>французьких</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фірм</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>спостерігаються</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>дві</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>тенденції</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>індексація</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>заробітної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> плати </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>залежно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>від</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вартості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>життя</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>й</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>індивідуалізація</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> оплати </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>праці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="677334" y="928469"/>
+            <a:ext cx="8596668" cy="5112894"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Застосовують</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>три </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>основні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підходи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> до </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>здійснення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> принципу </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>індивідуалізації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> оплати </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>праці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1. Для кожного </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>робочого</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>місця</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>оцінюваного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>основі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>колективної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> угоди, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>визначаються</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>мінімальна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>заробітна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> плата </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> «</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виделка</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>» </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>окладів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Оцінка</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>праці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> кожного </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>працівника</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>здійснюється</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>щодо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виконуваної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>роботи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, а не </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>щодо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>праці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>працівників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зайнятих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інших</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>робочих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>місцях</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Критеріями</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> трудового </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>внеску</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>працівника</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>є</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>кількість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>якість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>його</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>праці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, а </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>також</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> участь у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>громадському</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>житті</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємства</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>2. Зарплату </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ділять</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>дві</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>частини</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>постійну</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>залежну</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>від</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>займаної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> посади </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>робочого</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>місця</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>змінну</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відображає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ефективність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>праці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>працівників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Додатково</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виплачують</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>премії</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> за </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>високу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>якість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>роботи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>сумлінне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ставлення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> до </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>праці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>тощо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. Персонал </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>бере</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>активну</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> участь в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>обговоренні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>питань</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> оплати </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>праці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в рамках </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>спеціальних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>комісій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="677334" y="956603"/>
+            <a:ext cx="8596668" cy="5084759"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>3. На </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємствах</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>здійснюються</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>такі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>форми</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>індивідуалізації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>заробітної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> плати, як участь у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прибутках</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, продаж </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>працівникам</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>акцій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємства</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виплата</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>премій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>			</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Перевага</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>французької</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>моделі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>мотивації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>праці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>полягає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в тому, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> вона </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>надає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> сильного </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>стимулюючого</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>впливу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ефективність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>якість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>праці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>слугує</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> фактором </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>саморегулювання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розміру</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> фонду оплати </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>праці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. При </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виникненні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>тимчасових</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>труднощів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> фонд оплати </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>праці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> автоматично </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>скорочується</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>результаті</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>чого</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємство</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>безболісно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>реагує</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>кон’юнктурні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зміни</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. Модель </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>забезпечує</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>широку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>поінформованість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>працівників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> про </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>економічний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> стан </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>компанії</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="677334" y="1012875"/>
+            <a:ext cx="8596668" cy="5028488"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Розглядаючи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" i="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>англійську</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> модель</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зазначимо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Великій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Британії</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>існує</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>дві</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>модифікації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>системи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> оплати </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>праці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, яка </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>залежать</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>від</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прибутку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>грошова</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>акціонерна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, яка </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>передбачає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>часткову</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> оплату у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вигляді</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>акцій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Крім</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> того, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>передбачається</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>можливість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>застосування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>системи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>коливання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>заробітної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> плати, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цілковито</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>залежить</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>від</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прибутку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємства</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. На </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємствах</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Великої</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Британії</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> участь у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прибутках</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> вводиться </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>тоді</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, коли </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відповідно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> до </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>індивідуальних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>колективних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>угод</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>додаток</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> до </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>встановленої</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зарплати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> регулярно </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виплачується</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відповідна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>частка</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>від</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прибутку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємства</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Залежно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>від</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>бази</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>обчислення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>суми</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розподіляється</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> через систему </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>участі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прибутках</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розрізняють</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> участь у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прибутках</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, участь у чистому </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>доході</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, участь в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>обороті</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>створеній</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вартості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>трудова</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>пайова</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> участь, чиста </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>трудова</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> участь.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="677334" y="956603"/>
+            <a:ext cx="8596668" cy="5641145"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Пайова</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> участь у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>капіталі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>передбачає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>внесення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>частини</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>особистих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>заощаджень</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>працівників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>обмін</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>акції</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>облігації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємства</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>використанням</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зазначених</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>коштів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>придбання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>основних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фондів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>оборотних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>активів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Пайова</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> участь у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>капіталі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>тягне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> за собою передачу </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>учасникам</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>корпорації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>частини</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прибутку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (доходу), у тому </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>числі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вигляді</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>дивідендів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відсотків</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виплату</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>допомоги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>премій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємства</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Трудова</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>пайова</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> участь </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>об’єднує</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зазначені</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вище</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>форми</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Працівник</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємства</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>отримує</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>дохід</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> за </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>трьома</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>напрямами</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>основна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>заробітна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> плата, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>частка</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>від</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>участі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прибутку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>основі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>праці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>частка</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>від</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прибутку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>на</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>основі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вкладеного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> ним </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>капіталу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Німецька</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> модель </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>мотивації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>праці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виходить</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> того, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>центрі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>знаходиться</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>людина</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>її</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інтересами</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> як </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вільна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>особистість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>котра</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>усвідомлює</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> свою </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відповідальність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> перед </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>суспільством</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Західні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>дослідники</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>дійшли</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>висновку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>гармонійна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>комбінація</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>із</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>стимулювання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>праці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>й</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>соціальних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>гарантій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>є</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>однією</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>найбільш</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>оптимальних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> моделей, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відомих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>історії</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>економічних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>теорій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Ця</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> модель </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>забезпечує</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рівній</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>мірі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> як </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>економічний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>добробут</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, так </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>соціальні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>гарантії</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="677334" y="858129"/>
+            <a:ext cx="8596668" cy="4360985"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" i="1" dirty="0"/>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Шведська</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> модель </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>мотивації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>праці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вирізняється</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> сильною </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>соціальною</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>політикою</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>спрямованою</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>скорочення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>майнової</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>нерівності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> за </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рахунок</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>перерозподілу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>національного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> доходу на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>користь</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>менш</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>забезпечених</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>верств</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>населення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Починаючи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> 50-х </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>років</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>шведські</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>профспілки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на переговорах </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>щодо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>переукладання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>колективних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>трудових</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>договорів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>проводять</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>політику</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> так </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>званої</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>солідарної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>заробітної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> плати, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ґрунтується</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на таких принципах: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рівна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> оплата за </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рівну</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>працю</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>скорочення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розриву</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>між</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розмірами</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>мінімальної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>максимальної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>заробітної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> плати.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="677334" y="609600"/>
             <a:ext cx="8596668" cy="965982"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just"/>
-[...1 lines deleted...]
-              <a:rPr lang="ru-RU" sz="1800" dirty="0" err="1"/>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>Сучасні</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="ru-RU" sz="1800" dirty="0" err="1"/>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>тенденції</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="ru-RU" sz="1800" dirty="0" err="1"/>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>формування</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="ru-RU" sz="1800" dirty="0" err="1"/>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>зарубіжних</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> систем </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0" err="1"/>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>мотивації</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="ru-RU" sz="1800" dirty="0" err="1"/>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>праці</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t> в</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0" err="1"/>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>узагальненому</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="ru-RU" sz="1800" dirty="0" err="1"/>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
               <a:t>вигляді</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
-[...12 lines deleted...]
-              <a:t>.</a:t>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12290" name="Picture 2"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="323558" y="1392702"/>
             <a:ext cx="8848578" cy="3715873"/>
@@ -28731,51 +45160,1331 @@
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Контролінг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>поведінки</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="677334" y="1266093"/>
+            <a:ext cx="8596668" cy="4775270"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Контролінг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>поведінки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>на</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємстві</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>це</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>система</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>управлінських</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>заходів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>спрямованих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>на</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>спостереження</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>оцінку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>та</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>регулювання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>поведінки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>працівників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>для</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>досягнення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цілей</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємства</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Іншими</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>словами</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>це</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>механізм</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>контролю</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>та</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>координації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>людських</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>дій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>у</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>межах</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>організації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>щоб</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вони</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відповідали</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>стратегії</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цінностям</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>політиці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>компанії</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Основна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>мета: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Забезпечити</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>узгодженість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>між</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>індивідуальними</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>діями</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>працівників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>стратегічними</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цілями</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємства</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>запобігти</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>небажаним</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відхиленням</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>у</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>поведінці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>та</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>стимулювати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ефективну</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>трудову</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>діяльність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Очікувані</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>результати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ефективного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>контролінгу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>поведінки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Підвищення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>продуктивності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>праці</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Зменшення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>конфліктів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>плинності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>кадрів</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Зміцнення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>корпоративної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>культури</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Покращення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>іміджу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємства</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Вища</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>залученість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>лояльність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>персоналу</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="med" p14:dur="700">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="med">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13314" name="Picture 2"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
@@ -28803,1259 +46512,3595 @@
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
-[...143 lines deleted...]
-<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2926080" y="2577738"/>
             <a:ext cx="5538652" cy="769441"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="uk-UA" sz="4400" dirty="0"/>
               <a:t>ДЯКУЮ ЗА УВАГУ!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...68 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>Основні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>завдання </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" altLang="en-US" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>контрол</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="en-US" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>інгу поведінки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="+mn-ea"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="3" name="Содержимое 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="677334" y="1561515"/>
-            <a:ext cx="8596668" cy="4479848"/>
+            <a:off x="677334" y="1266093"/>
+            <a:ext cx="8596668" cy="4775270"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just"/>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
-[...15 lines deleted...]
-                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Моніторинг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>поведінки</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
-[...71 lines deleted...]
-                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>персоналу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>спостереження</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>за</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виконанням</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>службових</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>обов</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>’</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>язків</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
-[...1 lines deleted...]
-                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>дотриманням</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>етичних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>норм</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>корпоративної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>культури</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Оцінка</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ефективності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>визначення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>наскільки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>поведінка</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>працівників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>сприяє</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>досягненню</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цілей</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємства</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Виявлення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відхилень</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фіксація</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>конфліктів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>порушень</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>дисципліни</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зниження</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>мотивації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Коригування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>поведінки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>через</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>мотиваційні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інструменти</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>навчання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>наставництво</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>адміністративні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>заходи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Формування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>організаційної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>культури</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>що</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2400" dirty="0">
-[...266 lines deleted...]
-                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>стимулює</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>бажану</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>поведінку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...11 lines deleted...]
-        </p:blipFill>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Контролінг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>поведінки</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1730326" y="235301"/>
-            <a:ext cx="8271803" cy="6454066"/>
+            <a:off x="677334" y="1266093"/>
+            <a:ext cx="8596668" cy="4775270"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Контролінг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>поведінки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>спрямований</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>аналіз</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прогнозування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>й</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> контроль </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>поведінки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>учасників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фінансових</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відносин</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, а </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>також</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>впровадження</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> методичного </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інструментарію</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>,</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>змушує</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>агентів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>діяти</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ухвалювати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рішення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відповідно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> до </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>визначених</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цільових</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>орієнтирів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємства</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Служби</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>контролінгу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>аналізують</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>процеси</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ухвалення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фінансових</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>-</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>шень</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прогнозування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>поведінки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> менеджменту, персоналу, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інвесторів</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інших</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>учасників</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фінансових</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відносин</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>із</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>урахуванням</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>певних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>психоло</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>-</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>гічних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>особливостей</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>поведінки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>індивідуумів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>котрі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>визначають</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рівень</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> до-</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>віри</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>чи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>недовіри</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>песимізм</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>чи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>оптимізм</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>схильність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> до </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ризику</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>У </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>процесі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фінансово-економічних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>взаємовідносин</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>деякі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>суб'єкти</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>цих</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відносин</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>мають</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>більше</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інформаційного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>забезпечення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ніж</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інші</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>унаслідок</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>чого</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>можуть</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>отримати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>додатковий</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>дохід</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, так </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>звану</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інформаційну</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> ренту.</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Ця</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ситуація</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>може</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>призвести</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> до </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>конфлікту</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інтересів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виявитися</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інфор</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>-</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>маційній</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>асиметрії</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Содержимое 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="677334" y="1069145"/>
-            <a:ext cx="8596668" cy="3066757"/>
+            <a:off x="677334" y="1153551"/>
+            <a:ext cx="8596668" cy="4887811"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just"/>
             <a:r>
               <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
-                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
-[...63 lines deleted...]
-                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Сутність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>асиметрії</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інформації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>полягає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в тому, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>суб'єкти</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємництва</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
-                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
-                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>які</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>функціонують</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>певному</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> ринку </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>є</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>потенційними</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>реальними</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>діловими</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> партнерами, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>мають</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>нерівноцінну</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>асиметричну</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інформацію</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>щодо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємницького</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>проєкту</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та умов </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>його</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>реалізації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>якості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вартості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> предмета угоди, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рівня</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємницького</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ризику</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>пов'язаного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>з</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2400" dirty="0">
-                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
-[...284 lines deleted...]
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>участю</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>реалізації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>проєкту</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виконанням</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>певних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>договірних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>зобов'язань</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>іншими</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>сприятливими</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>чи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>несприятливими</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>чинниками</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>які</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>можуть</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вплинути</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ефективність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> угоди.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Асиметрія</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інформації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відрізняється</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>від</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>повноти</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інформації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>І </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>асиметрія</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>повнота</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>є</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> характеристиками </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інформації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>проте</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>асиметрія</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>це</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> характеристика </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>нерівномірності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інформації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>між</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>суб'єктами</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>тоді</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> як </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>неповнота</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>характеризує</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>наявний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>обсяг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>інформації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>відносно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>її</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вичерпного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>необхідного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>достатнього</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>обсягу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="med" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="med">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
+</file>
+
+<file path=ppt/tags/tag1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="TABLE_ENDDRAG_ORIGIN_RECT" val="620*248"/>
+  <p:tag name="TABLE_ENDDRAG_RECT" val="125*128*620*248"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="TABLE_ENDDRAG_ORIGIN_RECT" val="620*248"/>
+  <p:tag name="TABLE_ENDDRAG_RECT" val="125*128*620*248"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="TABLE_ENDDRAG_ORIGIN_RECT" val="718*286"/>
+  <p:tag name="TABLE_ENDDRAG_RECT" val="53*114*718*286"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="TABLE_ENDDRAG_ORIGIN_RECT" val="556*319"/>
+  <p:tag name="TABLE_ENDDRAG_RECT" val="124*140*556*319"/>
+</p:tagLst>
+</file>
+
+<file path=ppt/tags/tag5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:tag name="TABLE_ENDDRAG_ORIGIN_RECT" val="676*224"/>
+  <p:tag name="TABLE_ENDDRAG_RECT" val="53*170*676*224"/>
+</p:tagLst>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Грань">
   <a:themeElements>
     <a:clrScheme name="Грань">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="2C3C43"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EBEBEB"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="90C226"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="54A021"/>
       </a:accent2>
       <a:accent3>
@@ -30265,146 +50310,164 @@
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="90000"/>
                 <a:lumMod val="110000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="94000"/>
                 <a:lumMod val="96000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="100000" b="100000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facet" id="{C0C680CD-088A-49FC-A102-D699147F32B2}" vid="{CFBC31BA-B70F-4F30-BCAA-4F3011E16C4D}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Facet</Template>
   <TotalTime></TotalTime>
-  <Words>2202</Words>
+  <Words>3960</Words>
   <Application>Microsoft Office PowerPoint</Application>
-  <PresentationFormat>Широкоэкранный</PresentationFormat>
-[...1 lines deleted...]
-  <Slides>54</Slides>
+  <PresentationFormat>Широкий екран</PresentationFormat>
+  <Paragraphs>243</Paragraphs>
+  <Slides>61</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Использованные шрифты</vt:lpstr>
+        <vt:lpstr>Використані шрифти</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Тема</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Заголовки слайдов</vt:lpstr>
+        <vt:lpstr>Заголовки слайдів</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>54</vt:i4>
+        <vt:i4>61</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="59" baseType="lpstr">
+    <vt:vector size="66" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Trebuchet MS</vt:lpstr>
       <vt:lpstr>Wingdings 3</vt:lpstr>
       <vt:lpstr>Грань</vt:lpstr>
-      <vt:lpstr> Тема 3 Оцінка результативності фінансово-господарської діяльності та системи мотивації</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr> Тема 3 Оцінювання результативності фінансово-господарської діяльності та системи мотивації</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Класична теорія vs Біхевіористичний підхід</vt:lpstr>
+      <vt:lpstr>Практичне значення біхевіористичних фінансів</vt:lpstr>
       <vt:lpstr>Контролінг поведінки</vt:lpstr>
-      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
-[...48 lines deleted...]
-      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Основні завдання контролінгу поведінки:</vt:lpstr>
+      <vt:lpstr>Контролінг поведінки</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>2. Система вимірювання результативності діяльності</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Основна структура системи ZVEI</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Сучасні тенденції формування зарубіжних систем мотивації праці в узагальненому вигляді </vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Тема 3 Оцінювання результативності фінансово-господарської діяльності та системи мотивації</dc:title>
   <dc:creator>Прохорчук Наталія Олегівна</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ICV">
+    <vt:lpwstr>8CF94B1D57E14716AD7F99ED344CEFAF_12</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
+    <vt:lpwstr>1049-12.2.0.23131</vt:lpwstr>
+  </property>
+</Properties>
+</file>