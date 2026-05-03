--- v0 (2026-03-18)
+++ v1 (2026-05-03)
@@ -1,11741 +1,4939 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:body>
-    <w:p w14:paraId="590339B6" w14:textId="77777777" w:rsidR="00B964BD" w:rsidRDefault="00B964BD" w:rsidP="00B964BD">
+    <w:p w14:paraId="0BBB1D3B" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="007B2FC7">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc221350826"/>
-[...4 lines deleted...]
-        <w:t>Тема 3 Техніко-експлуатаційні показники роботи пасажирського автомобільного транспорту</w:t>
+      <w:bookmarkStart w:id="0" w:name="_Toc221350827"/>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Тема 4 Вибір типу і кількості рухомого складу для роботи на маршруті</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="6BC9EB6F" w14:textId="77777777" w:rsidR="00B964BD" w:rsidRDefault="00B964BD" w:rsidP="00B964BD">
-[...6 lines deleted...]
-    <w:p w14:paraId="3C59E5E1" w14:textId="77777777" w:rsidR="00B964BD" w:rsidRDefault="00B964BD" w:rsidP="00B964BD">
+    <w:p w14:paraId="245D2751" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="007B2FC7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00FE5706">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Мета роботи:</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Навчитися розраховувати основні техніко-експлуатаційні показники роботи автобусів, аналізувати їх вплив на результативність роботи автотранспортного підприємства (АТП).</w:t>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Навчитися підбирати тип автобуса за місткістю відповідно до потужності пасажиропотоку та розраховувати необхідну кількість машин для забезпечення заданої якості обслуговування.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FD4B996" w14:textId="77777777" w:rsidR="00B964BD" w:rsidRDefault="00B964BD" w:rsidP="00B964BD">
+    <w:p w14:paraId="24BA21D3" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="007B2FC7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EE088F4" w14:textId="77777777" w:rsidR="00B964BD" w:rsidRDefault="00B964BD" w:rsidP="00B964BD">
+    <w:p w14:paraId="13B05580" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="007B2FC7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00FE5706">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Порядок виконання</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06F2F434" w14:textId="77777777" w:rsidR="00B964BD" w:rsidRDefault="00B964BD" w:rsidP="00B964BD">
+    <w:p w14:paraId="6ECCCBAA" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="007B2FC7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00FE5706">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Ознайомитися з теоретичними положеннями 1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="318F103C" w14:textId="77777777" w:rsidR="00B964BD" w:rsidRDefault="00B964BD" w:rsidP="00B964BD">
+    <w:p w14:paraId="41AE337E" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="007B2FC7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00FE5706">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Обрати варіанта згідно списку с журналі з таблиці 3.1</w:t>
+        <w:t>Обрати варіанта згідно списку с журналі з таблиці 4.1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="586EA11E" w14:textId="77777777" w:rsidR="00B964BD" w:rsidRDefault="00B964BD" w:rsidP="00B964BD">
+    <w:p w14:paraId="52FA30A1" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="007B2FC7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00FE5706">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Виконати розрахунки згідно завдання 2.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2727D524" w14:textId="77777777" w:rsidR="00B964BD" w:rsidRDefault="00B964BD" w:rsidP="00B964BD">
+    <w:p w14:paraId="632871BE" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="007B2FC7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00FE5706">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Зробити висновок</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E28865E" w14:textId="77777777" w:rsidR="00B964BD" w:rsidRDefault="00B964BD" w:rsidP="00B964BD">
+    <w:p w14:paraId="21A07D63" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="007B2FC7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00FE5706">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Дати відповіді на контрольні питання</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33B79825" w14:textId="77777777" w:rsidR="00B964BD" w:rsidRDefault="00B964BD" w:rsidP="00B964BD">
+    <w:p w14:paraId="24F70001" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="007B2FC7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25548EAC" w14:textId="77777777" w:rsidR="00B964BD" w:rsidRDefault="00B964BD" w:rsidP="00B964BD">
+    <w:p w14:paraId="32C7F351" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="007B2FC7">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE5706">
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Теоретичні положення</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37F21E0C" w14:textId="77777777" w:rsidR="00B964BD" w:rsidRDefault="00B964BD" w:rsidP="00B964BD">
+    <w:p w14:paraId="3BCE32CF" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="007B2FC7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
-          <w:lang w:eastAsia="en-US"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E7789B9" w14:textId="77777777" w:rsidR="00B964BD" w:rsidRDefault="00B964BD" w:rsidP="00B964BD">
+    <w:p w14:paraId="707FF481" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="007B2FC7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00FE5706">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Техніко-експлуатаційні показники роботи міського автобусного транспорту дозволяють оцінити ефективність використання рухомого складу, організацію перевезень та навантаження на транспортну мережу. Вони поділяються на дві основні групи:</w:t>
+        <w:t>Вибір типу рухомого складу (РС) є одним із ключових етапів організації пасажирських перевезень, оскільки від нього залежать якість обслуговування пасажирів, економічна ефективність роботи перевізника та рівень завантаження транспортної мережі. Правильно підібраний транспорт забезпечує баланс між провізною спроможністю маршруту та реальним попитом.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AEB7678" w14:textId="77777777" w:rsidR="00B964BD" w:rsidRDefault="00B964BD" w:rsidP="00B964BD">
-[...19 lines deleted...]
-    <w:p w14:paraId="262CA187" w14:textId="77777777" w:rsidR="00B964BD" w:rsidRDefault="00B964BD" w:rsidP="00B964BD">
+    <w:p w14:paraId="77D3F9BD" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="007B2FC7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Ця група характеризує готовність автобусів до роботи та час перебування транспортних засобів на лінії. Основні показники включають:</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Потужність пасажиропотоку (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Q_max</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) є основним критерієм при визначенні місткості транспортних засобів. Якщо на маршруті спостерігається високий пасажиропотік, доцільно використовувати автобуси великої або особливо великої місткості, оскільки вони дозволяють перевезти більше пасажирів за меншу кількість рейсів. Це зменшує навантаження на дорожню мережу та скорочує витрати на експлуатацію. На маршрутах із невеликим попитом ефективніше застосовувати автобуси малої місткості або </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>мікроавтобуси — це допомагає уникнути перевезення «повітря» та знижує витрати пального.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="193D79E8" w14:textId="77777777" w:rsidR="00B964BD" w:rsidRDefault="00B964BD" w:rsidP="00B964BD">
-[...87 lines deleted...]
-    <w:p w14:paraId="157D2021" w14:textId="77777777" w:rsidR="00B964BD" w:rsidRDefault="00B964BD" w:rsidP="00B964BD">
+    <w:p w14:paraId="1A20B1B0" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="007B2FC7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ця група дозволяє оцінити ефективність безпосередньо процесу перевезення пасажирів. Вони показують, наскільки ефективно </w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE5706">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>використовується пробіг автобусів і їхня місткість для перевезення пасажирів. До цих показників належать:</w:t>
+        <w:t xml:space="preserve">Важливу роль відіграють параметри </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>вулично</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>-дорожньої мережі. Ширина проїзної частини, радіуси поворотів, наявність складних перехресть і щільність забудови можуть суттєво обмежувати використання великогабаритного транспорту. Наприклад, зчленовані автобуси ефективні на прямих магістралях із високою пропускною здатністю, але малопридатні для історичних районів міст або вулиць зі складною геометрією. Також необхідно враховувати стан дорожнього покриття та можливість безпечного під’їзду до зупинок.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C46592B" w14:textId="77777777" w:rsidR="00B964BD" w:rsidRDefault="00B964BD" w:rsidP="00B964BD">
-[...330 lines deleted...]
-    <w:p w14:paraId="53EE7D33" w14:textId="77777777" w:rsidR="00B964BD" w:rsidRDefault="00B964BD" w:rsidP="00B964BD">
+    <w:p w14:paraId="734D614F" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="007B2FC7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00FE5706">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Ці показники тісно пов’язані між собою: наприклад, низький коефіцієнт технічної готовності (α</w:t>
-[...17 lines deleted...]
-        <w:t>) зменшує коефіцієнт випуску (αв), що безпосередньо впливає на інтервал руху та завантаження маршруту.</w:t>
+        <w:t>Необхідний інтервал руху (I) безпосередньо впливає на комфорт пасажирів. Занадто великі інтервали призводять до скупчення людей на зупинках і перевантаження салонів, тоді як надто малі можуть бути економічно невигідними для перевізника. Для більшості міських маршрутів оптимальним вважається інтервал приблизно 10–12 хвилин, а на найбільш завантажених напрямках — ще менший. Використання місткіших автобусів часто дозволяє підтримувати прийнятний інтервал без збільшення кількості транспортних засобів на лінії.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F45DDD9" w14:textId="77777777" w:rsidR="00B964BD" w:rsidRDefault="00B964BD" w:rsidP="00B964BD">
-[...32 lines deleted...]
-    <w:p w14:paraId="1FBB13A4" w14:textId="77777777" w:rsidR="00B964BD" w:rsidRDefault="00B964BD" w:rsidP="00B964BD">
+    <w:p w14:paraId="7A9B12A0" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="007B2FC7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00FE5706">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>За даними варіанту розрахувати результативні показники роботи маршруту за одну зміну (день).</w:t>
+        <w:t xml:space="preserve">Крім основних чинників, під час вибору РС враховують нерівномірність пасажиропотоків протягом доби. У години «пік» потрібна більша провізна спроможність, тому іноді застосовують комбінований підхід — випускають на маршрут більш місткі автобуси або збільшують їх кількість. У </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>міжпіковий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> період можливе використання транспорту меншої місткості для підвищення економічності.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66ED468E" w14:textId="77777777" w:rsidR="00B964BD" w:rsidRDefault="00B964BD" w:rsidP="00B964BD">
+    <w:p w14:paraId="2A2678F1" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="007B2FC7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Економічні показники також мають велике значення. До них належать витрати на паливо або електроенергію, технічне обслуговування, ремонт, заробітну плату водіїв та строк служби транспортного засобу. Хоча великі автобуси дорожчі в придбанні, при високому пасажиропотоці їх використання часто є вигіднішим у розрахунку на одного перевезеного пасажира.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20FA6FEC" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="007B2FC7">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Не менш важливими є вимоги до комфорту та безпеки. Сучасний рухомий склад зазвичай обладнаний низькою підлогою для зручності маломобільних пасажирів, системами кондиціонування, електронними інформаційними табло та засобами </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>відеонагляду</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. Це підвищує якість перевезень і робить громадський транспорт більш привабливим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42A47751" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="007B2FC7">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Вибір типу рухомого складу повинен базуватися на комплексному аналізі пасажиропотоку (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Q_max</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>), характеристик маршрутної мережі, необхідного інтервалу руху (I), економічних показників та вимог до комфорту. Лише поєднання цих факторів дозволяє забезпечити ефективну, безпечну та стабільну роботу міського транспорту</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A823C50" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="007B2FC7">
+      <w:pPr>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="13"/>
         </w:numPr>
-        <w:tabs>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Визначення загального добового пробігу одного автобуса </w:t>
+        <w:adjustRightInd/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Розрахункове завдання</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37B89678" w14:textId="77777777" w:rsidR="00B964BD" w:rsidRDefault="00B964BD" w:rsidP="00B964BD">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="31509365" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="007B2FC7">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...10 lines deleted...]
-        <w:t>Пробіг складається з рейсів з пасажирами та нульових пробігів:</w:t>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Для маршруту з відомим пасажиропотоком (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Q</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>max</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>) та часом обороту (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>) необхідно порівняти два типи автобусів (Варіант А та Варіант Б) і обрати раціональний.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F714E1D" w14:textId="77777777" w:rsidR="00B964BD" w:rsidRDefault="00B964BD" w:rsidP="00B964BD">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w14:paraId="7B33445B" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="007B2FC7">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:adjustRightInd/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Розрахунок годинної провізної спроможності одного автобуса</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78D25FE0" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="007B2FC7">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Це кількість пасажирів, яку один автобус обраного типу може перевезти за годину.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39B5084A" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="007B2FC7">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:sSub>
           <m:sSubPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubPr>
           <m:e>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-                <w:lang w:val="uk-UA"/>
-[...1 lines deleted...]
-              <m:t>L</m:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <m:t>W</m:t>
             </m:r>
           </m:e>
           <m:sub>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-                <w:lang w:val="uk-UA"/>
-[...1 lines deleted...]
-              <m:t>доб</m:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <m:t>год</m:t>
             </m:r>
           </m:sub>
         </m:sSub>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
-          <m:t xml:space="preserve"> = (2 ∙ </m:t>
+          <m:t xml:space="preserve"> = </m:t>
         </m:r>
-        <m:sSub>
-          <m:sSubPr>
+        <m:f>
+          <m:fPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </m:ctrlPr>
-          </m:sSubPr>
-          <m:e>
+          </m:fPr>
+          <m:num>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-                <w:lang w:val="uk-UA"/>
-[...1 lines deleted...]
-              <m:t>L</m:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <m:t>60</m:t>
             </m:r>
-          </m:e>
-[...9 lines deleted...]
-        </m:sSub>
+          </m:num>
+          <m:den>
+            <m:sSub>
+              <m:sSubPr>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="uk-UA"/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:sSubPr>
+              <m:e>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="uk-UA"/>
+                  </w:rPr>
+                  <m:t xml:space="preserve"> t</m:t>
+                </m:r>
+              </m:e>
+              <m:sub>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:val="uk-UA"/>
+                  </w:rPr>
+                  <m:t>о</m:t>
+                </m:r>
+              </m:sub>
+            </m:sSub>
+          </m:den>
+        </m:f>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
-          <m:t xml:space="preserve">∙ </m:t>
+          <m:t>∙ q ∙ γ</m:t>
         </m:r>
-        <m:sSub>
-[...63 lines deleted...]
-        </m:sSub>
       </m:oMath>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">                                          (3.1)</w:t>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                      (4.1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78CE842D" w14:textId="77777777" w:rsidR="00B964BD" w:rsidRDefault="00B964BD" w:rsidP="00B964BD">
-[...19 lines deleted...]
-          <w:sz w:val="28"/>
+    <w:p w14:paraId="710BD8B8" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="007B2FC7">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>год</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — провізна спроможність одного автобуса (пас/год);</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...9 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>доб</w:t>
+        <w:t>о</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...9 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — час обороту на маршруті (хв);</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:br/>
+        <w:t>q — місткість автобуса (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...14 lines deleted...]
-        <w:t>м</w:t>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>чол</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...9 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...60 lines deleted...]
-        <w:t xml:space="preserve"> — загальний нульовий пробіг за день (км)</w:t>
+        <w:t>γ — нормативний коефіцієнт наповнення (0.85).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25B1A3CB" w14:textId="77777777" w:rsidR="00B964BD" w:rsidRDefault="00B964BD" w:rsidP="00B964BD">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w14:paraId="6E8602E0" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="007B2FC7">
+      <w:pPr>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:tabs>
-[...16 lines deleted...]
-        <w:t>Розрахунок коефіцієнта використання пробігу</w:t>
+        <w:adjustRightInd/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Визначення необхідної кількості автобусів для кожного типу</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AE55686" w14:textId="77777777" w:rsidR="00B964BD" w:rsidRDefault="00B964BD" w:rsidP="00B964BD">
-[...5 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="26294B48" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="007B2FC7">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-        <w:t>Показує частку продуктивного пробігу (з пасажирами) у загальному пробігу:</w:t>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Показує, скільки одиниць рухомого складу кожного типу потрібно для забезпечення перевезення пасажирів.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B3519DD" w14:textId="77777777" w:rsidR="00B964BD" w:rsidRDefault="00B964BD" w:rsidP="00B964BD">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w14:paraId="1939BF08" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="007B2FC7">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-            <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
-          <m:t xml:space="preserve">β = </m:t>
+          <m:t xml:space="preserve">N А = </m:t>
         </m:r>
         <m:f>
           <m:fPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:i/>
-                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:fPr>
+          <m:num>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <m:t>Qmax</m:t>
+            </m:r>
+          </m:num>
+          <m:den>
+            <m:sSub>
+              <m:sSubPr>
+                <m:ctrlPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:i/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:val="uk-UA"/>
+                  </w:rPr>
+                </m:ctrlPr>
+              </m:sSubPr>
+              <m:e>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:val="uk-UA"/>
+                  </w:rPr>
+                  <m:t>Wгод</m:t>
+                </m:r>
+              </m:e>
+              <m:sub>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                    <w:szCs w:val="28"/>
+                    <w:lang w:val="uk-UA"/>
+                  </w:rPr>
+                  <m:t>А</m:t>
+                </m:r>
+              </m:sub>
+            </m:sSub>
+          </m:den>
+        </m:f>
+      </m:oMath>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                              (4.2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57626062" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="007B2FC7">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <m:oMathPara>
+        <m:oMathParaPr>
+          <m:jc m:val="right"/>
+        </m:oMathParaPr>
+        <m:oMath>
+          <m:r>
+            <m:rPr>
+              <m:sty m:val="p"/>
+            </m:rPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="uk-UA"/>
+            </w:rPr>
+            <w:lastRenderedPageBreak/>
+            <w:br/>
+          </m:r>
+          <m:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="uk-UA"/>
+            </w:rPr>
+            <m:t>N Б =</m:t>
+          </m:r>
+          <m:f>
+            <m:fPr>
+              <m:ctrlPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                  <w:i/>
+                  <w:szCs w:val="28"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+              </m:ctrlPr>
+            </m:fPr>
+            <m:num>
+              <m:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                  <w:szCs w:val="28"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <m:t>Qmax</m:t>
+              </m:r>
+            </m:num>
+            <m:den>
+              <m:sSub>
+                <m:sSubPr>
+                  <m:ctrlPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                      <w:i/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="uk-UA"/>
+                    </w:rPr>
+                  </m:ctrlPr>
+                </m:sSubPr>
+                <m:e>
+                  <m:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="uk-UA"/>
+                    </w:rPr>
+                    <m:t>Wгод</m:t>
+                  </m:r>
+                </m:e>
+                <m:sub>
+                  <m:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="uk-UA"/>
+                    </w:rPr>
+                    <m:t>Б</m:t>
+                  </m:r>
+                </m:sub>
+              </m:sSub>
+            </m:den>
+          </m:f>
+          <m:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+              <w:szCs w:val="28"/>
+              <w:lang w:val="uk-UA"/>
+            </w:rPr>
+            <m:t xml:space="preserve">  .</m:t>
+          </m:r>
+        </m:oMath>
+      </m:oMathPara>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                             (4.3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74187E91" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="007B2FC7">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>N А, N Б — кількість автобусів типу А та Б (одиниць, округлюємо до більшого цілого);</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Q_max</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — максимальний пасажиропотік (пас/год).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ABC8140" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="007B2FC7">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:adjustRightInd/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Розрахунок інтервалу руху для кожного типу</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CB768C3" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="007B2FC7">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Дозволяє оцінити рівень зручності для пасажирів при використанні кожного варіанта</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="033AEBFE" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="007B2FC7">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <m:oMath>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:szCs w:val="28"/>
+            <w:lang w:val="uk-UA"/>
+          </w:rPr>
+          <m:t xml:space="preserve">I = </m:t>
+        </m:r>
+        <m:f>
+          <m:fPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:i/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </m:ctrlPr>
           </m:fPr>
           <m:num>
             <m:sSub>
               <m:sSubPr>
                 <m:ctrlPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                     <w:i/>
-                    <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                     <w:lang w:val="uk-UA"/>
                   </w:rPr>
                 </m:ctrlPr>
               </m:sSubPr>
               <m:e>
                 <m:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-                    <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                     <w:lang w:val="uk-UA"/>
                   </w:rPr>
-                  <m:t>L</m:t>
+                  <m:t>t</m:t>
                 </m:r>
               </m:e>
               <m:sub>
                 <m:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
-                    <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                     <w:lang w:val="uk-UA"/>
                   </w:rPr>
-                  <m:t>пас</m:t>
+                  <m:t>о</m:t>
                 </m:r>
               </m:sub>
             </m:sSub>
           </m:num>
           <m:den>
-            <m:sSub>
-[...33 lines deleted...]
-            </m:sSub>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <m:t xml:space="preserve"> N</m:t>
+            </m:r>
           </m:den>
         </m:f>
       </m:oMath>
-      <w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">                                                              (3.2)</w:t>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                           (4.4)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F2DFC30" w14:textId="77777777" w:rsidR="00B964BD" w:rsidRDefault="00B964BD" w:rsidP="00B964BD">
-[...15 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="067C1903" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="007B2FC7">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>I — інтервал руху (хв);</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>tо</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — час обороту (хв);</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:br/>
+        <w:t>N — розрахована кількість автобусів відповідного типу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61D8423C" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="007B2FC7">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Варіанти даних </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4071E6D5" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="007B2FC7">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Для кожного варіанту необхідно порівняти два типи рухомого складу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB14B46" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="007B2FC7">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Тип А — автобус середньої місткості (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>L_пас</w:t>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>qА</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> — пробіг з пасажирами на маршруті, км</w:t>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = 60 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Тип Б — автобус великої місткості (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>qБ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = 105 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2230B387" w14:textId="77777777" w:rsidR="00B964BD" w:rsidRDefault="00B964BD" w:rsidP="00B964BD">
-[...774 lines deleted...]
-    <w:p w14:paraId="7FBB39EE" w14:textId="77777777" w:rsidR="00B964BD" w:rsidRDefault="00B964BD" w:rsidP="00B964BD">
+    <w:p w14:paraId="68A1AAB9" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="007B2FC7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="4CAA5972" w14:textId="77777777" w:rsidR="00B964BD" w:rsidRDefault="00B964BD" w:rsidP="00B964BD">
+    <w:p w14:paraId="1D1F636F" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="007B2FC7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58366633" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="007B2FC7">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39FB9A4E" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="007B2FC7">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="045B6BC5" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="007B2FC7">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42421858" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="007B2FC7">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Таблиця 4.1 – Варіанта даних для практичної 4</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="7827" w:type="dxa"/>
-        <w:tblInd w:w="-147" w:type="dxa"/>
+        <w:tblW w:w="8784" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1010"/>
-        <w:gridCol w:w="1091"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="885"/>
+        <w:gridCol w:w="1962"/>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="1276"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B964BD" w14:paraId="5BA6AF39" w14:textId="77777777" w:rsidTr="00B964BD">
+      <w:tr w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w14:paraId="2A29F651" w14:textId="77777777" w:rsidTr="00A16F7B">
         <w:trPr>
-          <w:trHeight w:val="576"/>
+          <w:trHeight w:val="864"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="3E36392A" w14:textId="77777777" w:rsidR="00B964BD" w:rsidRDefault="00B964BD">
+            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7CACAF26" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
             <w:pPr>
               <w:widowControl/>
               <w:adjustRightInd/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
-[...7 lines deleted...]
-                <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Варіант</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1096" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="413BD66D" w14:textId="77777777" w:rsidR="00B964BD" w:rsidRDefault="00B964BD">
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07C83414" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
             <w:pPr>
               <w:widowControl/>
               <w:adjustRightInd/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Lм</w:t>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Q_max</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...22 lines deleted...]
-          <w:p w14:paraId="2F9DE918" w14:textId="77777777" w:rsidR="00B964BD" w:rsidRDefault="00B964BD">
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (пас/год)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26828CB4" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
             <w:pPr>
               <w:widowControl/>
               <w:adjustRightInd/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>n_рейсів</w:t>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>t_о</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...13 lines deleted...]
-          <w:p w14:paraId="5803FADC" w14:textId="77777777" w:rsidR="00B964BD" w:rsidRDefault="00B964BD">
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (хв)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="795C9A06" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
             <w:pPr>
               <w:widowControl/>
               <w:adjustRightInd/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Варіант</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="708DC0B4" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>L_нуль</w:t>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Q_max</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...22 lines deleted...]
-          <w:p w14:paraId="2BBBAC28" w14:textId="77777777" w:rsidR="00B964BD" w:rsidRDefault="00B964BD">
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (пас/год)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0926A238" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
             <w:pPr>
               <w:widowControl/>
               <w:adjustRightInd/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
-[...10 lines deleted...]
-            </w:r>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>чол</w:t>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>t_о</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...118 lines deleted...]
-              <w:t>, км</w:t>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (хв)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B964BD" w14:paraId="7186EBF0" w14:textId="77777777" w:rsidTr="00B964BD">
+      <w:tr w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w14:paraId="63AD5904" w14:textId="77777777" w:rsidTr="00A16F7B">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
-[...27 lines deleted...]
-                <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26DB4F34" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1096" w:type="dxa"/>
-[...245 lines deleted...]
-              <w:t>4,2</w:t>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="467A4632" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5BE3D0DE" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DD0B348" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A7ABACE" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>550</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="315D4F06" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>42</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B964BD" w14:paraId="21BB7BA0" w14:textId="77777777" w:rsidTr="00B964BD">
+      <w:tr w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w14:paraId="1EE9C380" w14:textId="77777777" w:rsidTr="00A16F7B">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
-[...27 lines deleted...]
-                <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C3CE55E" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1096" w:type="dxa"/>
-[...245 lines deleted...]
-              <w:t>4,5</w:t>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="173804BE" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>650</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B1AAC56" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29524BBD" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55306C19" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>700</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DAFDE23" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>48</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B964BD" w14:paraId="3EE120BA" w14:textId="77777777" w:rsidTr="00B964BD">
+      <w:tr w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w14:paraId="63F535FA" w14:textId="77777777" w:rsidTr="00A16F7B">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
-[...27 lines deleted...]
-                <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08FDD6BA" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1096" w:type="dxa"/>
-[...245 lines deleted...]
-              <w:t>5,1</w:t>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D234D27" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E5391C2" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="070B88FC" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6092E64A" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>850</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E998E4E" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>54</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B964BD" w14:paraId="74A84541" w14:textId="77777777" w:rsidTr="00B964BD">
+      <w:tr w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w14:paraId="4674C507" w14:textId="77777777" w:rsidTr="00A16F7B">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
-[...27 lines deleted...]
-                <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5124AA89" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1096" w:type="dxa"/>
-[...245 lines deleted...]
-              <w:t>5,8</w:t>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06AF2722" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="087D0345" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3EF31F38" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1001872E" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>950</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25ABAF67" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>58</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B964BD" w14:paraId="1C383AD7" w14:textId="77777777" w:rsidTr="00B964BD">
+      <w:tr w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w14:paraId="7F8336A8" w14:textId="77777777" w:rsidTr="00A16F7B">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
-[...27 lines deleted...]
-                <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08B789BE" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1096" w:type="dxa"/>
-[...245 lines deleted...]
-              <w:t>6,2</w:t>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="042BFC98" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2685FA09" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7CD5E230" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3453511C" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1050</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B5B7ACE" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>62</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B964BD" w14:paraId="10802608" w14:textId="77777777" w:rsidTr="00B964BD">
+      <w:tr w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w14:paraId="26FCB5AD" w14:textId="77777777" w:rsidTr="00A16F7B">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
-[...28 lines deleted...]
-              </w:rPr>
+            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67D4B4C1" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1096" w:type="dxa"/>
-[...245 lines deleted...]
-              <w:t>3,5</w:t>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66273557" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="093633A9" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>65</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F6880D4" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67234C2F" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="502E9AFD" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>68</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B964BD" w14:paraId="23C6334F" w14:textId="77777777" w:rsidTr="00B964BD">
+      <w:tr w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w14:paraId="60FDF96F" w14:textId="77777777" w:rsidTr="00A16F7B">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
-[...27 lines deleted...]
-                <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47D2788D" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1096" w:type="dxa"/>
-[...245 lines deleted...]
-              <w:t>4</w:t>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="706796BB" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="510E7826" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33241928" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0AE5D4B9" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E1E71BC" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>72</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B964BD" w14:paraId="6844A058" w14:textId="77777777" w:rsidTr="00B964BD">
+      <w:tr w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w14:paraId="512EDBA7" w14:textId="77777777" w:rsidTr="00A16F7B">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
-[...27 lines deleted...]
-                <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A5703C0" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1096" w:type="dxa"/>
-[...245 lines deleted...]
-              <w:t>6</w:t>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="473789DB" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38B07DBC" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65D473B4" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2267BB80" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1350</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0090E1B0" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>78</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B964BD" w14:paraId="74E1A285" w14:textId="77777777" w:rsidTr="00B964BD">
+      <w:tr w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w14:paraId="64654B40" w14:textId="77777777" w:rsidTr="00A16F7B">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
-[...27 lines deleted...]
-                <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0DAD70C9" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1096" w:type="dxa"/>
-[...245 lines deleted...]
-              <w:t>7,5</w:t>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51CC892A" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2EB6E84D" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39FA95DC" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D53E220" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1450</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7616D138" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>82</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B964BD" w14:paraId="0F497A3F" w14:textId="77777777" w:rsidTr="00B964BD">
+      <w:tr w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w14:paraId="665A14A7" w14:textId="77777777" w:rsidTr="00A16F7B">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
-[...27 lines deleted...]
-                <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D04C479" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1096" w:type="dxa"/>
-[...245 lines deleted...]
-              <w:t>8,2</w:t>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5AF210D9" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="137D4C32" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48E0DB34" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="754626D7" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1550</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F4CF4DA" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>88</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B964BD" w14:paraId="70B27E47" w14:textId="77777777" w:rsidTr="00B964BD">
+      <w:tr w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w14:paraId="4A4A0F5B" w14:textId="77777777" w:rsidTr="00A16F7B">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
-[...27 lines deleted...]
-                <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28D7331F" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1096" w:type="dxa"/>
-[...245 lines deleted...]
-              <w:t>4,2</w:t>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62D0E7AE" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0354D9A1" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="692D99AD" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="156D77CA" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1650</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2399471E" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>92</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B964BD" w14:paraId="6A3F9ACC" w14:textId="77777777" w:rsidTr="00B964BD">
+      <w:tr w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w14:paraId="35E4B3E7" w14:textId="77777777" w:rsidTr="00A16F7B">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
-[...27 lines deleted...]
-                <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="163BFE83" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1096" w:type="dxa"/>
-[...245 lines deleted...]
-              <w:t>4,5</w:t>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="169FA303" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1700</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="053D5F25" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E77B2A2" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="710CC06C" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1750</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="113EEBB2" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>98</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B964BD" w14:paraId="76E4C6FF" w14:textId="77777777" w:rsidTr="00B964BD">
+      <w:tr w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w14:paraId="3780A4E5" w14:textId="77777777" w:rsidTr="00A16F7B">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
-[...27 lines deleted...]
-                <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21D66D27" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1096" w:type="dxa"/>
-[...245 lines deleted...]
-              <w:t>5,1</w:t>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A26288A" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64EE18E3" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D3DA5BE" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="610C255D" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1850</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A025B98" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>102</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B964BD" w14:paraId="384FF1D9" w14:textId="77777777" w:rsidTr="00B964BD">
+      <w:tr w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w14:paraId="5C339A18" w14:textId="77777777" w:rsidTr="00A16F7B">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
-[...27 lines deleted...]
-                <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D42B464" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1096" w:type="dxa"/>
-[...245 lines deleted...]
-              <w:t>5,8</w:t>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="630F39F1" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A2EB5AE" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CFCB9F7" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="167705D6" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1950</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F2792B2" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>108</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B964BD" w14:paraId="5F89EAD6" w14:textId="77777777" w:rsidTr="00B964BD">
+      <w:tr w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w14:paraId="402E0D4D" w14:textId="77777777" w:rsidTr="00A16F7B">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
-[...27 lines deleted...]
-                <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42AB660E" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1096" w:type="dxa"/>
-[...2772 lines deleted...]
-                <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44771109" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>2000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26D559F7" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>110</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="868" w:type="dxa"/>
-[...1605 lines deleted...]
-                <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61E92E72" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1096" w:type="dxa"/>
-[...245 lines deleted...]
-              <w:t>8,2</w:t>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49A7C3D3" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>2100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44104B85" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="00A16F7B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:adjustRightInd/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5706">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>115</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="16A94CB0" w14:textId="77777777" w:rsidR="00B964BD" w:rsidRDefault="00B964BD" w:rsidP="00B964BD">
+    <w:p w14:paraId="41C11099" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="007B2FC7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77EFC0DE" w14:textId="77777777" w:rsidR="00B964BD" w:rsidRDefault="00B964BD" w:rsidP="00B964BD">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="26A69E51" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="007B2FC7">
+      <w:pPr>
         <w:ind w:firstLine="567"/>
-        <w:rPr>
-[...14 lines deleted...]
-      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="uk-UA"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="27"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE5706">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Контрольні питання</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BBC57C8" w14:textId="77777777" w:rsidR="00B964BD" w:rsidRDefault="00B964BD" w:rsidP="00B964BD">
-[...9 lines deleted...]
-    <w:p w14:paraId="0380991C" w14:textId="77777777" w:rsidR="00B964BD" w:rsidRDefault="00B964BD" w:rsidP="00B964BD">
+    <w:p w14:paraId="61145002" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="007B2FC7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="17"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="714" w:hanging="357"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00FE5706">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>Який пробіг називається «нульовим» і як його мінімізація впливає на економіку підприємства?</w:t>
+        <w:t>Як впливає збільшення місткості рухомого складу на інтервал руху при сталому пасажиропотоці?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="777E679D" w14:textId="77777777" w:rsidR="00B964BD" w:rsidRDefault="00B964BD" w:rsidP="00B964BD">
+    <w:p w14:paraId="634E3A9C" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="007B2FC7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="17"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="714" w:hanging="357"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00FE5706">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Як коефіцієнт змінності пасажирів (</w:t>
-[...35 lines deleted...]
-        <w:t>)?</w:t>
+        <w:t>За яких умов використання автобусів особливо великої місткості ("гармошок") стає недоцільним?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4759E4D3" w14:textId="77777777" w:rsidR="00B964BD" w:rsidRDefault="00B964BD" w:rsidP="00B964BD">
+    <w:p w14:paraId="4B2B635D" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="007B2FC7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="17"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="714" w:hanging="357"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00FE5706">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Чим відрізняється статичний коефіцієнт наповнення від динамічного?</w:t>
+        <w:t>Чому інтервал руху більше 20 хвилин вважається критичним для міських перевезень?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EAC56FB" w14:textId="77777777" w:rsidR="00B964BD" w:rsidRDefault="00B964BD" w:rsidP="00B964BD">
+    <w:p w14:paraId="5A8FC7D1" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="007B2FC7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="17"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="714" w:hanging="357"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00FE5706">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Які фактори впливають на коефіцієнт технічної готовності парку?</w:t>
+        <w:t>Які переваги мають автобуси малої місткості (маршрутки) у порівнянні з великими автобусами?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1491BD58" w14:textId="77777777" w:rsidR="00B964BD" w:rsidRDefault="00B964BD" w:rsidP="00B964BD">
+    <w:p w14:paraId="58F17F61" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="007B2FC7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="17"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="714" w:hanging="357"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00FE5706">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Як розрахувати експлуатаційну швидкість автобуса і чим вона відрізняється від сполученої швидкості?</w:t>
+        <w:t xml:space="preserve">Як враховується клас автобуса при </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>проєктуванні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE5706">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> зупиночних пунктів?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36198A7F" w14:textId="77777777" w:rsidR="00B964BD" w:rsidRDefault="00B964BD" w:rsidP="00B964BD">
+    <w:p w14:paraId="43B0A001" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="007B2FC7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="17"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="714" w:hanging="357"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00FE5706">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Чому коефіцієнт використання пробігу (β) на міських маршрутах зазвичай нижчий, ніж на міжміських?</w:t>
+        <w:t>Що таке "пропускна здатність" зупинки і як вона обмежує кількість автобусів на маршруті?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CE30674" w14:textId="77777777" w:rsidR="00B964BD" w:rsidRDefault="00B964BD" w:rsidP="00B964BD">
+    <w:p w14:paraId="69F71230" w14:textId="77777777" w:rsidR="007B2FC7" w:rsidRPr="00FE5706" w:rsidRDefault="007B2FC7" w:rsidP="007B2FC7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="17"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="714" w:hanging="357"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00FE5706">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Як зміняться показники </w:t>
-[...35 lines deleted...]
-        <w:t>, якщо місткість автобуса збільшиться у 2 рази, а кількість рейсів зменшиться у 2 рази?</w:t>
+        <w:t>Яким чином вибір типу РС впливає на собівартість перевезень?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CFE89E7" w14:textId="77777777" w:rsidR="00E46416" w:rsidRPr="00B964BD" w:rsidRDefault="00B964BD">
+    <w:p w14:paraId="0CFE89E7" w14:textId="77777777" w:rsidR="00E46416" w:rsidRPr="007B2FC7" w:rsidRDefault="007B2FC7" w:rsidP="007B2FC7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:sectPr w:rsidR="00E46416" w:rsidRPr="00B964BD">
+    <w:sectPr w:rsidR="00E46416" w:rsidRPr="007B2FC7">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
@@ -11847,50 +5045,389 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0E7F6335"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5BB0D83A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1BD44FDF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B6DA7E7E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20A34300"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="53147B64"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22B37286"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BA9A51A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -11959,51 +5496,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="234D6AD4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1CB4A624"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12108,51 +5645,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2769264B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="92C2BB0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12257,51 +5794,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27E232AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C6DEBFC6"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12343,51 +5880,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43C52893"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8C041C9E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E7C393C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C8447F02"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="928" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1648" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12429,51 +6079,137 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5248" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5968" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6688" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B0A65BA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C8447F02"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="928" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1648" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2368" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3088" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3808" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4528" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5248" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5968" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6688" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FEB7634"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1616C228"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -12542,51 +6278,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62F04C58"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0F5457AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12691,51 +6427,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="634938D3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4D6ECD16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="786"/>
         </w:tabs>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1506"/>
         </w:tabs>
         <w:ind w:left="1506" w:hanging="360"/>
@@ -12804,51 +6540,253 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5826"/>
         </w:tabs>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6546"/>
         </w:tabs>
         <w:ind w:left="6546" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="685F5B73"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3D86B276"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6EA615BA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C6DEBFC6"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79020782"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="59268ECA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12954,219 +6892,183 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="9"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="7"/>
-[...8 lines deleted...]
-    <w:lvlOverride w:ilvl="8"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="9"/>
-[...8 lines deleted...]
-    <w:lvlOverride w:ilvl="8"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="2"/>
-[...8 lines deleted...]
-    <w:lvlOverride w:ilvl="8"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="3"/>
-[...8 lines deleted...]
-    <w:lvlOverride w:ilvl="8"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="2"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="11"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="3"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
@@ -13181,70 +7083,92 @@
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FC55A6"/>
     <w:rsid w:val="001C46BD"/>
+    <w:rsid w:val="007B2FC7"/>
     <w:rsid w:val="008026B0"/>
     <w:rsid w:val="00B964BD"/>
     <w:rsid w:val="00C92AC7"/>
     <w:rsid w:val="00FC55A6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -14076,54 +8000,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>845</Words>
-  <Characters>4819</Characters>
+  <Words>953</Words>
+  <Characters>5438</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>40</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>45</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5653</CharactersWithSpaces>
+  <CharactersWithSpaces>6379</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Марина Прохорчук</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>