--- v0 (2025-12-20)
+++ v1 (2026-05-09)
@@ -751,362 +751,327 @@
       </w:r>
       <w:r w:rsidRPr="00AE32B3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">та, за потреби, </w:t>
       </w:r>
       <w:r w:rsidRPr="00755D0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="00B050"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>кількох підрозділів</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE32B3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; підрозділи повинні бути приблизно однакові за обсягом. </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00755D0D" w:rsidRDefault="00AE32B3" w:rsidP="00AE32B3">
+        <w:t xml:space="preserve">; підрозділи </w:t>
+      </w:r>
+      <w:r w:rsidR="008328D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мають бути приблизно однаковими</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE32B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за обсягом. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008328D5" w:rsidRDefault="008328D5" w:rsidP="008328D5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008328D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Студент</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ові</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> необхідно</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008328D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> враховувати специфіку предмета дослідження. Особлива увага має приділятися розкриттю характерних ознак і особливостей того чи іншого явища, а також визначенню його відмінностей. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008328D5" w:rsidRDefault="008328D5" w:rsidP="008328D5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008328D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Надзвичайно позитивним вважається використання статистичних даних, узагальнень і матеріалів, що стосуються обраної теми. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008328D5" w:rsidRPr="008328D5" w:rsidRDefault="008328D5" w:rsidP="008328D5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008328D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Наукова робота повинна мати аналітичний, а не описовий характер. Важливим є також висвітлення сучасного стану розробленості досліджуваного питання (проблеми, ідеї тощо). Автор наукової роботи має проаналізувати існуючі концепції, здійснити їх порівняння, визначити спільні риси та окреслити відмінності.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002677C5" w:rsidRDefault="002677C5" w:rsidP="008328D5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>У</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE32B3" w:rsidRPr="00AE32B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> науковій роботі автор відстоює власну позицію щодо аналізу проблем, можливих способів їх розв’язання. При аналізі тих чи інших трактувань і положень студент повинен їх підтверджувати цитатами. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DE1D03" w:rsidRDefault="00DE1D03" w:rsidP="00AE32B3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE32B3">
-[...8 lines deleted...]
-    <w:p w:rsidR="00755D0D" w:rsidRDefault="00AE32B3" w:rsidP="00AE32B3">
+    </w:p>
+    <w:p w:rsidR="002677C5" w:rsidRDefault="00AE32B3" w:rsidP="00AE32B3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE32B3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Особлива увага повинна приділятись розкриттю характерних ознак, особливостей того чи іншого явища, його відмінності. </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00755D0D" w:rsidRDefault="00AE32B3" w:rsidP="00AE32B3">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">У </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002677C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="00B0F0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>висновках</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE32B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> наукової роботи визначаються результати викона</w:t>
+      </w:r>
+      <w:r w:rsidR="00255BF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>них</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE32B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> завдан</w:t>
+      </w:r>
+      <w:r w:rsidR="00255BF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ь</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE32B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, результати проведеного наукового дослідження. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002677C5" w:rsidRDefault="00AE32B3" w:rsidP="00AE32B3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE32B3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Студент обов'язково повинен висвітлити співвідношення тих чи інших понять. </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="002677C5" w:rsidRDefault="00AE32B3" w:rsidP="00AE32B3">
+        <w:t xml:space="preserve">Рекомендований </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002677C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>обсяг висновків – до 3 сторінок</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE32B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00057D24" w:rsidRDefault="00057D24" w:rsidP="00AE32B3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE32B3">
-[...223 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w:rsidR="00022C4D" w:rsidRDefault="00022C4D" w:rsidP="00022C4D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:r w:rsidRPr="00022C4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Параметри:</w:t>
       </w:r>
       <w:r w:rsidRPr="00022C4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00022C4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -1171,51 +1136,50 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidRPr="00022C4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сторінок (формат А-4).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00022C4D" w:rsidRPr="00022C4D" w:rsidRDefault="00022C4D" w:rsidP="00022C4D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:p w:rsidR="00022C4D" w:rsidRPr="00022C4D" w:rsidRDefault="00022C4D" w:rsidP="00022C4D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00022C4D" w:rsidRPr="00022C4D">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="850" w:right="850" w:bottom="850" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
@@ -1364,109 +1328,110 @@
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04220005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="135"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D46B69"/>
     <w:rsid w:val="00022C4D"/>
     <w:rsid w:val="00057D24"/>
     <w:rsid w:val="001B389C"/>
     <w:rsid w:val="00255BF6"/>
     <w:rsid w:val="002677C5"/>
     <w:rsid w:val="0027493B"/>
     <w:rsid w:val="00394FE6"/>
     <w:rsid w:val="00662B30"/>
     <w:rsid w:val="0067613B"/>
     <w:rsid w:val="00693171"/>
     <w:rsid w:val="00755D0D"/>
     <w:rsid w:val="00781AEA"/>
+    <w:rsid w:val="008328D5"/>
     <w:rsid w:val="00851CA1"/>
     <w:rsid w:val="00916D27"/>
     <w:rsid w:val="009A427B"/>
     <w:rsid w:val="00AE32B3"/>
     <w:rsid w:val="00B0573B"/>
     <w:rsid w:val="00D46B69"/>
     <w:rsid w:val="00D916CA"/>
     <w:rsid w:val="00DE1D03"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3C4B97B7"/>
+  <w14:docId w14:val="3BD6FA8D"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{76C8D555-7E2C-4D74-A09E-51538DDB1BA4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -2174,70 +2139,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>961</Characters>
+  <Pages>2</Pages>
+  <Words>1670</Words>
+  <Characters>952</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
+  <Lines>7</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Назва</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>HP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2640</CharactersWithSpaces>
+  <CharactersWithSpaces>2617</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>HP</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>