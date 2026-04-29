--- v0 (2025-12-19)
+++ v1 (2026-04-29)
@@ -1,3331 +1,3380 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="4440055E">
+    <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Практичне заняття 4_Органи управління акціонерним товариством в Україні</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A0C69FA">
+    <w:p w:rsidR="00E50182" w:rsidRDefault="00E50182">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="411FC9AF">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>План заняття:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00C2E191">
+    <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>4.1. Учасники корпоративних відносин.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2306EBE0">
+    <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>4.2. Особливості створення корпорації в Україні.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="065AE9D2">
+    <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>4.3. Органи управління акціонерним товариством та порядок їх роботи:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27345D72">
+    <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Загальні збори АТ;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3EF7B91E">
+        <w:t xml:space="preserve">Загальні </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>збори АТ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Наглядова рада АТ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="386678E3">
+    <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Виконавчий орган АТ:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="342888A1">
+    <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Ревізійна комісія АТ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3717E5D0">
+    <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Порядок</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> проведення Загальних зборів.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="339A09B5">
+    <w:p w:rsidR="00E50182" w:rsidRDefault="00E50182">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="02D48DDE">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Навчальні завдання:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BF5FB26">
+    <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Обговорення питань лекції та додаткових питань в аудиторії (онлайн). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="342B7BA5">
+    <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>2. Перевірка знання студентами лекційного матеріалу (виконання тестових завдань).</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="033B0B0F">
+        <w:t xml:space="preserve">2. Перевірка знання студентами лекційного матеріалу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>(виконання тестових завдань).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E50182" w:rsidRDefault="00E50182">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="7DE908D0">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Додаткові питання</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> для поглибленого вивчення теми</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B37F6DF">
+    <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>студентом обирається 1 тема для презентації (доповіді ):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E8E119E">
+    <w:p w:rsidR="00E50182" w:rsidRDefault="00E50182">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F2AB888">
-[...1 lines deleted...]
-        <w:pStyle w:val="5"/>
+    <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Загальні збори акціонерів як вищий орган управління (правочинність ЗЗА)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> .</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="5"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Довіреність: суть, роль та порядок застосува</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ння на ЗЗА.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Головні</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> функції та повноваження н</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">аглядової рада акціонерного товариства. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F9E74A5">
-[...1 lines deleted...]
-        <w:pStyle w:val="5"/>
+    <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Ревізійна комісія</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> АТ, її статус, функції та повноваження.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3109B0DC">
-[...1 lines deleted...]
-        <w:pStyle w:val="5"/>
+    <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Склад</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>, повноваження та функції в</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>иконавчого органу акціонерного товариства</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Правління).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B4481D7">
-[...1 lines deleted...]
-        <w:pStyle w:val="5"/>
+    <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Інститути спільного інвестування (Типи, види). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22002989">
-[...1 lines deleted...]
-        <w:pStyle w:val="5"/>
+    <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Корпоративний інвестиційний фонд</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A185CD2">
-[...1 lines deleted...]
-        <w:pStyle w:val="5"/>
+    <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Пайовий інвестиційний фонд, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38FA589B">
-[...1 lines deleted...]
-        <w:pStyle w:val="5"/>
+    <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Венчурний інвестиційний фонд</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42B80C2B">
-[...1 lines deleted...]
-        <w:pStyle w:val="5"/>
+    <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Управління активами інститутів спільного інвестування, зберігання активів, облік прав власності. Порядок та обсяг р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>озкриття інформації</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="428820B3">
-[...1 lines deleted...]
-        <w:pStyle w:val="5"/>
+    <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Внутрішній аудит як особлива організаційна форма контролю акціонерного товариства.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2602A2FD">
-[...1 lines deleted...]
-        <w:pStyle w:val="5"/>
+    <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="5"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Основні види корпоративних конфліктів, </w:t>
+      </w:r>
+      <w:r w:rsidR="00880491">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>пов’язаних</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> з органами управління акціонерних товариств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Внутрішньокорпоративна</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> система управління.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C8E33B7">
-[...40 lines deleted...]
-    <w:p w14:paraId="1B53AA26">
+    <w:p w:rsidR="00E50182" w:rsidRDefault="00E50182">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E50182" w:rsidRDefault="00E50182">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E50182" w:rsidRDefault="00E50182">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E50182" w:rsidRDefault="00E50182">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="auto"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Контрольні питання</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Контрольні </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:t>питання</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
         <w:t xml:space="preserve"> для самодіагностики</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> питання на вибір студента письмово)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67AD32EA">
-[...1 lines deleted...]
-        <w:pStyle w:val="5"/>
+    <w:p w:rsidR="00E50182" w:rsidRDefault="00E50182">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:leftChars="0" w:firstLine="0" w:firstLineChars="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="auto"/>
-[...22 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00880491">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:kern w:val="0"/>
-[...2 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
         <w:t xml:space="preserve">Номера </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
         <w:t>питань</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00880491">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:kern w:val="0"/>
-[...2 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
         <w:t>о</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00880491">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:kern w:val="0"/>
-[...2 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
         <w:t>бираються згідно з початковою буквою пр</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00880491">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:kern w:val="0"/>
-[...2 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
         <w:t>зв</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
         <w:t>и</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00880491">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:kern w:val="0"/>
-[...2 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
         <w:t>ща</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00880491">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:kern w:val="0"/>
-[...2 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
         <w:t>студента</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="4"/>
+        <w:tblStyle w:val="a3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="123" w:type="dxa"/>
-        <w:tblBorders>
-[...13 lines deleted...]
-        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4662"/>
-        <w:gridCol w:w="4608"/>
+        <w:gridCol w:w="4639"/>
+        <w:gridCol w:w="4583"/>
       </w:tblGrid>
-      <w:tr w14:paraId="717844B0">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00E50182">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4662" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="1D347850">
+          <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
             <w:pPr>
-              <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:vertAlign w:val="baseline"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Початкові букви прізвищ студентів</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="05E6D85A">
+          <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
             <w:pPr>
-              <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:vertAlign w:val="baseline"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Номер питання</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="048258BA">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00E50182">
         <w:trPr>
-          <w:trHeight w:val="248" w:hRule="atLeast"/>
+          <w:trHeight w:val="248"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4662" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="4645B91B">
+          <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
             <w:pPr>
-              <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:vertAlign w:val="baseline"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>А, З, К</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="472EAF3C">
+          <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
             <w:pPr>
-              <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:vertAlign w:val="baseline"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>1, 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7D40BAE6">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00E50182">
         <w:trPr>
-          <w:trHeight w:val="227" w:hRule="atLeast"/>
+          <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4662" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="2B2F24CC">
+          <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
             <w:pPr>
-              <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:vertAlign w:val="baseline"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>В, У, Є</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="3ED0364D">
+          <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
             <w:pPr>
-              <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:vertAlign w:val="baseline"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>2, 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="735DA8D9">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00E50182">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4662" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="5CACC586">
+          <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
             <w:pPr>
-              <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:vertAlign w:val="baseline"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>М, І, П</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="4C9F4DD4">
+          <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
             <w:pPr>
-              <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:vertAlign w:val="baseline"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>3, 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="624A2077">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00E50182">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4662" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="55937601">
+          <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
             <w:pPr>
-              <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:vertAlign w:val="baseline"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Е, Р, Щ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="250E4D11">
+          <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
             <w:pPr>
-              <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:vertAlign w:val="baseline"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>4, 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="4F527212">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00E50182">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4662" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="69D68513">
+          <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
             <w:pPr>
-              <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:vertAlign w:val="baseline"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Б, Ч, Ф</w:t>
+              <w:t xml:space="preserve">Б, Ч, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Ф</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="475BFDED">
+          <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
             <w:pPr>
-              <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:vertAlign w:val="baseline"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>5, 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="5BC398D6">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00E50182">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4662" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="4F398724">
+          <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
             <w:pPr>
-              <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:vertAlign w:val="baseline"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Т, Д, О</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="04A33F8E">
+          <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
             <w:pPr>
-              <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:vertAlign w:val="baseline"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>6, 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="6855A6B2">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00E50182">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4662" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="624DB72B">
+          <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
             <w:pPr>
-              <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:vertAlign w:val="baseline"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Л, Н, Ї</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="7C606E4E">
+          <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
             <w:pPr>
-              <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:vertAlign w:val="baseline"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7, 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="6E84265C">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00E50182">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4662" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="4CF115D1">
+          <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
             <w:pPr>
-              <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:vertAlign w:val="baseline"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Ж, Ю, Я</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="015CAEA3">
+          <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
             <w:pPr>
-              <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:vertAlign w:val="baseline"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>8, 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="19754910">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00E50182">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4662" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="04FDD36C">
+          <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
             <w:pPr>
-              <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:vertAlign w:val="baseline"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Ш, Х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="36B6F698">
+          <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
             <w:pPr>
-              <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
-[...2 lines deleted...]
-                <w:vertAlign w:val="baseline"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>9, 19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="3270C4BD">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00E50182">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4662" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="2AEDFCA3">
+          <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
             <w:pPr>
-              <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>С, Г, Ц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="230A371B">
+          <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
             <w:pPr>
-              <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>10, 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3F5AC40D">
-[...1 lines deleted...]
-        <w:pStyle w:val="5"/>
+    <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Вирішення яких питань належить до виключної компетенції загальних зборів?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61C62717">
-[...1 lines deleted...]
-        <w:pStyle w:val="5"/>
+    <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Який порядок внесення змін до порядку денного загальних зборів акціонерів?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Ким і у яких випадках можуть бути скликані позачергові загальні збори?</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="5"/>
+        <w:t xml:space="preserve">Ким і у яких випадках </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>можуть бути скликані позачергові загальні збори?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Що таке афілійовані особи?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46691EB1">
-[...1 lines deleted...]
-        <w:pStyle w:val="5"/>
+    <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Назвіть основні вимоги до порядку проведення загальних зборів акціонерного товариства?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="744D1779">
-[...1 lines deleted...]
-        <w:pStyle w:val="5"/>
+    <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Які питання належить до виключної компетенції наглядової ради акціонерного товариства?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1196A13F">
-[...1 lines deleted...]
-        <w:pStyle w:val="5"/>
+    <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Назвіть</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> головні функції та повноваження наглядової ради. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Який порядок обрання членів наглядової ради акціонерного товариства?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B8ACF78">
-[...1 lines deleted...]
-        <w:pStyle w:val="5"/>
+    <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Які питання належать до компетенції виконавчого органу акціонерного товариства?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C798188">
-[...1 lines deleted...]
-        <w:pStyle w:val="5"/>
+    <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Компетенція</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> правління та його голови.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42035919">
-[...1 lines deleted...]
-        <w:pStyle w:val="5"/>
+    <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Який порядок обрання та діяльності ревізійної комісії та яким органом він затверджується?</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="5"/>
+        <w:t>Який порядок</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> обрання та діяльності ревізійної комісії та яким органом він затверджується?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>За чиєю ініціативою може проводитись спеціальна перевірка фінансово-господарської діяльності акціонерного товариства ревізійною комісією?Чи має право ревізійна комісія вносити пропозиції до порядку денного загальних зборів акціонерів та вимагати скликання позачергових загальних зборів?</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="5"/>
+        <w:t>За чиєю ініціативою може проводитись спеціальна перевірка фінансово-господарської діяльності акціонерного товариства ревізійною комісією?</w:t>
+      </w:r>
+      <w:r w:rsidR="00880491">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Чи має право ревізійна комісія вносити пр</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>опозиції до порядку денного загальних зборів акціонерів та вимагати скликання позачергових загальних зборів?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Які відомості повинні міститись у висновку ревізійної комісії?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="757CC89B">
-[...1 lines deleted...]
-        <w:pStyle w:val="5"/>
+    <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Хто не може бути призначеним незалежним аудитором?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46F86864">
-[...1 lines deleted...]
-        <w:pStyle w:val="5"/>
+    <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Назвіть</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="5"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> і охарактеризуйте головни</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>х учасників корпоративних відносин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Які зовнішні та внутрішні чинники впливають на систему корпоративного управління?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31F71D3A">
-[...1 lines deleted...]
-        <w:pStyle w:val="5"/>
+    <w:p w:rsidR="00E50182" w:rsidRDefault="00880491">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="5"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Хто такий корпоративний секрета</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF716A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>р?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="5"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Основні види корпоративних конфліктів, </w:t>
+      </w:r>
+      <w:r w:rsidR="00880491">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>пов’язаних</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> з органами управління акціонерних товариств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Які</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="5"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> способ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и участі акціонерів в управлінні акціонерним товариством.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...18 lines deleted...]
-        <w:pStyle w:val="5"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Організація роботи загальних зборів. Голосування.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Прийняття рішення про створення акціонерного товариства.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="226030C6">
-[...1 lines deleted...]
-        <w:pStyle w:val="5"/>
+    <w:p w:rsidR="00E50182" w:rsidRDefault="00CF716A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Особливості проведення процедури підписки на акції</w:t>
       </w:r>
     </w:p>
-    <w:sectPr>
+    <w:sectPr w:rsidR="00E50182">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
-      <w:cols w:space="708" w:num="1"/>
-      <w:docGrid w:linePitch="360" w:charSpace="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
-[...1 lines deleted...]
-    <w:p>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00CF716A" w:rsidRDefault="00CF716A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:type="continuationSeparator" w:id="1">
-    <w:p>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00CF716A" w:rsidRDefault="00CF716A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="default"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
-[...42 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
-    <w:pitch w:val="default"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DengXian Light">
+    <w:altName w:val="等线 Light"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DengXian">
+    <w:altName w:val="等线"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
-[...3 lines deleted...]
-        <w:spacing w:before="0" w:after="0" w:line="259" w:lineRule="auto"/>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00CF716A" w:rsidRDefault="00CF716A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="1">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:after="0" w:line="259" w:lineRule="auto"/>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00CF716A" w:rsidRDefault="00CF716A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2CAA3E45"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2CAA3E45"/>
-    <w:lvl w:ilvl="0" w:tentative="0">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="0">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="0">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="0">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="0">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="0">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="0">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="0">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="0">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="726E3C24"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="726E3C24"/>
-    <w:lvl w:ilvl="0" w:tentative="0">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="0">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="0">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="0">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="0">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="0">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="0">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="0">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="0">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
-  <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
+    <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006749A4"/>
     <w:rsid w:val="00226BE0"/>
     <w:rsid w:val="006749A4"/>
+    <w:rsid w:val="00880491"/>
     <w:rsid w:val="00892B44"/>
     <w:rsid w:val="00892E1B"/>
+    <w:rsid w:val="00CF716A"/>
     <w:rsid w:val="00E42E6E"/>
+    <w:rsid w:val="00E50182"/>
     <w:rsid w:val="170613BB"/>
     <w:rsid w:val="186C3B20"/>
     <w:rsid w:val="59587A2D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w15:docId w15:val="{8BF163A1-D908-486F-BD74-EF3E2592072B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
-[...150 lines deleted...]
-    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="34" w:semiHidden="0" w:name="List Paragraph"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Light Shading"/>
+    <w:lsdException w:name="Light List"/>
+    <w:lsdException w:name="Light Grid"/>
+    <w:lsdException w:name="Medium Shading 1"/>
+    <w:lsdException w:name="Medium Shading 2"/>
+    <w:lsdException w:name="Medium List 1"/>
+    <w:lsdException w:name="Medium List 2"/>
+    <w:lsdException w:name="Medium Grid 1"/>
+    <w:lsdException w:name="Medium Grid 2"/>
+    <w:lsdException w:name="Medium Grid 3"/>
+    <w:lsdException w:name="Dark List"/>
+    <w:lsdException w:name="Colorful Shading"/>
+    <w:lsdException w:name="Colorful List"/>
+    <w:lsdException w:name="Colorful Grid"/>
+    <w:lsdException w:name="Light Shading Accent 1"/>
+    <w:lsdException w:name="Light List Accent 1"/>
+    <w:lsdException w:name="Light Grid Accent 1"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1"/>
+    <w:lsdException w:name="Medium List 1 Accent 1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1"/>
+    <w:lsdException w:name="Dark List Accent 1"/>
+    <w:lsdException w:name="Colorful Shading Accent 1"/>
+    <w:lsdException w:name="Colorful List Accent 1"/>
+    <w:lsdException w:name="Colorful Grid Accent 1"/>
+    <w:lsdException w:name="Light Shading Accent 2"/>
+    <w:lsdException w:name="Light List Accent 2"/>
+    <w:lsdException w:name="Light Grid Accent 2"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2"/>
+    <w:lsdException w:name="Medium List 1 Accent 2"/>
+    <w:lsdException w:name="Medium List 2 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2"/>
+    <w:lsdException w:name="Dark List Accent 2"/>
+    <w:lsdException w:name="Colorful Shading Accent 2"/>
+    <w:lsdException w:name="Colorful List Accent 2"/>
+    <w:lsdException w:name="Colorful Grid Accent 2"/>
+    <w:lsdException w:name="Light Shading Accent 3"/>
+    <w:lsdException w:name="Light List Accent 3"/>
+    <w:lsdException w:name="Light Grid Accent 3"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3"/>
+    <w:lsdException w:name="Medium List 1 Accent 3"/>
+    <w:lsdException w:name="Medium List 2 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3"/>
+    <w:lsdException w:name="Dark List Accent 3"/>
+    <w:lsdException w:name="Colorful Shading Accent 3"/>
+    <w:lsdException w:name="Colorful List Accent 3"/>
+    <w:lsdException w:name="Colorful Grid Accent 3"/>
+    <w:lsdException w:name="Light Shading Accent 4"/>
+    <w:lsdException w:name="Light List Accent 4"/>
+    <w:lsdException w:name="Light Grid Accent 4"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4"/>
+    <w:lsdException w:name="Medium List 1 Accent 4"/>
+    <w:lsdException w:name="Medium List 2 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4"/>
+    <w:lsdException w:name="Dark List Accent 4"/>
+    <w:lsdException w:name="Colorful Shading Accent 4"/>
+    <w:lsdException w:name="Colorful List Accent 4"/>
+    <w:lsdException w:name="Colorful Grid Accent 4"/>
+    <w:lsdException w:name="Light Shading Accent 5"/>
+    <w:lsdException w:name="Light List Accent 5"/>
+    <w:lsdException w:name="Light Grid Accent 5"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5"/>
+    <w:lsdException w:name="Medium List 1 Accent 5"/>
+    <w:lsdException w:name="Medium List 2 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5"/>
+    <w:lsdException w:name="Dark List Accent 5"/>
+    <w:lsdException w:name="Colorful Shading Accent 5"/>
+    <w:lsdException w:name="Colorful List Accent 5"/>
+    <w:lsdException w:name="Colorful Grid Accent 5"/>
+    <w:lsdException w:name="Light Shading Accent 6"/>
+    <w:lsdException w:name="Light List Accent 6"/>
+    <w:lsdException w:name="Light Grid Accent 6"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6"/>
+    <w:lsdException w:name="Medium List 1 Accent 6"/>
+    <w:lsdException w:name="Medium List 2 Accent 6"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6"/>
+    <w:lsdException w:name="Dark List Accent 6"/>
+    <w:lsdException w:name="Colorful Shading Accent 6"/>
+    <w:lsdException w:name="Colorful List Accent 6"/>
+    <w:lsdException w:name="Colorful Grid Accent 6"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="2">
+  <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-    <w:uiPriority w:val="1"/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="3">
+  <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-    <w:uiPriority w:val="99"/>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="4">
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:styleId="a3">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="3"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="39"/>
     <w:qFormat/>
-    <w:uiPriority w:val="39"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="5">
+  <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="1"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:uiPriority w:val="34"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15"/>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3536,65 +3585,85 @@
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
+  <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>353</Words>
-[...3 lines deleted...]
-  <TotalTime></TotalTime>
+  <Words>523</Words>
+  <Characters>2986</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>24</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Название</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2363</CharactersWithSpaces>
-[...1 lines deleted...]
-  <DocSecurity>0</DocSecurity>
+  <CharactersWithSpaces>3502</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Пользователь</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>1049-12.2.0.23131</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>96D41C6C2FE949D4936804D22964E5DE_13</vt:lpwstr>
   </property>
 </Properties>
 </file>