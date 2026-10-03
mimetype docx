--- v0 (2025-10-25)
+++ v1 (2026-10-03)
@@ -343,82 +343,91 @@
       <w:r w:rsidRPr="00EE2ACF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">На основі виконаної роботи студент отримує 60 – 74 бали, що дозволяє </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE2ACF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>отримати автоматичний іспит</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE2ACF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Для покращення результату необхідно доєднатися до іспиту і захистити КР. </w:t>
+        <w:t>. Для покращення результату необхідно доєднатися до іспиту</w:t>
+      </w:r>
+      <w:r w:rsidR="008A7A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та дати відповіді на питання екзаменаційного білету</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE2ACF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0008373D" w:rsidRDefault="00BC748D" w:rsidP="00EE2ACF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE2ACF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE2ACF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Якщо </w:t>
       </w:r>
       <w:r w:rsidR="00EE2ACF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>КР</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE2ACF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> не виконано</w:t>
       </w:r>
@@ -1791,99 +1800,161 @@
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE2ACF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Роботу виконав</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE2ACF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">:                                                    </w:t>
+        <w:t xml:space="preserve">:                                               </w:t>
+      </w:r>
+      <w:r w:rsidR="00633B91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE2ACF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE2ACF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>студент групи ЗМЕ-25</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00EE2ACF" w:rsidRPr="00EE2ACF" w:rsidRDefault="00EE2ACF" w:rsidP="00EE2ACF">
+        <w:t>студент групи ЗМ</w:t>
+      </w:r>
+      <w:r w:rsidR="008706C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE2ACF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>-2</w:t>
+      </w:r>
+      <w:r w:rsidR="008706C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00633B91" w:rsidRDefault="00EE2ACF" w:rsidP="00EE2ACF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EE2ACF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ФНБПтаМВ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EE2ACF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Поліщук В.В.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE2ACF" w:rsidRPr="00EE2ACF" w:rsidRDefault="00EE2ACF" w:rsidP="00EE2ACF">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE2ACF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Поліщук В.В.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EE2ACF" w:rsidRPr="00EE2ACF" w:rsidRDefault="00EE2ACF" w:rsidP="00EE2ACF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="3416"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00EE2ACF" w:rsidRPr="00EE2ACF" w:rsidRDefault="00EE2ACF" w:rsidP="00EE2ACF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="3416"/>
         </w:tabs>
@@ -1968,67 +2039,67 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00EE2ACF" w:rsidRPr="00EE2ACF" w:rsidRDefault="00EE2ACF" w:rsidP="00EE2ACF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2560"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EE2ACF" w:rsidRPr="00EE2ACF" w:rsidRDefault="00EE2ACF" w:rsidP="00EE2ACF">
+    <w:p w:rsidR="00EE2ACF" w:rsidRPr="00EE2ACF" w:rsidRDefault="008706C0" w:rsidP="00EE2ACF">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE2ACF">
-[...4 lines deleted...]
-        <w:t>Житомир – 2025</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Житомир – 2026</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EE2ACF" w:rsidRDefault="0043040D" w:rsidP="0043040D">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2134"/>
           <w:tab w:val="left" w:pos="3362"/>
           <w:tab w:val="left" w:pos="4165"/>
           <w:tab w:val="left" w:pos="5012"/>
           <w:tab w:val="left" w:pos="6446"/>
           <w:tab w:val="left" w:pos="6756"/>
           <w:tab w:val="left" w:pos="8603"/>
           <w:tab w:val="left" w:pos="9169"/>
         </w:tabs>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-71"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0043040D">
@@ -2066,4130 +2137,4258 @@
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00EE2ACF" w:rsidRDefault="00EE2ACF" w:rsidP="0043040D">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2134"/>
           <w:tab w:val="left" w:pos="3362"/>
           <w:tab w:val="left" w:pos="4165"/>
           <w:tab w:val="left" w:pos="5012"/>
           <w:tab w:val="left" w:pos="6446"/>
           <w:tab w:val="left" w:pos="6756"/>
           <w:tab w:val="left" w:pos="8603"/>
           <w:tab w:val="left" w:pos="9169"/>
         </w:tabs>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-71"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EE2ACF" w:rsidRDefault="00EE2ACF" w:rsidP="0043040D">
+    <w:p w:rsidR="00EE2ACF" w:rsidRPr="00C10B2D" w:rsidRDefault="00EE2ACF" w:rsidP="0043040D">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2134"/>
           <w:tab w:val="left" w:pos="3362"/>
           <w:tab w:val="left" w:pos="4165"/>
           <w:tab w:val="left" w:pos="5012"/>
           <w:tab w:val="left" w:pos="6446"/>
           <w:tab w:val="left" w:pos="6756"/>
           <w:tab w:val="left" w:pos="8603"/>
           <w:tab w:val="left" w:pos="9169"/>
         </w:tabs>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-71"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0043040D" w:rsidRPr="00E13B03" w:rsidRDefault="0043040D" w:rsidP="00E13B03">
+    <w:p w:rsidR="0043040D" w:rsidRPr="00C10B2D" w:rsidRDefault="0043040D" w:rsidP="00E13B03">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2134"/>
           <w:tab w:val="left" w:pos="3362"/>
           <w:tab w:val="left" w:pos="4165"/>
           <w:tab w:val="left" w:pos="5012"/>
           <w:tab w:val="left" w:pos="6446"/>
           <w:tab w:val="left" w:pos="6756"/>
           <w:tab w:val="left" w:pos="8603"/>
           <w:tab w:val="left" w:pos="9169"/>
         </w:tabs>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Зміст </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">повинен </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>мaти</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> чітку структуру й </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>висвітлювaти</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> всі </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>склaдові</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>контрольної роботи.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043040D" w:rsidRPr="00E13B03" w:rsidRDefault="0043040D" w:rsidP="00E13B03">
+    <w:p w:rsidR="0043040D" w:rsidRPr="00C10B2D" w:rsidRDefault="0043040D" w:rsidP="00E13B03">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-71"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Вступ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>включaє</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в себе </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>тaкі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>чaстини</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043040D" w:rsidRPr="00E13B03" w:rsidRDefault="0043040D" w:rsidP="00E13B03">
+    <w:p w:rsidR="0043040D" w:rsidRPr="00C10B2D" w:rsidRDefault="0043040D" w:rsidP="00E13B03">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1679"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>обґрунтувaння</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>aктуaльності</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> теми</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">, її місця в </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>нaвчaльному</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> курсі, розкриття </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>нaвчaльно-пізнaвaльного</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>знaчення</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> її</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>вивчення;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043040D" w:rsidRPr="00E13B03" w:rsidRDefault="0043040D" w:rsidP="00E13B03">
+    <w:p w:rsidR="0043040D" w:rsidRPr="00C10B2D" w:rsidRDefault="0043040D" w:rsidP="00E13B03">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">б) чітке </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>визнaчення</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">мети </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>дослідження.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043040D" w:rsidRPr="00E13B03" w:rsidRDefault="0043040D" w:rsidP="00E13B03">
+    <w:p w:rsidR="0043040D" w:rsidRPr="00C10B2D" w:rsidRDefault="0043040D" w:rsidP="00E13B03">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-71"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Основнa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>чaстинa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> контрольної роботи розподіляється </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>нa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>декількa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> частин (розділів), </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>кожнa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> з яких </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>повиннa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>мaти</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> відповідну </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>нумерaцію</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> і свою </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>нaзву</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043040D" w:rsidRPr="00E13B03" w:rsidRDefault="0043040D" w:rsidP="00E13B03">
+    <w:p w:rsidR="0043040D" w:rsidRPr="00C10B2D" w:rsidRDefault="0043040D" w:rsidP="00E13B03">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Поділ контрольної роботи </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>нa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> розділи повинен здійснюватися відповідно до кількості основних проблем, які досліджуються. Їх обсяг повинен </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>визнaчaтись</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> не кількістю </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>фaктичного</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>мaтеріaлу</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>зібрaного</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> студентом, a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>вaжливістю</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> проблем, що в них висвітлюються. В кожному розділі повинні бути </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>влaсні</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>узaгaльнення</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>тa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> висновки.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043040D" w:rsidRPr="00E13B03" w:rsidRDefault="0043040D" w:rsidP="00E13B03">
+    <w:p w:rsidR="0043040D" w:rsidRPr="00C10B2D" w:rsidRDefault="0043040D" w:rsidP="00E13B03">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-71"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Висновки.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> У цій </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>чaстині</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E13B03">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> контрольної роботи робляться підсумки дослідження. У </w:t>
+      <w:r w:rsidRPr="00C10B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> контрольної роботи робляться </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00C10B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">підсумки дослідження. У </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>висновкaх</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> повинні </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>знaйти</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>відобрaження</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> основні </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>влaсні</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>узaгaльнення</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>aвторa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. У висновку необхідно </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>покaзaти</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>тaкож</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> зв’язок </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>досліджувaних</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> проблем із </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>сучaсністю</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043040D" w:rsidRPr="00E13B03" w:rsidRDefault="0043040D" w:rsidP="00E13B03">
+    <w:p w:rsidR="0043040D" w:rsidRPr="00C10B2D" w:rsidRDefault="0043040D" w:rsidP="00E13B03">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-71"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Список </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>літерaтури</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Літерaтурa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>розтaшовується</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>aлфaвітному</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> порядку. Список необхідно оформляти у відповідності до вимог, що </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>стaвляться</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> до </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>друковaних</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>прaць</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (у алфавітному порядку).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043040D" w:rsidRPr="00E13B03" w:rsidRDefault="0043040D" w:rsidP="00E13B03">
+    <w:p w:rsidR="0043040D" w:rsidRPr="00C10B2D" w:rsidRDefault="0043040D" w:rsidP="00E13B03">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>У разі потреби додаються джерела з Інтернету.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E74C54" w:rsidRPr="00E13B03" w:rsidRDefault="00E74C54" w:rsidP="00E13B03">
+    <w:p w:rsidR="00E74C54" w:rsidRPr="00C10B2D" w:rsidRDefault="00E74C54" w:rsidP="00E13B03">
       <w:pPr>
         <w:pStyle w:val="Style32"/>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4128"/>
         </w:tabs>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="FontStyle52"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006E7D15" w:rsidRPr="00E13B03" w:rsidRDefault="00E74C54" w:rsidP="00E13B03">
+    <w:p w:rsidR="006E7D15" w:rsidRPr="00C10B2D" w:rsidRDefault="00E74C54" w:rsidP="00E13B03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ТЕМИ:</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00E13B03" w:rsidRPr="00E13B03" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
+    </w:p>
+    <w:p w:rsidR="00E13B03" w:rsidRPr="00C10B2D" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C10B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Віровчення ісламу.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13B03" w:rsidRPr="00E13B03" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
+    <w:p w:rsidR="00E13B03" w:rsidRPr="00C10B2D" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C10B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Сучасні новітні релігії. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E13B03">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00C10B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Неохристиянство</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E13B03">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00C10B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13B03" w:rsidRPr="00E13B03" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
+    <w:p w:rsidR="00E13B03" w:rsidRPr="00C10B2D" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C10B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Іудаїзм – релігія єврейського народу.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13B03" w:rsidRPr="00E13B03" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
+    <w:p w:rsidR="00E13B03" w:rsidRPr="00C10B2D" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C10B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Віровчення буддизму.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13B03" w:rsidRPr="00E13B03" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
+    <w:p w:rsidR="00E13B03" w:rsidRPr="00C10B2D" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C10B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Виникнення та еволюція християнства.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13B03" w:rsidRPr="00E13B03" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
+    <w:p w:rsidR="00E13B03" w:rsidRPr="00C10B2D" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C10B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Індуїзм.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13B03" w:rsidRPr="00E13B03" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
+    <w:p w:rsidR="00E13B03" w:rsidRPr="00C10B2D" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C10B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Поняття культури. Типи культур.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13B03" w:rsidRPr="00E13B03" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
+    <w:p w:rsidR="00E13B03" w:rsidRPr="00C10B2D" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C10B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Історія та сучасний стан католицизму.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13B03" w:rsidRPr="00E13B03" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
+    <w:p w:rsidR="00E13B03" w:rsidRPr="00C10B2D" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C10B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Первісні форми релігії: тотемізм, анімізм, магія, фетишизм.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13B03" w:rsidRPr="00E13B03" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
+    <w:p w:rsidR="00E13B03" w:rsidRPr="00C10B2D" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C10B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Вчення </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E13B03">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00C10B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Демокріта</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E13B03">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00C10B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> про атоми і його етика.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13B03" w:rsidRPr="00E13B03" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
+    <w:p w:rsidR="00E13B03" w:rsidRPr="00C10B2D" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C10B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Конфуціанство.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13B03" w:rsidRPr="00E13B03" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
+    <w:p w:rsidR="00E13B03" w:rsidRPr="00C10B2D" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C10B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Фіхте як засновник німецької національної ідеї.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13B03" w:rsidRPr="00E13B03" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
+    <w:p w:rsidR="00E13B03" w:rsidRPr="00C10B2D" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C10B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Іслам у сучасному світі.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13B03" w:rsidRPr="00E13B03" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
+    <w:p w:rsidR="00E13B03" w:rsidRPr="00C10B2D" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C10B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Філософські погляди Т.Г. Шевченка.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13B03" w:rsidRPr="00E13B03" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
+    <w:p w:rsidR="00E13B03" w:rsidRPr="00C10B2D" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C10B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Українська греко-католицька церква.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13B03" w:rsidRPr="00E13B03" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
+    <w:p w:rsidR="00E13B03" w:rsidRPr="00C10B2D" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C10B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Метод пошуку істини Сократа. Етичні погляди Сократа.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13B03" w:rsidRPr="00E13B03" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
+    <w:p w:rsidR="00E13B03" w:rsidRPr="00C10B2D" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C10B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Біологічні та соціальні передумови виникнення свідомості.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13B03" w:rsidRPr="00E13B03" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
+    <w:p w:rsidR="00E13B03" w:rsidRPr="00C10B2D" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C10B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Філософія екзистенціалізму.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13B03" w:rsidRPr="00E13B03" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
+    <w:p w:rsidR="00E13B03" w:rsidRPr="00C10B2D" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C10B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Закони діалектики.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13B03" w:rsidRPr="00E13B03" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
+    <w:p w:rsidR="00E13B03" w:rsidRPr="00C10B2D" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C10B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Мислителі Києво-Могилянської Академії.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13B03" w:rsidRPr="00E13B03" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
+    <w:p w:rsidR="00E13B03" w:rsidRPr="00C10B2D" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C10B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Аксіологічні основи людського існування.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13B03" w:rsidRPr="00E13B03" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
+    <w:p w:rsidR="00E13B03" w:rsidRPr="00C10B2D" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C10B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Філософія </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E13B03">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00C10B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Г.Сковороди</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E13B03">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00C10B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13B03" w:rsidRPr="00E13B03" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
+    <w:p w:rsidR="00E13B03" w:rsidRPr="00C10B2D" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C10B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Пізнання як предмет філософського аналізу.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13B03" w:rsidRPr="00E13B03" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
+    <w:p w:rsidR="00E13B03" w:rsidRPr="00C10B2D" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C10B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Особливості філософії доби Відродження.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13B03" w:rsidRPr="00E13B03" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
+    <w:p w:rsidR="00E13B03" w:rsidRPr="00C10B2D" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C10B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
         <w:t>Нові протестантські організації.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13B03" w:rsidRPr="00E13B03" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
+    <w:p w:rsidR="00E13B03" w:rsidRPr="00C10B2D" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C10B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Філософія життя. Філософські погляди Ф. Ніцше.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13B03" w:rsidRPr="00E13B03" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
+    <w:p w:rsidR="00E13B03" w:rsidRPr="00C10B2D" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C10B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Православна церква в Україні.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13B03" w:rsidRPr="00E13B03" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
+    <w:p w:rsidR="00E13B03" w:rsidRPr="00C10B2D" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C10B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Теорія пізнання в марксистській філософії. Вчення про істину.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13B03" w:rsidRPr="00E13B03" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
+    <w:p w:rsidR="00E13B03" w:rsidRPr="00C10B2D" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C10B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Походження та соціальна роль релігії.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13B03" w:rsidRPr="00E13B03" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
+    <w:p w:rsidR="00E13B03" w:rsidRPr="00C10B2D" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C10B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Історичний процес і свобода волі в марксистській філософії.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13B03" w:rsidRPr="00E13B03" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
+    <w:p w:rsidR="00E13B03" w:rsidRPr="00C10B2D" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C10B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Синтетичні релігії.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13B03" w:rsidRPr="00E13B03" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
+    <w:p w:rsidR="00E13B03" w:rsidRPr="00C10B2D" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C10B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Онтологічні погляди філософів доби Відродження.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13B03" w:rsidRPr="00E13B03" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
+    <w:p w:rsidR="00E13B03" w:rsidRPr="00C10B2D" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C10B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>«Стовпи» ісламу.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13B03" w:rsidRPr="00E13B03" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
+    <w:p w:rsidR="00E13B03" w:rsidRPr="00C10B2D" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C10B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Антропологічна філософія Фейєрбаха.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13B03" w:rsidRPr="00E13B03" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
+    <w:p w:rsidR="00E13B03" w:rsidRPr="00C10B2D" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C10B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Єдність чуттєвої і раціональної сторін пізнання.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13B03" w:rsidRPr="00E13B03" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
+    <w:p w:rsidR="00E13B03" w:rsidRPr="00C10B2D" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C10B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Філософія Гегеля. Діалектичний метод Гегеля. Вчення про пізнання.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13B03" w:rsidRPr="00E13B03" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
+    <w:p w:rsidR="00E13B03" w:rsidRPr="00C10B2D" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C10B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Проблема істини у філософії та науці.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13B03" w:rsidRPr="00E13B03" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
+    <w:p w:rsidR="00E13B03" w:rsidRPr="00C10B2D" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C10B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Гегель про історичний процес. Етичні й естетичні погляди Гегеля.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13B03" w:rsidRPr="00E13B03" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
+    <w:p w:rsidR="00E13B03" w:rsidRPr="00C10B2D" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C10B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Філософські погляди мислителів Русі. Іларіон Київський.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13B03" w:rsidRPr="00E13B03" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
+    <w:p w:rsidR="00E13B03" w:rsidRPr="00C10B2D" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C10B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Класичні протестантські організації.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13B03" w:rsidRPr="00E13B03" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
+    <w:p w:rsidR="00E13B03" w:rsidRPr="00C10B2D" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C10B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Етичні й естетичні погляди Аристотеля.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13B03" w:rsidRPr="00E13B03" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
+    <w:p w:rsidR="00E13B03" w:rsidRPr="00C10B2D" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C10B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Мистецтво як форма суспільної свідомості.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13B03" w:rsidRPr="00E13B03" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
+    <w:p w:rsidR="00E13B03" w:rsidRPr="00C10B2D" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C10B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Філософія античного скептицизму.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13B03" w:rsidRPr="00E13B03" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
+    <w:p w:rsidR="00E13B03" w:rsidRPr="00C10B2D" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C10B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Філософська концепція людини.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13B03" w:rsidRPr="00E13B03" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
+    <w:p w:rsidR="00E13B03" w:rsidRPr="00C10B2D" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C10B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Філософія як теоретична форма світогляду. Основні розділи філософії.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13B03" w:rsidRPr="00E13B03" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
+    <w:p w:rsidR="00E13B03" w:rsidRPr="00C10B2D" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C10B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Теоретичні методи наукового пізнання.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13B03" w:rsidRPr="00E13B03" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
+    <w:p w:rsidR="00E13B03" w:rsidRPr="00C10B2D" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C10B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Погляди філософів на походження і сутність свідомості.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13B03" w:rsidRPr="00E13B03" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
+    <w:p w:rsidR="00E13B03" w:rsidRPr="00C10B2D" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C10B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Простір і час як форми існування матерії.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E13B03" w:rsidRPr="00E13B03" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
+    <w:p w:rsidR="00E13B03" w:rsidRPr="00C10B2D" w:rsidRDefault="00E13B03" w:rsidP="00E13B03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006E7D15" w:rsidRPr="00E13B03" w:rsidRDefault="006E7D15" w:rsidP="00E13B03">
+    <w:p w:rsidR="006E7D15" w:rsidRPr="00C10B2D" w:rsidRDefault="006E7D15" w:rsidP="00E13B03">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:widowControl/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="FontStyle52"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC748D" w:rsidRPr="00E13B03" w:rsidRDefault="00BC748D" w:rsidP="00E13B03">
+    <w:p w:rsidR="00BC748D" w:rsidRPr="00C10B2D" w:rsidRDefault="00BC748D" w:rsidP="00E13B03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>2. Список питань до іспиту</w:t>
       </w:r>
-      <w:r w:rsidR="00D905C3" w:rsidRPr="00E13B03">
+      <w:r w:rsidR="00D905C3" w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> з філософії</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C0282" w:rsidRPr="00E13B03" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
+    <w:p w:rsidR="003C0282" w:rsidRPr="00C10B2D" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Особливості філософського мислення.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C0282" w:rsidRPr="00E13B03" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
+    <w:p w:rsidR="003C0282" w:rsidRPr="00C10B2D" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Основна проблематика філософії.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C0282" w:rsidRPr="00E13B03" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
+    <w:p w:rsidR="003C0282" w:rsidRPr="00C10B2D" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Роль і місце філософії в житті суспільства.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C0282" w:rsidRPr="00E13B03" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
+    <w:p w:rsidR="003C0282" w:rsidRPr="00C10B2D" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13B03">
-[...9 lines deleted...]
-    <w:p w:rsidR="003C0282" w:rsidRPr="00E13B03" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Зародження філософських </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C10B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>вчень</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C10B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на древньому Сході (Індія, Китай).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C0282" w:rsidRPr="00C10B2D" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Філософія стародавньої Греції.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C0282" w:rsidRPr="00E13B03" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
+    <w:p w:rsidR="003C0282" w:rsidRPr="00C10B2D" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Основні школи давньоіндійської філософії.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C0282" w:rsidRPr="00E13B03" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
+    <w:p w:rsidR="003C0282" w:rsidRPr="00C10B2D" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Філософські течії стародавнього Китаю.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C0282" w:rsidRPr="00E13B03" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
+    <w:p w:rsidR="003C0282" w:rsidRPr="00C10B2D" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Головні етапи та напрямки давньогрецької філософії.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C0282" w:rsidRPr="00E13B03" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
+    <w:p w:rsidR="003C0282" w:rsidRPr="00C10B2D" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Особливості філософії стародавнього Риму.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C0282" w:rsidRPr="00E13B03" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
+    <w:p w:rsidR="003C0282" w:rsidRPr="00C10B2D" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Основні етапи в розвитку середньовічної західноєвропейської філософії. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C0282" w:rsidRPr="00E13B03" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
+    <w:p w:rsidR="003C0282" w:rsidRPr="00C10B2D" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Філософія західноєвропейського Відродження: особливості, напрямки та представники.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C0282" w:rsidRPr="00E13B03" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
+    <w:p w:rsidR="003C0282" w:rsidRPr="00C10B2D" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1069"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Зародження західноєвропейського матеріалізму і проблеми методу.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C0282" w:rsidRPr="00E13B03" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
+    <w:p w:rsidR="003C0282" w:rsidRPr="00C10B2D" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1069"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Раціоналізм як напрямок філософії Нових часів.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C0282" w:rsidRPr="00E13B03" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
+    <w:p w:rsidR="003C0282" w:rsidRPr="00C10B2D" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1069"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Сенсуалізм як філософська течія Нових часів.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C0282" w:rsidRPr="00E13B03" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
+    <w:p w:rsidR="003C0282" w:rsidRPr="00C10B2D" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1069"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Філософія французького Просвітництва.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C0282" w:rsidRPr="00E13B03" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
+    <w:p w:rsidR="003C0282" w:rsidRPr="00C10B2D" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1069"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13B03">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00C10B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Німецька класична філософія.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C0282" w:rsidRPr="00E13B03" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
+    <w:p w:rsidR="003C0282" w:rsidRPr="00C10B2D" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1069"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13B03">
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00C10B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>Філософія К. Маркса.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C0282" w:rsidRPr="00E13B03" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
+    <w:p w:rsidR="003C0282" w:rsidRPr="00C10B2D" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1069"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Основні напрямки сучасної філософії.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C0282" w:rsidRPr="00E13B03" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
+    <w:p w:rsidR="003C0282" w:rsidRPr="00C10B2D" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1069"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>"Філософія життя"</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C0282" w:rsidRPr="00E13B03" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
+    <w:p w:rsidR="003C0282" w:rsidRPr="00C10B2D" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1069"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Філософія екзистенціалізму.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C0282" w:rsidRPr="00E13B03" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
+    <w:p w:rsidR="003C0282" w:rsidRPr="00C10B2D" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1069"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Сучасна філософія позитивізму.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C0282" w:rsidRPr="00E13B03" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
+    <w:p w:rsidR="003C0282" w:rsidRPr="00C10B2D" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1069"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Герменевтика.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C0282" w:rsidRPr="00E13B03" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
+    <w:p w:rsidR="003C0282" w:rsidRPr="00C10B2D" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1069"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Українська світоглядна ментальність.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C0282" w:rsidRPr="00E13B03" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
+    <w:p w:rsidR="003C0282" w:rsidRPr="00C10B2D" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1069"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Зародження української філософської культури.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C0282" w:rsidRPr="00E13B03" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
+    <w:p w:rsidR="003C0282" w:rsidRPr="00C10B2D" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1069"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Становлення класичної української філософії.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C0282" w:rsidRPr="00E13B03" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
+    <w:p w:rsidR="003C0282" w:rsidRPr="00C10B2D" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Буття, його структура та головні властивості.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C0282" w:rsidRPr="00E13B03" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
+    <w:p w:rsidR="003C0282" w:rsidRPr="00C10B2D" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Проблеми субстанції. Матеріальна будова світу.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C0282" w:rsidRPr="00E13B03" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
+    <w:p w:rsidR="003C0282" w:rsidRPr="00C10B2D" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Людина як початок і кінцева мета філософствування. Поняття людини та механізми її відтворення.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C0282" w:rsidRPr="00E13B03" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
+    <w:p w:rsidR="003C0282" w:rsidRPr="00C10B2D" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Сучасна філософія про походження людини. Сенс життя людини.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C0282" w:rsidRPr="00E13B03" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
+    <w:p w:rsidR="003C0282" w:rsidRPr="00C10B2D" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Походження духовного та його особливості.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C0282" w:rsidRPr="00E13B03" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
+    <w:p w:rsidR="003C0282" w:rsidRPr="00C10B2D" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Суспільна свідомість та її структура.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C0282" w:rsidRPr="00E13B03" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
+    <w:p w:rsidR="003C0282" w:rsidRPr="00C10B2D" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Рівні суспільної свідомості.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C0282" w:rsidRPr="00E13B03" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
+    <w:p w:rsidR="003C0282" w:rsidRPr="00C10B2D" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Форми суспільної свідомості.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C0282" w:rsidRPr="00E13B03" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
+    <w:p w:rsidR="003C0282" w:rsidRPr="00C10B2D" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Філософські проблеми пізнання.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C0282" w:rsidRPr="00E13B03" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
+    <w:p w:rsidR="003C0282" w:rsidRPr="00C10B2D" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Структура пізнавального процесу.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C0282" w:rsidRPr="00E13B03" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
+    <w:p w:rsidR="003C0282" w:rsidRPr="00C10B2D" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Істина як предмет філософського аналізу. Основні властивості істини та її критерії.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C0282" w:rsidRPr="00E13B03" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
+    <w:p w:rsidR="003C0282" w:rsidRPr="00C10B2D" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Основні закони діалектики.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C0282" w:rsidRPr="00E13B03" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
+    <w:p w:rsidR="003C0282" w:rsidRPr="00C10B2D" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Основні категорії діалектики.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C0282" w:rsidRPr="00E13B03" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
+    <w:p w:rsidR="003C0282" w:rsidRPr="00C10B2D" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Суспільство як об'єкт соціальної філософії. Особливості соціального знання.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C0282" w:rsidRPr="00E13B03" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
+    <w:p w:rsidR="003C0282" w:rsidRPr="00C10B2D" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Проблема побудови теоретичних моделей соціуму.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C0282" w:rsidRPr="00E13B03" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
+    <w:p w:rsidR="003C0282" w:rsidRPr="00C10B2D" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Природа як безпосередня умова суспільства.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C0282" w:rsidRPr="00E13B03" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
+    <w:p w:rsidR="003C0282" w:rsidRPr="00C10B2D" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Географічні умови суспільного розвитку.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C0282" w:rsidRPr="00E13B03" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
+    <w:p w:rsidR="003C0282" w:rsidRPr="00C10B2D" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Народонаселення - важливий природний чинник суспільного життя.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C0282" w:rsidRPr="00E13B03" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
+    <w:p w:rsidR="003C0282" w:rsidRPr="00C10B2D" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Суспільне виробництво та його види.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C0282" w:rsidRPr="00E13B03" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
+    <w:p w:rsidR="003C0282" w:rsidRPr="00C10B2D" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Спосіб виробництва, його структура.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C0282" w:rsidRPr="00E13B03" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
+    <w:p w:rsidR="003C0282" w:rsidRPr="00C10B2D" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Суспільні суперечності, їх місце в розвитку суспільства.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C0282" w:rsidRPr="00E13B03" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
+    <w:p w:rsidR="003C0282" w:rsidRPr="00C10B2D" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Основні чинники суспільного розвитку.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C0282" w:rsidRPr="00E13B03" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
+    <w:p w:rsidR="003C0282" w:rsidRPr="00C10B2D" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Предмет філософії історії.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C0282" w:rsidRPr="00E13B03" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
+    <w:p w:rsidR="003C0282" w:rsidRPr="00C10B2D" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13B03">
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Філософія про суспільний прогрес</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C0282" w:rsidRPr="00E13B03" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
+    <w:p w:rsidR="003C0282" w:rsidRPr="00C10B2D" w:rsidRDefault="003C0282" w:rsidP="00E13B03">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E13B03">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C10B2D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глобальні проблеми сучасного світу.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC748D" w:rsidRPr="003C0282" w:rsidRDefault="00BC748D" w:rsidP="003C0282">
+    <w:p w:rsidR="00BC748D" w:rsidRPr="00C10B2D" w:rsidRDefault="00BC748D" w:rsidP="003C0282">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:widowControl/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="FontStyle52"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC748D" w:rsidRPr="006E7D15" w:rsidRDefault="00BC748D" w:rsidP="006E7D15">
+    <w:p w:rsidR="00BC748D" w:rsidRPr="00C10B2D" w:rsidRDefault="00BC748D" w:rsidP="006E7D15">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:widowControl/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="FontStyle52"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006E7D15" w:rsidRPr="006E7D15" w:rsidRDefault="006E7D15" w:rsidP="006E7D15">
+    <w:p w:rsidR="006E7D15" w:rsidRPr="00C10B2D" w:rsidRDefault="006E7D15" w:rsidP="006E7D15">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="365"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-13"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="page58"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w:rsidR="006E7D15" w:rsidRPr="006E7D15" w:rsidRDefault="006E7D15" w:rsidP="006E7D15">
+    <w:p w:rsidR="006E7D15" w:rsidRPr="00C10B2D" w:rsidRDefault="006E7D15" w:rsidP="006E7D15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0008373D" w:rsidRPr="006E7D15" w:rsidRDefault="0008373D" w:rsidP="006E7D15">
+    <w:p w:rsidR="0008373D" w:rsidRPr="00C10B2D" w:rsidRDefault="0008373D" w:rsidP="006E7D15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D954B9" w:rsidRPr="006E7D15" w:rsidRDefault="00D954B9" w:rsidP="006E7D15">
+    <w:p w:rsidR="00D954B9" w:rsidRPr="00C10B2D" w:rsidRDefault="00D954B9" w:rsidP="006E7D15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00D954B9" w:rsidRPr="006E7D15" w:rsidSect="009517DC">
+    <w:sectPr w:rsidR="00D954B9" w:rsidRPr="00C10B2D" w:rsidSect="009517DC">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="850" w:right="850" w:bottom="850" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -6619,151 +6818,155 @@
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="4"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="96"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00800361"/>
     <w:rsid w:val="00006597"/>
     <w:rsid w:val="0005439C"/>
     <w:rsid w:val="00063F40"/>
     <w:rsid w:val="000749C4"/>
     <w:rsid w:val="0008373D"/>
     <w:rsid w:val="000B667A"/>
     <w:rsid w:val="000D53D9"/>
     <w:rsid w:val="000F1EBC"/>
     <w:rsid w:val="000F6800"/>
     <w:rsid w:val="001060ED"/>
     <w:rsid w:val="001226E6"/>
     <w:rsid w:val="001D3CA1"/>
     <w:rsid w:val="002132B3"/>
     <w:rsid w:val="002866DA"/>
     <w:rsid w:val="002916D2"/>
     <w:rsid w:val="002A21F8"/>
     <w:rsid w:val="002B5F1F"/>
     <w:rsid w:val="002F6E1A"/>
     <w:rsid w:val="003033EC"/>
     <w:rsid w:val="003259EA"/>
     <w:rsid w:val="00371912"/>
     <w:rsid w:val="003A162A"/>
     <w:rsid w:val="003C0282"/>
     <w:rsid w:val="0042183B"/>
     <w:rsid w:val="00426FA6"/>
     <w:rsid w:val="0043040D"/>
     <w:rsid w:val="00447127"/>
     <w:rsid w:val="00582237"/>
     <w:rsid w:val="00593A40"/>
     <w:rsid w:val="005A1163"/>
     <w:rsid w:val="005E7A08"/>
+    <w:rsid w:val="00633B91"/>
     <w:rsid w:val="00656539"/>
     <w:rsid w:val="006D39E3"/>
     <w:rsid w:val="006E7D15"/>
     <w:rsid w:val="00747BC3"/>
     <w:rsid w:val="007A41ED"/>
     <w:rsid w:val="00800361"/>
+    <w:rsid w:val="008706C0"/>
+    <w:rsid w:val="008A7A1F"/>
     <w:rsid w:val="008E7AF6"/>
     <w:rsid w:val="00925E5C"/>
     <w:rsid w:val="0094685C"/>
     <w:rsid w:val="009517DC"/>
     <w:rsid w:val="00A90799"/>
     <w:rsid w:val="00AD276C"/>
     <w:rsid w:val="00AE07D0"/>
     <w:rsid w:val="00B43C7B"/>
     <w:rsid w:val="00B55109"/>
     <w:rsid w:val="00BC748D"/>
     <w:rsid w:val="00C02AD1"/>
+    <w:rsid w:val="00C10B2D"/>
     <w:rsid w:val="00C12873"/>
     <w:rsid w:val="00CB6B11"/>
     <w:rsid w:val="00D11A61"/>
     <w:rsid w:val="00D905C3"/>
     <w:rsid w:val="00D954B9"/>
     <w:rsid w:val="00E12974"/>
     <w:rsid w:val="00E13B03"/>
     <w:rsid w:val="00E56138"/>
     <w:rsid w:val="00E74543"/>
     <w:rsid w:val="00E74C54"/>
     <w:rsid w:val="00E96F68"/>
     <w:rsid w:val="00E9703E"/>
     <w:rsid w:val="00EB29AE"/>
     <w:rsid w:val="00EB3B18"/>
     <w:rsid w:val="00EE2ACF"/>
     <w:rsid w:val="00FD2414"/>
     <w:rsid w:val="00FE60DC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="metricconverter"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2269E34F"/>
+  <w14:docId w14:val="5452B21B"/>
   <w15:docId w15:val="{DA2928E3-C7C8-4761-B1E0-0495C0FF2462}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7662,76 +7865,76 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>4521</Words>
-  <Characters>2578</Characters>
+  <Words>4555</Words>
+  <Characters>2597</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>21</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Назва</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Reanimator Extreme Edition</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7085</CharactersWithSpaces>
+  <CharactersWithSpaces>7138</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Оксана</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>