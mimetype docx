--- v0 (2025-10-21)
+++ v1 (2026-10-02)
@@ -1,821 +1,1303 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="02E77A67" w14:textId="5CF6D21B" w:rsidR="0051494E" w:rsidRPr="00BA649F" w:rsidRDefault="00340447" w:rsidP="0051494E">
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="02E77A67" w14:textId="5CF6D21B" w:rsidR="0051494E" w:rsidRPr="000446F5" w:rsidRDefault="00340447" w:rsidP="000446F5">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA649F">
+      <w:r w:rsidRPr="000446F5">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Практичне</w:t>
       </w:r>
-      <w:r w:rsidR="0051494E" w:rsidRPr="00BA649F">
+      <w:r w:rsidR="0051494E" w:rsidRPr="000446F5">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> заняття 1. </w:t>
       </w:r>
-      <w:r w:rsidR="0028435F" w:rsidRPr="00BA649F">
+      <w:r w:rsidR="0028435F" w:rsidRPr="000446F5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000207"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Поняття, правова природа та сфера дії сучасного міжнародного </w:t>
       </w:r>
-      <w:r w:rsidR="00BA649F" w:rsidRPr="00BA649F">
+      <w:r w:rsidR="00BA649F" w:rsidRPr="000446F5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000207"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>гуманітарного</w:t>
       </w:r>
-      <w:r w:rsidR="0028435F" w:rsidRPr="00BA649F">
+      <w:r w:rsidR="0028435F" w:rsidRPr="000446F5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000207"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> права</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="054F799E" w14:textId="77777777" w:rsidR="0051494E" w:rsidRPr="00BA649F" w:rsidRDefault="0051494E" w:rsidP="0051494E">
+    <w:p w14:paraId="054F799E" w14:textId="77777777" w:rsidR="0051494E" w:rsidRPr="000446F5" w:rsidRDefault="0051494E" w:rsidP="000446F5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:spacing w:before="11"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54F95EB8" w14:textId="77777777" w:rsidR="0051494E" w:rsidRPr="00BA649F" w:rsidRDefault="0051494E" w:rsidP="00D21E0A">
+    <w:p w14:paraId="54F95EB8" w14:textId="77777777" w:rsidR="0051494E" w:rsidRPr="000446F5" w:rsidRDefault="0051494E" w:rsidP="00247FE4">
       <w:pPr>
         <w:pStyle w:val="1"/>
-        <w:ind w:left="0" w:firstLine="567"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BA649F">
+      <w:r w:rsidRPr="000446F5">
         <w:t>Теоретичні</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA649F">
+      <w:r w:rsidRPr="000446F5">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA649F">
+      <w:r w:rsidRPr="000446F5">
         <w:t>питання</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="248C7550" w14:textId="77777777" w:rsidR="00D21E0A" w:rsidRPr="00BA649F" w:rsidRDefault="00D21E0A" w:rsidP="00D21E0A">
+    <w:p w14:paraId="248C7550" w14:textId="77777777" w:rsidR="00D21E0A" w:rsidRPr="000446F5" w:rsidRDefault="00D21E0A" w:rsidP="000446F5">
       <w:pPr>
         <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA649F">
+      <w:r w:rsidRPr="000446F5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1. Визначення та основні принципи міжнародного гуманітарного права.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B7D3F1A" w14:textId="77777777" w:rsidR="00D21E0A" w:rsidRPr="00BA649F" w:rsidRDefault="00D21E0A" w:rsidP="00D21E0A">
+    <w:p w14:paraId="3B7D3F1A" w14:textId="77777777" w:rsidR="00D21E0A" w:rsidRPr="000446F5" w:rsidRDefault="00D21E0A" w:rsidP="000446F5">
       <w:pPr>
         <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA649F">
+      <w:r w:rsidRPr="000446F5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2. Джерела міжнародного гуманітарного права.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EEA9565" w14:textId="77777777" w:rsidR="00D21E0A" w:rsidRPr="00BA649F" w:rsidRDefault="00D21E0A" w:rsidP="00D21E0A">
+    <w:p w14:paraId="4EEA9565" w14:textId="77777777" w:rsidR="00D21E0A" w:rsidRPr="000446F5" w:rsidRDefault="00D21E0A" w:rsidP="000446F5">
       <w:pPr>
         <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA649F">
+      <w:r w:rsidRPr="000446F5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>3. Міжнародне гуманітарне право у міжнародному правопорядку.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18723270" w14:textId="77777777" w:rsidR="00D21E0A" w:rsidRPr="00BA649F" w:rsidRDefault="00D21E0A" w:rsidP="00D21E0A">
+    <w:p w14:paraId="18723270" w14:textId="77777777" w:rsidR="00D21E0A" w:rsidRPr="000446F5" w:rsidRDefault="00D21E0A" w:rsidP="000446F5">
       <w:pPr>
         <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA649F">
+      <w:r w:rsidRPr="000446F5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>4. Історія розвитку міжнародного гуманітарного права та нові випробування.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03360593" w14:textId="77777777" w:rsidR="0051494E" w:rsidRPr="00BA649F" w:rsidRDefault="0051494E" w:rsidP="0051494E">
+    <w:p w14:paraId="03360593" w14:textId="77777777" w:rsidR="0051494E" w:rsidRPr="000446F5" w:rsidRDefault="0051494E" w:rsidP="000446F5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:spacing w:before="4"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="1F8FDFB9" w14:textId="77777777" w:rsidR="0028435F" w:rsidRPr="00BA649F" w:rsidRDefault="0051494E" w:rsidP="0051494E">
+        <w:ind w:left="0" w:firstLine="709"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A8095FE" w14:textId="181A31C4" w:rsidR="0051494E" w:rsidRPr="000446F5" w:rsidRDefault="0028435F" w:rsidP="00247FE4">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="3" w:firstLine="567"/>
+        <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...13 lines deleted...]
-    <w:p w14:paraId="4A8095FE" w14:textId="4320B876" w:rsidR="0051494E" w:rsidRPr="00BA649F" w:rsidRDefault="0028435F" w:rsidP="0051494E">
+      </w:pPr>
+      <w:r w:rsidRPr="000446F5">
+        <w:t xml:space="preserve">Бути готовими до формулювання </w:t>
+      </w:r>
+      <w:r w:rsidR="00F9774A" w:rsidRPr="000446F5">
+        <w:t xml:space="preserve">змісту </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000446F5">
+        <w:t>та висвітлення власної думки з наступних питань</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="168B6537" w14:textId="77777777" w:rsidR="00247FE4" w:rsidRDefault="00247FE4" w:rsidP="00247FE4">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>Що таке міжнародне гуманітарне право (МГП) та чому його норми є однаково обов'язковими для всіх сторін конфлікту незалежно від причин війни та принципу взаємності?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CB6A407" w14:textId="77777777" w:rsidR="00247FE4" w:rsidRDefault="00247FE4" w:rsidP="00247FE4">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>У чому полягає зміст принципів розрізнення, запобіжних заходів та пропорційності під час ведення бойових дій?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05BF9177" w14:textId="77777777" w:rsidR="00247FE4" w:rsidRDefault="00247FE4" w:rsidP="00247FE4">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>Як у МГП досягається баланс між військовою необхідністю та вимогами гуманності щодо захищених осіб та заборони зайвих страждань?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="213C2B85" w14:textId="77777777" w:rsidR="00247FE4" w:rsidRDefault="00247FE4" w:rsidP="00247FE4">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>Які є основні джерела МГП (договори, звичаєве право, загальні принципи) та в чому полягає суть Декларації Мартенса?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C5E4404" w14:textId="77777777" w:rsidR="00247FE4" w:rsidRDefault="00247FE4" w:rsidP="00247FE4">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>Чим право війни (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>jus in bello</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>) відрізняється від права щодо застосування сили (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>jus ad bellum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>) за Статутом ООН?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="676417DB" w14:textId="77777777" w:rsidR="00247FE4" w:rsidRDefault="00247FE4" w:rsidP="00247FE4">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>Як співвідносяться МГП та міжнародне право прав людини і як застосовується принцип</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>lex specialis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>під час збройного конфлікту?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05F41490" w14:textId="77777777" w:rsidR="00247FE4" w:rsidRDefault="00247FE4" w:rsidP="00247FE4">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>Яким чином МГП взаємодіє з міжнародним кримінальним правом у питанні покарання за воєнні злочини та які основні обов'язки випливають із права нейтралітету?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FC59048" w14:textId="49A550B6" w:rsidR="00247FE4" w:rsidRDefault="00247FE4" w:rsidP="00247FE4">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>Які ключові історичні події сформували сучасне МГП?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="593D0E4B" w14:textId="77777777" w:rsidR="00247FE4" w:rsidRDefault="00247FE4" w:rsidP="00247FE4">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>Як виклики «війни з тероризмом», асиметричні конфлікти та використання приватних військових компаній (ПВК) впливають на дотримання норм МГП?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="165A41EB" w14:textId="77777777" w:rsidR="00247FE4" w:rsidRDefault="00247FE4" w:rsidP="00247FE4">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>З якими юридичними проблемами зіштовхується МГП через розвиток нових технологій озброєння (безпілотників, кіберзброї та автономних систем)?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="754F69CA" w14:textId="77777777" w:rsidR="00D21E0A" w:rsidRPr="00247FE4" w:rsidRDefault="00D21E0A" w:rsidP="000446F5">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="101AA84F" w14:textId="77777777" w:rsidR="0051494E" w:rsidRPr="000446F5" w:rsidRDefault="0051494E" w:rsidP="00247FE4">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="3" w:firstLine="567"/>
+        <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BA649F">
-[...76 lines deleted...]
-    <w:p w14:paraId="36C01C5A" w14:textId="4EF0BF7E" w:rsidR="0051494E" w:rsidRPr="00BA649F" w:rsidRDefault="00D21E0A" w:rsidP="00BA649F">
+      <w:r w:rsidRPr="000446F5">
+        <w:t>Завдання</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000446F5">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000446F5">
+        <w:t>для</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000446F5">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000446F5">
+        <w:t>самостійної</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000446F5">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000446F5">
+        <w:t>роботи</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40580D92" w14:textId="36FD1971" w:rsidR="00F9774A" w:rsidRPr="000446F5" w:rsidRDefault="00F9774A" w:rsidP="000446F5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:spacing w:before="4"/>
-[...180 lines deleted...]
-    <w:p w14:paraId="324C5969" w14:textId="0D3C8CE6" w:rsidR="00BA649F" w:rsidRPr="00BA649F" w:rsidRDefault="00BA649F" w:rsidP="00BA649F">
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000207"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000446F5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000207"/>
+        </w:rPr>
+        <w:t>Рекомендовано підготувати</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000446F5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000207"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> змістовну</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000446F5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000207"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> презентацію тривалістю </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000446F5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000207"/>
+        </w:rPr>
+        <w:t xml:space="preserve">до </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000446F5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000207"/>
+        </w:rPr>
+        <w:t>10 хвилин</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000446F5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000207"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> з наступних тем на вибір студента: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="324C5969" w14:textId="0D3C8CE6" w:rsidR="00BA649F" w:rsidRPr="000446F5" w:rsidRDefault="00BA649F" w:rsidP="000446F5">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000446F5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Еволюція ідей гуманізації війни: від звичаїв давніх народів до Женевських конвенцій.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="360EEB0F" w14:textId="566BAEB2" w:rsidR="00BA649F" w:rsidRPr="00BA649F" w:rsidRDefault="00BA649F" w:rsidP="00BA649F">
+    <w:p w14:paraId="360EEB0F" w14:textId="566BAEB2" w:rsidR="00BA649F" w:rsidRPr="000446F5" w:rsidRDefault="00BA649F" w:rsidP="000446F5">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000446F5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Роль Гуго Гроція, Анрі Дюнана та Міжнародного Комітету Червоного Хреста у становленні МГП.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="755C7716" w14:textId="5BC9472A" w:rsidR="00BA649F" w:rsidRPr="00BA649F" w:rsidRDefault="00BA649F" w:rsidP="00BA649F">
+    <w:p w14:paraId="242E27FF" w14:textId="1C983999" w:rsidR="00BA649F" w:rsidRPr="000446F5" w:rsidRDefault="00BA649F" w:rsidP="000446F5">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="242E27FF" w14:textId="1C983999" w:rsidR="00BA649F" w:rsidRPr="00BA649F" w:rsidRDefault="00BA649F" w:rsidP="00BA649F">
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000446F5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Захист культурної спадщини у збройних конфліктах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19C11544" w14:textId="7FF479CD" w:rsidR="00BA649F" w:rsidRPr="000446F5" w:rsidRDefault="00BA649F" w:rsidP="000446F5">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="19C11544" w14:textId="7FF479CD" w:rsidR="00BA649F" w:rsidRPr="00BA649F" w:rsidRDefault="00BA649F" w:rsidP="00BA649F">
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000446F5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Екологічний вимір міжнародного гуманітарного права.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F598AF3" w14:textId="2C68030F" w:rsidR="00BA649F" w:rsidRPr="000446F5" w:rsidRDefault="00BA649F" w:rsidP="000446F5">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="1F598AF3" w14:textId="2C68030F" w:rsidR="00BA649F" w:rsidRPr="00BA649F" w:rsidRDefault="00BA649F" w:rsidP="00BA649F">
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000446F5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Роль </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000446F5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>міжнародного гуманітарного права</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000446F5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> у захисті прав жінок і дітей під час воєн.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="202F4F79" w14:textId="6A9BCA67" w:rsidR="00BA649F" w:rsidRPr="000446F5" w:rsidRDefault="00BA649F" w:rsidP="000446F5">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-    <w:p w14:paraId="202F4F79" w14:textId="6A9BCA67" w:rsidR="00BA649F" w:rsidRPr="009075FE" w:rsidRDefault="00BA649F" w:rsidP="00BA649F">
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000446F5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Перспективи розвитку міжнародного гуманітарного права у XXI столітті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04B567DB" w14:textId="7691D482" w:rsidR="009075FE" w:rsidRPr="000446F5" w:rsidRDefault="009075FE" w:rsidP="000446F5">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="04B567DB" w14:textId="7691D482" w:rsidR="009075FE" w:rsidRPr="009075FE" w:rsidRDefault="009075FE" w:rsidP="00BA649F">
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000446F5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Війна з тероризмом та зростання світової організованої злочинності в контексті міжнародного гуманітарного права.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="343E2702" w14:textId="0E59B31A" w:rsidR="009075FE" w:rsidRPr="000446F5" w:rsidRDefault="009075FE" w:rsidP="000446F5">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000446F5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Війна з тероризмом та зростання світової організованої злочинності в контексті міжнародного гуманітарного права.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="343E2702" w14:textId="0E59B31A" w:rsidR="009075FE" w:rsidRPr="009075FE" w:rsidRDefault="009075FE" w:rsidP="00BA649F">
+        <w:t xml:space="preserve">Нові технології озброєнь та штучний інтелект – нові виклики міжнародному гуманітарному праву. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="413540D4" w14:textId="1EC80E21" w:rsidR="009075FE" w:rsidRPr="000446F5" w:rsidRDefault="009075FE" w:rsidP="000446F5">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="413540D4" w14:textId="1EC80E21" w:rsidR="009075FE" w:rsidRPr="009075FE" w:rsidRDefault="009075FE" w:rsidP="00BA649F">
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000446F5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Еволюція поняття “комбатант” у міжнародному гуманітарному праві.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64D0C3A5" w14:textId="6FBF1C14" w:rsidR="009075FE" w:rsidRPr="000446F5" w:rsidRDefault="009075FE" w:rsidP="000446F5">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="64D0C3A5" w14:textId="6FBF1C14" w:rsidR="009075FE" w:rsidRPr="009075FE" w:rsidRDefault="009075FE" w:rsidP="00BA649F">
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000446F5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Морально-етичні аспекти міжнародного гуманітарного права в сучасних війнах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="598A06ED" w14:textId="582B8E25" w:rsidR="00F9774A" w:rsidRPr="000446F5" w:rsidRDefault="00F9774A" w:rsidP="000446F5">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...54 lines deleted...]
-          <w:color w:val="000207"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000446F5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Реалізація принципу розрізнення під час повітряних операцій у Першій та Другій світових війнах</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000446F5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="594E917C" w14:textId="084A6F67" w:rsidR="00F9774A" w:rsidRPr="000446F5" w:rsidRDefault="00F9774A" w:rsidP="000446F5">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000446F5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Застосування Кодексу Лібера 1863 року для регулювання дій армії під час Громадянської війни в США</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000446F5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36302B66" w14:textId="236214E0" w:rsidR="00F9774A" w:rsidRPr="000446F5" w:rsidRDefault="00F9774A" w:rsidP="000446F5">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000446F5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Практична оцінка дотримання принципу пропорційності при завданні ударів по об'єктах подвійного призначення</w:t>
+      </w:r>
+      <w:r w:rsidR="000446F5" w:rsidRPr="000446F5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FFE31C0" w14:textId="77777777" w:rsidR="00EF1B0E" w:rsidRDefault="00EF1B0E" w:rsidP="00BA649F">
+    <w:p w14:paraId="45B4F902" w14:textId="6A55C0CC" w:rsidR="00F9774A" w:rsidRPr="000446F5" w:rsidRDefault="00F9774A" w:rsidP="000446F5">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000446F5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Специфіка дотримання норм права війни в умовах асиметричних збройних конфліктів XXI століття</w:t>
+      </w:r>
+      <w:r w:rsidR="000446F5" w:rsidRPr="000446F5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AC18D67" w14:textId="3914A2C7" w:rsidR="00F9774A" w:rsidRPr="000446F5" w:rsidRDefault="00F9774A" w:rsidP="000446F5">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000446F5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Застосування принципів міжнародного гуманітарного права до кібератак та захисту об'єктів цивільної інфраструктури</w:t>
+      </w:r>
+      <w:r w:rsidR="000446F5" w:rsidRPr="000446F5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73E49162" w14:textId="77FC1528" w:rsidR="00F9774A" w:rsidRPr="000446F5" w:rsidRDefault="00F9774A" w:rsidP="000446F5">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000446F5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Дотримання режиму нейтралітету та недоторканності територій в історії світових конфліктів</w:t>
+      </w:r>
+      <w:r w:rsidR="000446F5" w:rsidRPr="000446F5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BDCA668" w14:textId="155D654E" w:rsidR="00F9774A" w:rsidRPr="000446F5" w:rsidRDefault="00F9774A" w:rsidP="000446F5">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000446F5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Співвідношення норм міжнародного гуманітарного права та права прав людини під час проведення бойових дій</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="767CEA8C" w14:textId="7C1FDA25" w:rsidR="00F9774A" w:rsidRPr="000446F5" w:rsidRDefault="000446F5" w:rsidP="000446F5">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000446F5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Баланс між військовою необхідністю та захистом культурних цінностей при руйнуванні монастиря Монте-Кассіно 1944 року</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000446F5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CDD7E20" w14:textId="17610240" w:rsidR="000446F5" w:rsidRPr="000446F5" w:rsidRDefault="000446F5" w:rsidP="000446F5">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000446F5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Оцінка принципу розрізнення та супутньої шкоди цивільному населенню при бомбардуванні Дрездена в лютому 1945 року</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000446F5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35E3B7E0" w14:textId="4817E63E" w:rsidR="000446F5" w:rsidRPr="000446F5" w:rsidRDefault="000446F5" w:rsidP="000446F5">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000446F5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Практичні проблеми кваліфікації статусу комбатантів для іноземних добровольців та бійців приватних військових компаній</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5529E41E" w14:textId="252EEE05" w:rsidR="000446F5" w:rsidRPr="000446F5" w:rsidRDefault="000446F5" w:rsidP="000446F5">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000446F5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Аналіз дотримання правил капітуляції та статусу особи поза бою під час здачі в полон за допомогою безпілотних літальних апаратів</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000446F5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FFE31C0" w14:textId="77777777" w:rsidR="00EF1B0E" w:rsidRPr="000446F5" w:rsidRDefault="00EF1B0E" w:rsidP="00BA649F">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:sectPr w:rsidR="00EF1B0E" w:rsidSect="0051494E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00EF1B0E" w:rsidRPr="000446F5" w:rsidSect="0051494E">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
@@ -827,57 +1309,50 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
     <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="-webkit-standard">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FA7602B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="27787844"/>
     <w:lvl w:ilvl="0" w:tplc="C29C6530">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="971" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
@@ -1460,107 +1935,227 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="9626A9AC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7062" w:hanging="286"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="DAA0C0B4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8037" w:hanging="286"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6575764E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E10044B6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1987008258">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2076974255">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="543295411">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1719938698">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1429502132">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1322350752">
     <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="988291895">
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D179B9"/>
+    <w:rsid w:val="000446F5"/>
     <w:rsid w:val="0020117F"/>
+    <w:rsid w:val="00247FE4"/>
     <w:rsid w:val="0028435F"/>
     <w:rsid w:val="00296B9F"/>
     <w:rsid w:val="002B1A38"/>
     <w:rsid w:val="00340447"/>
     <w:rsid w:val="0051494E"/>
+    <w:rsid w:val="005770CD"/>
     <w:rsid w:val="007D7B21"/>
     <w:rsid w:val="00841E0C"/>
     <w:rsid w:val="009075FE"/>
     <w:rsid w:val="00A74C21"/>
     <w:rsid w:val="00AE4493"/>
     <w:rsid w:val="00BA649F"/>
     <w:rsid w:val="00C21F7C"/>
     <w:rsid w:val="00D179B9"/>
     <w:rsid w:val="00D21E0A"/>
     <w:rsid w:val="00D50B85"/>
     <w:rsid w:val="00EF1B0E"/>
+    <w:rsid w:val="00F9774A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4C24DF6A"/>
@@ -2283,57 +2878,101 @@
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:lang w:val="uk-UA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a8">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BA649F"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="ru-UA" w:eastAsia="zh-TW"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
+    <w:name w:val="apple-converted-space"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00247FE4"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="123737950">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="720903385">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1605724941">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1768651228">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1899969651">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -2615,69 +3254,69 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>328</Words>
-  <Characters>1873</Characters>
+  <Words>568</Words>
+  <Characters>3244</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>27</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2197</CharactersWithSpaces>
+  <CharactersWithSpaces>3805</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Пользователь</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>