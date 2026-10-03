--- v0 (2025-11-04)
+++ v1 (2026-10-03)
@@ -1,35 +1,38 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="00B07D97" w:rsidRDefault="00180B1F" w:rsidP="00B07D97">
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -234,402 +237,714 @@
       <w:r w:rsidR="00853D01" w:rsidRPr="00853D01">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="003D57BF">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> балів, що дозволяє </w:t>
       </w:r>
       <w:r w:rsidR="003D57BF" w:rsidRPr="003D57BF">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>отримати автоматичний іспит</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:r w:rsidR="003D57BF" w:rsidRPr="000E203C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="003D57BF" w:rsidRPr="000E203C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00343AFB" w:rsidRDefault="00343AFB" w:rsidP="00343AFB">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00343AFB" w:rsidRPr="00CB7251" w:rsidRDefault="00343AFB" w:rsidP="00343AFB">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB7251">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Контрольна робота виконується письмово (від руки). Робиться фото і надсилається на електронну адресу.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00343AFB" w:rsidRPr="00CB7251" w:rsidRDefault="00343AFB" w:rsidP="00343AFB">
+    <w:p w:rsidR="00343AFB" w:rsidRDefault="00343AFB" w:rsidP="00343AFB">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B07D97" w:rsidRDefault="00B07D97" w:rsidP="00343AFB">
+    <w:p w:rsidR="00B663A3" w:rsidRDefault="00B663A3" w:rsidP="00B663A3">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC748D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Якщо </w:t>
       </w:r>
-      <w:r w:rsidR="00343AFB">
+      <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>контрольна робота</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC748D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> не виконан</w:t>
       </w:r>
-      <w:r w:rsidR="00343AFB">
+      <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>а</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC748D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00C14D95">
+      <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">або </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC748D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>студент</w:t>
       </w:r>
-      <w:r w:rsidR="00C14D95">
+      <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> бажає отримати вищі бали, він</w:t>
       </w:r>
-      <w:r w:rsidR="00C14D95">
+      <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> готує </w:t>
       </w:r>
-      <w:r w:rsidR="000F2952">
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> до</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>перелік питань до</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC748D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> іспиту.</w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00B663A3" w:rsidRPr="00B663A3" w:rsidRDefault="00B663A3" w:rsidP="00343AFB">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B663A3" w:rsidRDefault="00B663A3" w:rsidP="00343AFB">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B663A3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Титульна сторінка</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>………………………………………………………..2 с</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B663A3" w:rsidRPr="00B663A3" w:rsidRDefault="00B663A3" w:rsidP="00343AFB">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Варіанти контрольних завдань………………………………………….3 с</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00343AFB" w:rsidRPr="00B663A3" w:rsidRDefault="00B07D97" w:rsidP="00B663A3">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B663A3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Список питань до іспиту</w:t>
+      </w:r>
+      <w:r w:rsidR="003D57BF" w:rsidRPr="00B663A3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (додається)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B663A3" w:rsidRPr="00B663A3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>……………...…………………..12 с</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00B07D97" w:rsidRPr="00343AFB" w:rsidRDefault="00B07D97" w:rsidP="00343AFB">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:u w:val="single"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00BC748D">
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:u w:val="single"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="003D57BF">
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E7D15">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:u w:val="single"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00343AFB">
+        </w:rPr>
+        <w:t>. Список рекомендованої літератури</w:t>
+      </w:r>
+      <w:r w:rsidR="00B663A3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:u w:val="single"/>
-[...2 lines deleted...]
-        <w:t>.</w:t>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>……………………………...….14 с</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00343AFB" w:rsidRDefault="00343AFB" w:rsidP="00343AFB">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B07D97" w:rsidRPr="00343AFB" w:rsidRDefault="00B07D97" w:rsidP="00343AFB">
+    <w:p w:rsidR="00830806" w:rsidRDefault="00830806" w:rsidP="00343AFB">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w:rsidR="00830806" w:rsidRDefault="00830806" w:rsidP="00343AFB">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00804720" w:rsidRDefault="00804720" w:rsidP="00343AFB">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00804720" w:rsidRDefault="00804720" w:rsidP="00343AFB">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00804720" w:rsidRDefault="00804720" w:rsidP="00343AFB">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00804720" w:rsidRDefault="00804720" w:rsidP="00343AFB">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00804720" w:rsidRDefault="00804720" w:rsidP="00343AFB">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00804720" w:rsidRDefault="00804720" w:rsidP="00343AFB">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00804720" w:rsidRDefault="00804720" w:rsidP="00343AFB">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00804720" w:rsidRDefault="00804720" w:rsidP="00343AFB">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00804720" w:rsidRDefault="00804720" w:rsidP="00343AFB">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00804720" w:rsidRDefault="00804720" w:rsidP="00343AFB">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00804720" w:rsidRDefault="00804720" w:rsidP="00343AFB">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00804720" w:rsidRDefault="00804720" w:rsidP="00343AFB">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00804720" w:rsidRDefault="00804720" w:rsidP="00343AFB">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00804720" w:rsidRDefault="00804720" w:rsidP="00343AFB">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00804720" w:rsidRDefault="00804720" w:rsidP="00343AFB">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00804720" w:rsidRDefault="00804720" w:rsidP="00343AFB">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00804720" w:rsidRDefault="00804720" w:rsidP="00343AFB">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00804720" w:rsidRDefault="00804720" w:rsidP="00343AFB">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00804720" w:rsidRDefault="00804720" w:rsidP="00343AFB">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00804720" w:rsidRDefault="00804720" w:rsidP="00343AFB">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00804720" w:rsidRDefault="00804720" w:rsidP="00343AFB">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00804720" w:rsidRDefault="00804720" w:rsidP="00343AFB">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00804720" w:rsidRDefault="00804720" w:rsidP="00343AFB">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00804720" w:rsidRDefault="00804720" w:rsidP="00343AFB">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00343AFB" w:rsidRPr="00343AFB" w:rsidRDefault="00343AFB" w:rsidP="00343AFB">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="006E7D15">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00343AFB">
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00804720">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...66 lines deleted...]
-      </w:r>
+        <w:t>Титульна сторінка</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9322"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BA0D09" w:rsidRPr="00B07D97" w:rsidTr="00830806">
         <w:trPr>
           <w:trHeight w:val="8548"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9322" w:type="dxa"/>
           </w:tcPr>
@@ -949,135 +1264,111 @@
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B07D97">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Роботу виконав</w:t>
             </w:r>
             <w:r w:rsidRPr="00B07D97">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">:                                                       студент групи </w:t>
             </w:r>
-            <w:r w:rsidR="00B56A20">
+            <w:r w:rsidR="008A3AD2">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>З</w:t>
-[...23 lines deleted...]
-              <w:t>3</w:t>
+              <w:t>ЗЛГ-26</w:t>
             </w:r>
             <w:r w:rsidRPr="00B07D97">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00BA0D09" w:rsidRPr="00B07D97" w:rsidRDefault="00BA0D09" w:rsidP="006D2883">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B07D97">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                               </w:t>
             </w:r>
             <w:r w:rsidR="00B56A20">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Ф</w:t>
             </w:r>
-            <w:r w:rsidR="00E03ADF">
+            <w:r w:rsidR="008A3AD2">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>НБПтаМВ</w:t>
+              <w:t>ГСПБ</w:t>
             </w:r>
             <w:r w:rsidRPr="00B07D97">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Поліщук В.В.</w:t>
+              <w:t>Поліщук В.В.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00BA0D09" w:rsidRPr="00B07D97" w:rsidRDefault="00BA0D09" w:rsidP="006D2883">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="3416"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00BA0D09" w:rsidRPr="00B07D97" w:rsidRDefault="00BA0D09" w:rsidP="006D2883">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="3416"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
@@ -1180,788 +1471,871 @@
           </w:p>
           <w:p w:rsidR="00BA0D09" w:rsidRPr="00D9022A" w:rsidRDefault="00BA0D09" w:rsidP="00D9022A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2560"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B07D97">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Житомир – 202</w:t>
             </w:r>
-            <w:r w:rsidR="006B7B6B">
+            <w:r w:rsidR="008A3AD2">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00B07D97" w:rsidRPr="00B07D97" w:rsidRDefault="00B07D97" w:rsidP="00BA0D09">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BA0D09" w:rsidRPr="00B07D97" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
-[...706 lines deleted...]
-    <w:p w:rsidR="00BA0D09" w:rsidRPr="00B07D97" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
+    <w:p w:rsidR="00BA0D09" w:rsidRPr="00B07D97" w:rsidRDefault="00BA0D09" w:rsidP="00B663A3">
       <w:pPr>
         <w:pageBreakBefore/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B07D97">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Варіанти контрольних завдань</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B07D97" w:rsidRPr="00B07D97" w:rsidRDefault="00B07D97" w:rsidP="00B07D97">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B07D97">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Варіант контрольної роботи обирається за </w:t>
+      </w:r>
+      <w:r w:rsidR="00343AFB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>особистим</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B07D97">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> номерем у журнальному списку</w:t>
+      </w:r>
+      <w:r w:rsidR="000F2952">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> або за останньою цифрою студентського квитка (наприклад, 2 або 12, або 22)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B07D97">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B07D97" w:rsidRPr="00D9022A" w:rsidRDefault="00B07D97" w:rsidP="00BA0D09">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B07D97">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Контрольна робота виконується </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C876B4">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="red"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>письмово (від руки).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Робиться фото і надсилається на електр</w:t>
+      </w:r>
+      <w:r w:rsidR="00D9022A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>онну адресу викладача.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA0D09" w:rsidRPr="00B07D97" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B07D97">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Завдання охоплюють такі теми</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B07D97">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA0D09" w:rsidRPr="006F532A" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F532A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F532A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Уживання апострофа та мʼякого знака.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA0D09" w:rsidRPr="006F532A" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F532A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F532A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F532A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t> Подвоєння літер на позначення подовження та збігу приголосних.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA0D09" w:rsidRPr="006F532A" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F532A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F532A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F532A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Спрощення в групах приголосних. Зміни приголосних при слово</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F532A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F532A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> і формотворенні.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA0D09" w:rsidRPr="006F532A" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F532A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F532A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F532A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правопис складних іменників і прикметників.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA0D09" w:rsidRPr="00461DBF" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F532A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F532A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F532A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правопис власних назв.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA0D09" w:rsidRPr="00C876B4" w:rsidRDefault="00461DBF" w:rsidP="00BA0D09">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="red"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F532A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="green"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0D09" w:rsidRPr="006F532A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="green"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0D09" w:rsidRPr="006F532A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="green"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B07D97" w:rsidRPr="006F532A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="green"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Н</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0D09" w:rsidRPr="006F532A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="green"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>а власне прізвище підготувати перелік документів</w:t>
+      </w:r>
+      <w:r w:rsidR="00C876B4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="green"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C876B4" w:rsidRPr="00C876B4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="red"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>(обов’язково)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0D09" w:rsidRPr="00C876B4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="red"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA0D09" w:rsidRPr="003476F4" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003476F4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>– автобіографія</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003476F4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA0D09" w:rsidRPr="003476F4" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003476F4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>– заява</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003476F4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA0D09" w:rsidRPr="003476F4" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003476F4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>– характеристика</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003476F4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA0D09" w:rsidRPr="003476F4" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003476F4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>– резюме</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003476F4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA0D09" w:rsidRPr="003476F4" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003476F4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>– доповідна записка</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003476F4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA0D09" w:rsidRPr="003476F4" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003476F4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>– пояснювальна записка</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003476F4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA0D09" w:rsidRPr="003476F4" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003476F4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>– доручення (особисте)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003476F4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA0D09" w:rsidRPr="003476F4" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003476F4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>– наказ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA0D09" w:rsidRPr="00B07D97" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003476F4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="006B7B6B" w:rsidRPr="003476F4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>протокол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA0D09" w:rsidRPr="00B07D97" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BA0D09" w:rsidRPr="00B07D97" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BA0D09" w:rsidRPr="00B07D97" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BA0D09" w:rsidRPr="00B07D97" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BA0D09" w:rsidRPr="00B07D97" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BA0D09" w:rsidRPr="00B07D97" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BA0D09" w:rsidRPr="00B07D97" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BA0D09" w:rsidRPr="00B07D97" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BA0D09" w:rsidRPr="00B07D97" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
+      <w:pPr>
+        <w:pageBreakBefore/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Варіант № 1</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BA0D09" w:rsidRPr="00B07D97" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -2863,51 +3237,60 @@
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>4) пів / аркуша, тонно / кілометр, електро / синтез, стоп / кран, генерал / губернатор, плодо / овочі, євшан / зілля, радіо / фізичний, історико / літературний, віце / президентський, важко / хворий, чітко / окреслений, чорно / білий, біло / пінний, військово / спортивний;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BA0D09" w:rsidRPr="00B07D97" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>5) (б)ожа (м)атір, (п)алац (к)ультури (у)країна, (б)альзаківські традиції, (ш)експірівський (в)ечір, (п)івнічний морський шлях, (к)арельська (а)втономна (р)еспубліка, (м)айдан (с)вободи, (к)абінет (м)іністрів (у)країни, (к)оран, (н)ародний (р)ух (у)країни, (н)аціональна (г)вардія;</w:t>
+        <w:t xml:space="preserve">5) (б)ожа (м)атір, (п)алац (к)ультури (у)країна, (б)альзаківські традиції, (ш)експірівський (в)ечір, (п)івнічний морський шлях, (к)арельська (а)втономна </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B07D97">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>(р)еспубліка, (м)айдан (с)вободи, (к)абінет (м)іністрів (у)країни, (к)оран, (н)ародний (р)ух (у)країни, (н)аціональна (г)вардія;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BA0D09" w:rsidRPr="00B07D97" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00BA0D09" w:rsidRPr="00B07D97" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
@@ -3937,85 +4320,70 @@
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мона...кий, Одеса </w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Оде...ина, </w:t>
-[...15 lines deleted...]
-        <w:t>щ, жч)ати;</w:t>
+        <w:t xml:space="preserve"> Оде...ина, доро(щ, жч)ати;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BA0D09" w:rsidRPr="00B07D97" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>пів</w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
@@ -4576,51 +4944,50 @@
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> протилежний;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BA0D09" w:rsidRPr="00B07D97" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>5) (к)иївський (б)удинок (м)од, (п)ришвінські твори, (л)есині вірші, (т)уманність (а)ндромеди, (к)онституційний (с)уд (у)країни, (т)янь-(ш)ань, (к)онцерн (д)женерал (м)оторс і (к)орпорейшн, (с)ірий (м)ис, (т)роїстий (с)оюз, місто (г)ола (п)ристань;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BA0D09" w:rsidRPr="00B07D97" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00BA0D09" w:rsidRPr="00B07D97" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:i/>
@@ -4806,67 +5173,51 @@
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>т…м…яний</w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, стерв...ятник, Мурав...йов, кон...юнктива, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>дос..</w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>.є, Амудар...я, кін...</w:t>
-[...15 lines deleted...]
-        <w:t>кий, на внучен...ці;</w:t>
+        <w:t>.є, Амудар...я, кін...с...кий, на внучен...ці;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BA0D09" w:rsidRPr="00B07D97" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>2) освячен...ий, священ...ий, священ...ик, завдання – завдан...ь, розкіш...ю, віст...ю, ран...ій, страй...ком, брут...о, стакат...о, Міс...урі, брит...и (народ);</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BA0D09" w:rsidRPr="00B07D97" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
@@ -4969,50 +5320,51 @@
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Варіант № 9</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BA0D09" w:rsidRPr="00B07D97" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>1) дев...ят...сот, торф...янище, мавп…ячий, дит...ясла, рант...є, пресс-пап...є, ад...ютант, мен...ший, у жмен...ці, в ополон...ці;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BA0D09" w:rsidRPr="00B07D97" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>2) звеличен...ий, величезн...ий, довгождан...ий, рішен...я – рішен...ь, суміш...ю, зліст...ю, плин...ий, війсь...ком, тон...а, фін...и, Ніц...а, ніц...ький;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BA0D09" w:rsidRPr="00B07D97" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
       <w:pPr>
         <w:ind w:firstLine="284"/>
@@ -5081,75 +5433,58 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">гаа...кий, баски </w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ба...кий, бл</w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>и</w:t>
-[...23 lines deleted...]
-        <w:t>щ,</w:t>
+        <w:t>и′</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B07D97">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(щ,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>жч)ати, бли(щ,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
@@ -5460,59 +5795,51 @@
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">історичний, </w:t>
-[...7 lines deleted...]
-        <w:t>двадцяти</w:t>
+        <w:t>історичний, двадцяти</w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
@@ -5875,67 +6202,51 @@
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1) міжгір...я, різдв...яний, Вор</w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>о</w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">б...йов, лук...янівський, </w:t>
-[...15 lines deleted...]
-        <w:t>ятослав, ришел...є, ін...юнктив, мізин...чик, нян...чити;</w:t>
+        <w:t>б...йов, лук...янівський, Св...ятослав, ришел...є, ін...юнктив, мізин...чик, нян...чити;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BA0D09" w:rsidRPr="00B07D97" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
@@ -6061,67 +6372,51 @@
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> тка...тво, птах </w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> пта...тво, </w:t>
-[...15 lines deleted...]
-        <w:t>щ,</w:t>
+        <w:t xml:space="preserve"> пта...тво, ва(щ,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>жч)е;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BA0D09" w:rsidRPr="00B07D97" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
@@ -6765,51 +7060,59 @@
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>(д)енисова шапка, (а)хіллесова пʼята, (ф)едерація (н)езалежних (п)рофспілок (у)країни, (р)имська (і)мперія, (х)ристиянська доба, (і)нститут (м)овознавства ім. О.</w:t>
+        <w:t xml:space="preserve">(д)енисова шапка, (а)хіллесова пʼята, (ф)едерація (н)езалежних (п)рофспілок (у)країни, (р)имська (і)мперія, (х)ристиянська доба, (і)нститут </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B07D97">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>(м)овознавства ім. О.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>О.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
@@ -6909,51 +7212,50 @@
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>3) медаліс…ці, доблес…ний, пропаганди...ський, Кандалакша – кандала...кий, Оренбург – оренбур...кий, турецький – Туре...ина, Черкеськ – черке...кий, Чукотка – чуко...кий, торі(шн, чн)ій;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BA0D09" w:rsidRPr="00B07D97" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>4) напів / імла, дрібно / ліс, Івано / Франківськ, сило / година, сило / мір, синхро / імпульс, радіо / й / авіа / розвідка, суб / орбітальний, легко / одягнений, легко / розчинний, південно / східний, південно / український, жовто / зелений, жовто / гарячий, системно / функціональний;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BA0D09" w:rsidRPr="00B07D97" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>5) (к)римські (п)алаци, (р)афаелівські картини, (т)ичинівська премія, (м)іжнародний (д)ень (с)олідарності (ж)урналістів, (с)ередньовіччя, (р)енесанс, (ц)ентральний (у)ніверсальний магазин (х)аркова, (с)вято (т)еплого (о)лексія, (н)ижній (н)овгород, (о)стрів (з)елений (м)ис;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BA0D09" w:rsidRPr="00B07D97" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
       <w:pPr>
         <w:ind w:firstLine="284"/>
@@ -6997,67 +7299,51 @@
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>мереф...ян...</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">кий, мен...шіст...ю, Лук...янець, </w:t>
+        <w:t xml:space="preserve">мереф...ян...с...кий, мен...шіст...ю, Лук...янець, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>цв…яховий</w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>, сер...йозний, медал...он, ф...юзеляж, миш...як, у бурул...ці, на русал...ці;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BA0D09" w:rsidRPr="00B07D97" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -7243,67 +7529,51 @@
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мала...кий, Волга </w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> вол...кий, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">щ, жч)е, каракалпак </w:t>
+        <w:t xml:space="preserve"> вол...кий, ни(щ, жч)е, каракалпак </w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> каракалпа...кий;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BA0D09" w:rsidRPr="00B07D97" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
@@ -8097,50 +8367,51 @@
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>2) непримире…ний, примирен...ий, кожушин...ий, узвиш...я – узвиш..., молод...ю, матір...ю, картон…ик, сю...реалізм, ван...а, а...самблея, Апен...іни, Хібін...и;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BA0D09" w:rsidRPr="00B07D97" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>3) комендант – комендан…ський, щас..ливий, хвас...ливий, Черкаси – Черка...ина, Вінниця – Вінни...ина, Нью-Йорк – нью-йор...кий, Пʼятихатки – пʼятиха...кий, Кенінсберг – кенінсбер...кий;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BA0D09" w:rsidRPr="00B07D97" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -8850,51 +9121,50 @@
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Варіант № 15</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BA0D09" w:rsidRPr="00B07D97" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>1) арф...яр, брукв...яний, зв...язати, порт...єра, прем...єра, супер...яхта, ірпін...с...кий, на галуз...ці, на Куз...ці;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BA0D09" w:rsidRPr="00B07D97" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>2) дан...ий, глибочен...ий, обіл...єш, піддаш...я – піддаш..., упряж...ю, Заволж...я, і...новації, а...нотація, бон...а, гам...а (кольорова), Яс…и – яс…ький;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BA0D09" w:rsidRPr="00B07D97" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
       <w:pPr>
         <w:ind w:firstLine="284"/>
@@ -9000,67 +9270,51 @@
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> рекру...ина, Хмельницький </w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Хмельни...ина, </w:t>
-[...15 lines deleted...]
-        <w:t>шн,</w:t>
+        <w:t xml:space="preserve"> Хмельни...ина, соня(шн,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>чн)ик;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BA0D09" w:rsidRPr="00B07D97" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
@@ -9719,51 +9973,60 @@
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>4) пів / Азії, машино / година, машино / приладо / будування, контр / адмірал, прото / плазма, барометр / анероїд, розчино / змішувач, нью / йорківець, нью / йоркський, машино / ремонтний, машинно / шляховий, нервово / судинний, сіро / жовтий, сіро / піщаний, хімічно / звʼязаний, хіміко / механічний;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BA0D09" w:rsidRPr="00B07D97" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>5) (с)имоненківські (ч)итання, (с)имоненківські поезії, (д)октор (ф)ілологічних (н)аук, (с)ередньосибірська (в)исочина, (с)півдружність (н)езалежних (д)ержав, (п)роспект (д)ружби (н)ародів, (к)иївські коледжі, (х)арківський (о)бразотворчий (м)узей, (з)асідання (п)резидії (у)країнського (т)овариства (о)хорони (і)сторії та (к)ультури;</w:t>
+        <w:t xml:space="preserve">5) (с)имоненківські (ч)итання, (с)имоненківські поезії, (д)октор (ф)ілологічних (н)аук, (с)ередньосибірська (в)исочина, (с)півдружність (н)езалежних (д)ержав, (п)роспект (д)ружби (н)ародів, (к)иївські коледжі, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B07D97">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>(х)арківський (о)бразотворчий (м)узей, (з)асідання (п)резидії (у)країнського (т)овариства (о)хорони (і)сторії та (к)ультури;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BA0D09" w:rsidRPr="00B07D97" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00BA0D09" w:rsidRPr="00B07D97" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
@@ -9852,51 +10115,50 @@
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>4) напів / світло, мініатюр / полігон, гори / цвіт, віце / канцлер, віц / мундир, різьбо / шліфування, власне / іменник, ранньо / середньо / вічний, червоно / гарячий, червоно / зелено / синій, червоно / колірний, соціально / активний, соціально / культурний, електронно / ядерний, шістдесяти / пʼяти / тисяч;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BA0D09" w:rsidRPr="00B07D97" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>5) (е)зопівська мова, (п)ерунів гнів, (з)аслужений (д)іяч (м)истецтв (у)країни, (с)східноєвропейська (р)івнина, (п)інські (б)олота, (р)еспубліканське (в)иробниче (о)бʼєднання (п)оліграфкнига, (п)етрівка, (с)трийський (п)арк, (к)онгрес (з)ахисту (к)ультури, (з)атока (с)вятого (л)аврентія;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BA0D09" w:rsidRPr="00B07D97" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00BA0D09" w:rsidRPr="00B07D97" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
@@ -10618,67 +10880,51 @@
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1) напів...ява, пуп...янок, мавп...я</w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>чий</w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Солов...йов, </w:t>
-[...15 lines deleted...]
-        <w:t>є</w:t>
+        <w:t>, Солов...йов, п...є</w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>с</w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>а, він...єтка, ад...ютант, приз...ба, велетен...с...кий, на вишен…ці;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BA0D09" w:rsidRPr="00B07D97" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -10689,67 +10935,51 @@
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">благословен...ий, неждан...ий, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">ічливий, бов...аніють, угід...я </w:t>
+        <w:t xml:space="preserve">благословен...ий, неждан...ий, в...ічливий, бов...аніють, угід...я </w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> угід...ь, печал...ю, верф...ю, тран...сибірський, дур...а (рослина), іп...одром, Бес</w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
@@ -10895,100 +11125,85 @@
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> буря...кий, пісок </w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-        <w:t>сч,</w:t>
+        <w:t xml:space="preserve"> пі(сч,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>щ)ина;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BA0D09" w:rsidRPr="00B07D97" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>напів</w:t>
       </w:r>
       <w:r w:rsidRPr="00B07D97">
@@ -11194,127 +11409,128 @@
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>2) здоровей...ий, оздоровлен...ий, ов...а, Ал...а, узбіч...я – узбіч..., голубін...ю, кист...ю, без...борон...ий, ан...али, інтермец...о, Кас…андра.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BA0D09" w:rsidRPr="00B07D97" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B07D97">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
+        <w:t>3) шіс…надцять, швидкіс…ний, контрас...ний, тяжкий – тя(щ, жч)ий, сирота – сирі...кий, Великий Бурлук – великобурлу...кий, Сиваш – сива...кий, Абхазія – абха...кий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA0D09" w:rsidRPr="00B07D97" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B07D97">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>4) пів / відра, місце / проживання, місце / знаходження, віце / адмірал, фельд / маршал, розмай / зілля, псевдо / реалізм, соціально / корисний, соціально / побутовий, псевдо / романтичний, сто / сорока / пʼяти / тисячний, командно / адміністративний, біло /сніжний.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA0D09" w:rsidRPr="00B07D97" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B07D97">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>5) (к)улішівська проза, (п)авличкова лірика, (р)ада (б)езпеки (о)рганізації (о)бʼєднаних (н)ацій, (т)ернопільський (б)авовняний (к)омбінат, (м)едаль (з)а (в)ідвагу на пожежі, (о)рден (п)очесного (л)егіону, (с)ередньо(р)осійська (в)исочина, (с)узірʼя (в)еликого (п)са;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA0D09" w:rsidRDefault="00BA0D09" w:rsidP="00BA0D09">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008676B3" w:rsidRDefault="008676B3" w:rsidP="00BA0D09">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00461DBF" w:rsidRPr="00461DBF" w:rsidRDefault="008676B3" w:rsidP="00B663A3">
+      <w:pPr>
+        <w:pageBreakBefore/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461DBF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>3) шіс…надцять, швидкіс…ний, контрас...ний, тяжкий – тя(щ, жч)ий, сирота – сирі...кий, Великий Бурлук – великобурлу...кий, Сиваш – сива...кий, Абхазія – абха...кий;</w:t>
-[...74 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidRPr="00461DBF">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Список питань до іспиту</w:t>
       </w:r>
       <w:r w:rsidRPr="00461DBF">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00461DBF" w:rsidRPr="00461DBF" w:rsidRDefault="00461DBF" w:rsidP="00461DBF">
       <w:pPr>
         <w:numPr>
@@ -12056,51 +12272,50 @@
     <w:p w:rsidR="00461DBF" w:rsidRPr="00461DBF" w:rsidRDefault="00461DBF" w:rsidP="00461DBF">
       <w:pPr>
         <w:pStyle w:val="Style5"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="FontStyle11"/>
           <w:b w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00461DBF">
         <w:rPr>
           <w:rStyle w:val="FontStyle11"/>
           <w:b w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Правопис апострофа</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00461DBF" w:rsidRPr="00461DBF" w:rsidRDefault="00461DBF" w:rsidP="00461DBF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00461DBF">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Правопис м’якого знака</w:t>
       </w:r>
     </w:p>
@@ -12307,50 +12522,51 @@
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Рід іменників</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00461DBF" w:rsidRPr="00461DBF" w:rsidRDefault="00461DBF" w:rsidP="00461DBF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00461DBF">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Відміни й групи іменників</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00461DBF" w:rsidRPr="00461DBF" w:rsidRDefault="00461DBF" w:rsidP="00461DBF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00461DBF">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
@@ -12360,51 +12576,51 @@
     </w:p>
     <w:p w:rsidR="00461DBF" w:rsidRPr="00461DBF" w:rsidRDefault="00461DBF" w:rsidP="00461DBF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00461DBF">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Числівник. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId5" w:history="1">
+      <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="00461DBF">
           <w:rPr>
             <w:rStyle w:val="ae"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>Відмінювання</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00461DBF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00461DBF">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
@@ -13222,51 +13438,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00E532C6">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Академічне письмо : навчальний посібник / укладачі : Т. М. Костирко, С. В. Ларенкова, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">І. В. Бондар, М. С. Жигалкіна. Миколаїв : НУК, 2022. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E532C6">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">116 с. URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00E532C6">
           <w:rPr>
             <w:rStyle w:val="ae"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>http://rep.nuos.edu.ua/server/api/core/bitstreams/7b717def-2ac0-454d-826f-ce62ebccef75/content</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="00461DBF" w:rsidRPr="00E532C6" w:rsidRDefault="00461DBF" w:rsidP="00461DBF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -13291,51 +13507,51 @@
       </w:r>
       <w:r w:rsidRPr="00E532C6">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>, 2019. 130</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E532C6">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">с. URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="0004230F">
           <w:rPr>
             <w:rStyle w:val="ae"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>http://elibrary.donnuet.edu.ua/1644/1/%D0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E532C6">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>%9F%D0%BE%D1%81%D1%96%D0%B1%D0%BD%D0%B8%D0%BA%20%D0%90%D0%BA%D0%B0%D0%B4%D0%B5%D0%BC%D1%96%D1%87%D0%BD%D0%B5%20%D0%BF%D0%B8%D1%81%D1%8C%D0%BC%D0%BE.pdf</w:t>
@@ -13344,51 +13560,51 @@
     <w:p w:rsidR="00461DBF" w:rsidRPr="00AC4FE3" w:rsidRDefault="00461DBF" w:rsidP="00461DBF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC4FE3">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Гуменюк І. М. Українська мова за професійним спрямуванням у схемах і таблицях : навчально-методичний посібник для викладачів і студентів педагогічних ЗВО. Івано-Франківськ: [електронне видання], 2022. 184 с. URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00AC4FE3">
           <w:rPr>
             <w:rStyle w:val="ae"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>file:///C:/Users/HP/Downloads/%D0%A3%20%D1%81%</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AC4FE3">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>D1%85%D0% B5%D0%BC%D0%B0%D1%85%20%D1%96%20%D1%82%D0%B</w:t>
       </w:r>
       <w:r w:rsidRPr="00461DBF">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>0%</w:t>
@@ -13915,51 +14131,51 @@
         <w:t xml:space="preserve"> С. В., 2019. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E532C6">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">178 </w:t>
       </w:r>
       <w:r w:rsidRPr="00E532C6">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>с</w:t>
       </w:r>
       <w:r w:rsidRPr="00E532C6">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">. URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="0004230F">
           <w:rPr>
             <w:rStyle w:val="ae"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>https://elibrary.kdpu.edu.ua/bitstream</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E532C6">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>/123456789/3236/1/%D0%9E%D1%81%D0%BD%D0%BE%D0%B2%D0%B8%20%D0%B0%D0%BA%D0%B0%D0%B4%D0%B5%D0%BC%D1%96%D1%87%D0%BD%</w:t>
@@ -13999,51 +14215,51 @@
         </w:rPr>
         <w:t>Литвинчук О. В.</w:t>
       </w:r>
       <w:r w:rsidRPr="00430449">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Українська мова професійного спрямування: навчальний посібник. Вид. 2-ге, доповн. й переробл. Житомир :Житомирська політехніка, 2020. 259 с.</w:t>
       </w:r>
       <w:r w:rsidRPr="00461DBF">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00430449">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00430449">
           <w:rPr>
             <w:rStyle w:val="ae"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>https://eztuir.ztu.edu.ua/handle/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00430449">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> 123456789/7968?show=full</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00461DBF" w:rsidRPr="00430449" w:rsidRDefault="00461DBF" w:rsidP="00461DBF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
@@ -14070,51 +14286,51 @@
     <w:p w:rsidR="00461DBF" w:rsidRPr="00430449" w:rsidRDefault="00461DBF" w:rsidP="00461DBF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00430449">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Николюк Т., Шкляєва. Н. Ділова українська мова та академічне письмо : навч. посіб. Луцьк, 2022. 65 с. URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00430449">
           <w:rPr>
             <w:rStyle w:val="ae"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>https://lib.lntu.edu.ua/uk/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00430449">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> 147258369/11501</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00461DBF" w:rsidRPr="00AC4FE3" w:rsidRDefault="00461DBF" w:rsidP="00461DBF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
@@ -14237,100 +14453,100 @@
         <w:pStyle w:val="af"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1521"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00953C47">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Додаткова</w:t>
       </w:r>
       <w:r w:rsidRPr="00953C47">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00953C47">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>література</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00461DBF" w:rsidRPr="00953C47" w:rsidRDefault="00461DBF" w:rsidP="00461DBF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00430449">
         <w:rPr>
           <w:i/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Литвинчук О.В</w:t>
       </w:r>
       <w:r w:rsidRPr="00953C47">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">., Пожарко Л.Б. Мовна політика в незалежній Україні. </w:t>
       </w:r>
       <w:r w:rsidRPr="00953C47">
         <w:rPr>
           <w:i/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Наука, технології, інновації: світові тенденції та регіональний аспект : Матеріали V Міжнародної науково-практичної конференції</w:t>
       </w:r>
       <w:r w:rsidRPr="00953C47">
         <w:rPr>
@@ -14403,51 +14619,51 @@
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>. Місцеве самоврядування в Україні: теорія та практика : матеріали І Міжнародної науково-практичної конференції,</w:t>
       </w:r>
       <w:r w:rsidRPr="00953C47">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> м. Полтава, 07 грудня 2021 року / за заг. ред. Т.М. Лозинської, О.В. Дорофєєва. Полтава : ПДАУ, 2021. С. 382–385. </w:t>
       </w:r>
       <w:r w:rsidRPr="00953C47">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00953C47">
           <w:rPr>
             <w:rStyle w:val="ae"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>https://www.pdau.edu.ua/sites/default</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00953C47">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> /files/node/2908/zbirnykkonferenciyimiscevesamovryadvukrayini07122021.pdf</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00461DBF" w:rsidRPr="00C05F7A" w:rsidRDefault="00461DBF" w:rsidP="00461DBF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
@@ -14487,51 +14703,51 @@
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Сучасна парадигма публічного управління : Збірник тез ІІІ Міжнародної науково-практичної конференції</w:t>
       </w:r>
       <w:r w:rsidRPr="00953C47">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> (19-22 жовтня 2021 р.) / за наук. ред. к.е.н., доцента Стасишина А.В. Львів : ЛНУ імені Івана Франка, Львів, 2021. С. </w:t>
       </w:r>
       <w:r w:rsidRPr="00953C47">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00953C47">
           <w:rPr>
             <w:rStyle w:val="ae"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>https://fileview.fwdcdn.com/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00953C47">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>?url=https%3A%2F%2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
@@ -14715,233 +14931,233 @@
         <w:t>Освітній портал Державного університету «Житомирська політехніка»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF1AC1">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>URL:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF1AC1">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00EF1AC1">
           <w:rPr>
             <w:rStyle w:val="ae"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>https://learn.ztu.edu.ua/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="00461DBF" w:rsidRPr="00EF1AC1" w:rsidRDefault="00461DBF" w:rsidP="00461DBF">
       <w:pPr>
         <w:pStyle w:val="14"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1294"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF1AC1">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Електронна бібліотека Державного університету «Житомирська політехніка». URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00EF1AC1">
           <w:rPr>
             <w:rStyle w:val="ae"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>http://eztuir.ztu.edu.ua/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EF1AC1">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00461DBF" w:rsidRPr="00EF1AC1" w:rsidRDefault="00461DBF" w:rsidP="00461DBF">
       <w:pPr>
         <w:pStyle w:val="14"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1294"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF1AC1">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Бібліотека українських підручників. URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00EF1AC1">
           <w:rPr>
             <w:rStyle w:val="ae"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>http://pidruchniki.ws/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="00461DBF" w:rsidRPr="00EF1AC1" w:rsidRDefault="00461DBF" w:rsidP="00461DBF">
       <w:pPr>
         <w:pStyle w:val="14"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1294"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF1AC1">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Національна бібліотека України ім. В. І. Вернадського. URL:  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00EF1AC1">
           <w:rPr>
             <w:rStyle w:val="ae"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>http://www.nbuv.gov.ua/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> .</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00461DBF" w:rsidRPr="00EF1AC1" w:rsidRDefault="00461DBF" w:rsidP="00461DBF">
       <w:pPr>
         <w:pStyle w:val="14"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1294"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF1AC1">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Міністерство освіти і науки України. URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00EF1AC1">
           <w:rPr>
             <w:rStyle w:val="ae"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>https://mon.gov.ua/ua</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EF1AC1">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF1AC1">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Кодекс академічної доброчесності Державного університету «Житомирська політехніка». URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00EF1AC1">
           <w:rPr>
             <w:rStyle w:val="ae"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>https://docs.ztu.edu.ua/mdocs-posts/kodeks-akademichnoyi-dobrochesnosti-derzhavnogo-universytetu-zhytomyrska-politehnika/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="00461DBF" w:rsidRPr="00EF1AC1" w:rsidRDefault="00461DBF" w:rsidP="00461DBF">
       <w:pPr>
         <w:pStyle w:val="110"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00461DBF" w:rsidRPr="00C0285E" w:rsidRDefault="00461DBF" w:rsidP="00461DBF">
       <w:pPr>
         <w:pStyle w:val="110"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:jc w:val="center"/>
@@ -15071,51 +15287,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C0285E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>культури</w:t>
       </w:r>
       <w:r w:rsidRPr="00C0285E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20">
+      <w:hyperlink r:id="rId22">
         <w:r w:rsidRPr="00C0285E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>http://www.slovnyk.net</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="00461DBF" w:rsidRPr="00C0285E" w:rsidRDefault="00461DBF" w:rsidP="00461DBF">
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="967"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -15199,51 +15415,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C0285E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(СУМ-11):</w:t>
       </w:r>
       <w:r w:rsidRPr="00C0285E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21">
+      <w:hyperlink r:id="rId23">
         <w:r w:rsidRPr="00C0285E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>http://www.sum.in.ua</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="00461DBF" w:rsidRPr="00C0285E" w:rsidRDefault="00461DBF" w:rsidP="00461DBF">
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="967"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -15487,51 +15703,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C0285E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>правопису:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C0285E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-62"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22">
+      <w:hyperlink r:id="rId24">
         <w:r w:rsidRPr="00C0285E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>http://pravopys.kiev.ua</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="00461DBF" w:rsidRPr="00C0285E" w:rsidRDefault="00461DBF" w:rsidP="00461DBF">
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="967"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -15615,51 +15831,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C0285E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>мови:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C0285E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23">
+      <w:hyperlink r:id="rId25">
         <w:r w:rsidRPr="00C0285E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>http://ukrlit.org/slovnyk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="00461DBF" w:rsidRPr="00C0285E" w:rsidRDefault="00461DBF" w:rsidP="00461DBF">
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="967"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -15692,51 +15908,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C0285E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>словник:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C0285E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24">
+      <w:hyperlink r:id="rId26">
         <w:r w:rsidRPr="00C0285E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>http://www.slovnyk.ua</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="00461DBF" w:rsidRPr="00C0285E" w:rsidRDefault="00461DBF" w:rsidP="00461DBF">
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="966"/>
           <w:tab w:val="left" w:pos="967"/>
           <w:tab w:val="left" w:pos="2996"/>
           <w:tab w:val="left" w:pos="4921"/>
           <w:tab w:val="left" w:pos="7248"/>
@@ -15766,51 +15982,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">лектронні словники, енциклопедії, інші </w:t>
       </w:r>
       <w:r w:rsidRPr="00C0285E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>довідники:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C0285E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-62"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25">
+      <w:hyperlink r:id="rId27">
         <w:r w:rsidRPr="00C0285E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>http://resource.history.org.ua/cgi-bin/eiu/history.exe</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="00461DBF" w:rsidRPr="00C0285E" w:rsidRDefault="00461DBF" w:rsidP="00461DBF">
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="966"/>
           <w:tab w:val="left" w:pos="967"/>
           <w:tab w:val="left" w:pos="2789"/>
           <w:tab w:val="left" w:pos="4823"/>
           <w:tab w:val="left" w:pos="6123"/>
@@ -15832,51 +16048,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>У</w:t>
       </w:r>
       <w:r w:rsidRPr="00C0285E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>країнський лінгвістичний портал: словники України on-line</w:t>
       </w:r>
       <w:r w:rsidRPr="00C0285E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-62"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26">
+      <w:hyperlink r:id="rId28">
         <w:r w:rsidRPr="00C0285E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>http://www/ulif.org.ua</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C0285E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00461DBF" w:rsidRPr="00C0285E" w:rsidRDefault="00461DBF" w:rsidP="00461DBF">
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -16020,51 +16236,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C0285E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>http://www.slovnik.com.ua;</w:t>
       </w:r>
       <w:r w:rsidRPr="00C0285E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27">
+      <w:hyperlink r:id="rId29">
         <w:r w:rsidRPr="00C0285E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>http://www.slovnyk.lutsk.ua</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="00461DBF" w:rsidRPr="00C0285E" w:rsidRDefault="00461DBF" w:rsidP="00461DBF">
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="966"/>
           <w:tab w:val="left" w:pos="967"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
@@ -16123,51 +16339,51 @@
       <w:r w:rsidRPr="00C0285E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Вікіпедія</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C0285E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28">
+      <w:hyperlink r:id="rId30">
         <w:r w:rsidRPr="00C0285E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>http://uk.wikipedia.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C0285E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00461DBF" w:rsidRPr="00C0285E" w:rsidRDefault="00461DBF" w:rsidP="00461DBF">
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -16277,51 +16493,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C0285E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>rozum.org.ua:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C0285E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29">
+      <w:hyperlink r:id="rId31">
         <w:r w:rsidRPr="00C0285E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>http://www.rozum.org.ua</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C0285E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00461DBF" w:rsidRPr="00C0285E" w:rsidRDefault="00461DBF" w:rsidP="00461DBF">
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -16414,593 +16630,613 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C0285E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Словопедія:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C0285E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30">
+      <w:hyperlink r:id="rId32">
         <w:r w:rsidRPr="00C0285E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>http://slovopedia.org.ua</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="00461DBF" w:rsidRPr="00C0285E" w:rsidRDefault="00461DBF" w:rsidP="00461DBF">
       <w:pPr>
         <w:pStyle w:val="110"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00C0285E">
         <w:t>Перелік</w:t>
       </w:r>
       <w:r w:rsidRPr="00C0285E">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C0285E">
         <w:t>словників</w:t>
       </w:r>
       <w:r w:rsidRPr="00C0285E">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C0285E">
         <w:t>для</w:t>
       </w:r>
       <w:r w:rsidRPr="00C0285E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C0285E">
         <w:t>онлайн-перекладів:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00461DBF" w:rsidRPr="00C0285E" w:rsidRDefault="000E203C" w:rsidP="00461DBF">
+    <w:p w:rsidR="00461DBF" w:rsidRPr="00C0285E" w:rsidRDefault="00BA6A0F" w:rsidP="00461DBF">
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="966"/>
           <w:tab w:val="left" w:pos="967"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId31">
+      <w:hyperlink r:id="rId33">
         <w:r w:rsidR="00461DBF" w:rsidRPr="00C0285E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>http://www.lingvo.ua/uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00461DBF" w:rsidRPr="00C0285E" w:rsidRDefault="000E203C" w:rsidP="00461DBF">
+    <w:p w:rsidR="00461DBF" w:rsidRPr="00C0285E" w:rsidRDefault="00BA6A0F" w:rsidP="00461DBF">
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="966"/>
           <w:tab w:val="left" w:pos="967"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId32">
+      <w:hyperlink r:id="rId34">
         <w:r w:rsidR="00461DBF" w:rsidRPr="00C0285E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>http://www.slovnyk.net</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00461DBF" w:rsidRPr="00C0285E" w:rsidRDefault="000E203C" w:rsidP="00461DBF">
+    <w:p w:rsidR="00461DBF" w:rsidRPr="00C0285E" w:rsidRDefault="00BA6A0F" w:rsidP="00461DBF">
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="966"/>
           <w:tab w:val="left" w:pos="967"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId33">
+      <w:hyperlink r:id="rId35">
         <w:r w:rsidR="00461DBF" w:rsidRPr="00C0285E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>http://slovnenya.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00461DBF" w:rsidRPr="00C0285E" w:rsidRDefault="000E203C" w:rsidP="00461DBF">
+    <w:p w:rsidR="00461DBF" w:rsidRPr="00C0285E" w:rsidRDefault="00BA6A0F" w:rsidP="00461DBF">
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="966"/>
           <w:tab w:val="left" w:pos="967"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId34">
+      <w:hyperlink r:id="rId36">
         <w:r w:rsidR="00461DBF" w:rsidRPr="00C0285E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>http://gigadict.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00461DBF" w:rsidRPr="00C0285E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00461DBF" w:rsidRPr="00C0285E" w:rsidRDefault="000E203C" w:rsidP="00461DBF">
+    <w:p w:rsidR="00461DBF" w:rsidRPr="00C0285E" w:rsidRDefault="00BA6A0F" w:rsidP="00461DBF">
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="966"/>
           <w:tab w:val="left" w:pos="967"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId35">
+      <w:hyperlink r:id="rId37">
         <w:r w:rsidR="00461DBF" w:rsidRPr="00C0285E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>http://old.pere.org.ua</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00461DBF" w:rsidRPr="00C0285E" w:rsidRDefault="000E203C" w:rsidP="00461DBF">
+    <w:p w:rsidR="00461DBF" w:rsidRPr="00C0285E" w:rsidRDefault="00BA6A0F" w:rsidP="00461DBF">
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="966"/>
           <w:tab w:val="left" w:pos="967"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId36">
+      <w:hyperlink r:id="rId38">
         <w:r w:rsidR="00461DBF" w:rsidRPr="00C0285E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>http://www.slovnyk.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="00461DBF" w:rsidRPr="00C0285E" w:rsidRDefault="00461DBF" w:rsidP="00461DBF">
       <w:pPr>
         <w:pStyle w:val="110"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00C0285E">
         <w:t>Електронні</w:t>
       </w:r>
       <w:r w:rsidRPr="00C0285E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C0285E">
         <w:t>адреси</w:t>
       </w:r>
       <w:r w:rsidRPr="00C0285E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C0285E">
         <w:t>бібліотек:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00461DBF" w:rsidRPr="00C0285E" w:rsidRDefault="000E203C" w:rsidP="00461DBF">
+    <w:p w:rsidR="00461DBF" w:rsidRPr="00C0285E" w:rsidRDefault="00BA6A0F" w:rsidP="00461DBF">
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="966"/>
           <w:tab w:val="left" w:pos="967"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId37">
+      <w:hyperlink r:id="rId39">
         <w:r w:rsidR="00461DBF" w:rsidRPr="00C0285E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>http://www.nbuv.gov.ua</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00461DBF" w:rsidRPr="00C0285E" w:rsidRDefault="000E203C" w:rsidP="00461DBF">
+    <w:p w:rsidR="00461DBF" w:rsidRPr="00C0285E" w:rsidRDefault="00BA6A0F" w:rsidP="00461DBF">
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="966"/>
           <w:tab w:val="left" w:pos="967"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId38">
+      <w:hyperlink r:id="rId40">
         <w:r w:rsidR="00461DBF" w:rsidRPr="00C0285E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>http://www.anthropos.org.ua</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00461DBF" w:rsidRPr="00C0285E" w:rsidRDefault="000E203C" w:rsidP="00461DBF">
+    <w:p w:rsidR="00461DBF" w:rsidRPr="00C0285E" w:rsidRDefault="00BA6A0F" w:rsidP="00461DBF">
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="966"/>
           <w:tab w:val="left" w:pos="967"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId39">
+      <w:hyperlink r:id="rId41">
         <w:r w:rsidR="00461DBF" w:rsidRPr="00C0285E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>http://www.lnu.edu.ua</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00461DBF" w:rsidRPr="00C0285E" w:rsidRDefault="000E203C" w:rsidP="00461DBF">
+    <w:p w:rsidR="00461DBF" w:rsidRPr="00C0285E" w:rsidRDefault="00BA6A0F" w:rsidP="00461DBF">
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="966"/>
           <w:tab w:val="left" w:pos="967"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId40">
+      <w:hyperlink r:id="rId42">
         <w:r w:rsidR="00461DBF" w:rsidRPr="00C0285E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>http://litopys.org.ua</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00461DBF" w:rsidRPr="00C0285E" w:rsidRDefault="000E203C" w:rsidP="00461DBF">
+    <w:p w:rsidR="00461DBF" w:rsidRPr="00C0285E" w:rsidRDefault="00BA6A0F" w:rsidP="00461DBF">
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="966"/>
           <w:tab w:val="left" w:pos="967"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId41">
+      <w:hyperlink r:id="rId43">
         <w:r w:rsidR="00461DBF" w:rsidRPr="00C0285E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>http://mova.dn.ua</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00461DBF" w:rsidRPr="00EF1AC1" w:rsidRDefault="000E203C" w:rsidP="00461DBF">
+    <w:p w:rsidR="00461DBF" w:rsidRPr="00EF1AC1" w:rsidRDefault="00BA6A0F" w:rsidP="00461DBF">
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="966"/>
           <w:tab w:val="left" w:pos="967"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId42">
+      <w:hyperlink r:id="rId44">
         <w:r w:rsidR="00461DBF" w:rsidRPr="00C0285E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>http://www.inst-ukr.lviv.ua</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="00BA0D09" w:rsidRPr="00B07D97" w:rsidRDefault="00BA0D09" w:rsidP="00461DBF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009517DC" w:rsidRPr="00B07D97" w:rsidRDefault="009517DC">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009517DC" w:rsidRPr="00B07D97" w:rsidSect="009517DC">
+      <w:footerReference w:type="default" r:id="rId45"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="850" w:right="850" w:bottom="850" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00BA6A0F" w:rsidRDefault="00BA6A0F" w:rsidP="00B663A3">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00BA6A0F" w:rsidRDefault="00BA6A0F" w:rsidP="00B663A3">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
@@ -17069,50 +17305,114 @@
   </w:font>
   <w:font w:name="Century Schoolbook">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Franklin Gothic Medium">
     <w:panose1 w:val="020B0603020102020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="903569907"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w:rsidR="00B663A3" w:rsidRDefault="00B663A3">
+        <w:pPr>
+          <w:pStyle w:val="a3"/>
+          <w:jc w:val="right"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00804720">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w:rsidR="00B663A3" w:rsidRDefault="00B663A3">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00BA6A0F" w:rsidRDefault="00BA6A0F" w:rsidP="00B663A3">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00BA6A0F" w:rsidRDefault="00BA6A0F" w:rsidP="00B663A3">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="110E67EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="278A6776"/>
     <w:lvl w:ilvl="0" w:tplc="0422000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04220019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0422001B" w:tentative="1">
@@ -17704,129 +18004,144 @@
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="6"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="158"/>
+  <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
-  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BA0D09"/>
     <w:rsid w:val="000E203C"/>
     <w:rsid w:val="000F2952"/>
     <w:rsid w:val="001438CE"/>
     <w:rsid w:val="00180B1F"/>
     <w:rsid w:val="002132B3"/>
     <w:rsid w:val="0025685F"/>
+    <w:rsid w:val="002850F9"/>
     <w:rsid w:val="003033EC"/>
     <w:rsid w:val="00343AFB"/>
+    <w:rsid w:val="003476F4"/>
     <w:rsid w:val="003D57BF"/>
     <w:rsid w:val="00426FA6"/>
     <w:rsid w:val="00447127"/>
     <w:rsid w:val="00461DBF"/>
     <w:rsid w:val="004734DA"/>
     <w:rsid w:val="004F5275"/>
     <w:rsid w:val="005A1163"/>
     <w:rsid w:val="005F2CD4"/>
     <w:rsid w:val="006B7B6B"/>
+    <w:rsid w:val="006F532A"/>
     <w:rsid w:val="00747BC3"/>
     <w:rsid w:val="007A41ED"/>
+    <w:rsid w:val="00804720"/>
     <w:rsid w:val="00830806"/>
     <w:rsid w:val="00853D01"/>
     <w:rsid w:val="008676B3"/>
     <w:rsid w:val="00870AAE"/>
     <w:rsid w:val="00883159"/>
+    <w:rsid w:val="008A3AD2"/>
     <w:rsid w:val="0094685C"/>
     <w:rsid w:val="009517DC"/>
     <w:rsid w:val="009E4875"/>
     <w:rsid w:val="00A926C1"/>
     <w:rsid w:val="00B07D97"/>
     <w:rsid w:val="00B1005D"/>
     <w:rsid w:val="00B56A20"/>
-    <w:rsid w:val="00BA0D09"/>
+    <w:rsid w:val="00B663A3"/>
+    <w:rsid w:val="00BA0D09"/>
+    <w:rsid w:val="00BA6A0F"/>
     <w:rsid w:val="00C14D95"/>
+    <w:rsid w:val="00C876B4"/>
     <w:rsid w:val="00CB6B11"/>
     <w:rsid w:val="00CB7251"/>
     <w:rsid w:val="00D9022A"/>
     <w:rsid w:val="00E03ADF"/>
     <w:rsid w:val="00E36D85"/>
     <w:rsid w:val="00E500A8"/>
     <w:rsid w:val="00E56138"/>
     <w:rsid w:val="00E96F68"/>
     <w:rsid w:val="00EB3B18"/>
     <w:rsid w:val="00FC3DE5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="097E5855"/>
+  <w14:docId w14:val="1DE9DD32"/>
   <w15:docId w15:val="{EB8D6DE7-8CA6-4C9C-A51B-8D8D45FC8B8E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -17837,51 +18152,51 @@
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -18422,65 +18737,67 @@
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="56"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="80">
     <w:name w:val="Заголовок 8 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="8"/>
     <w:rsid w:val="00BA0D09"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00BA0D09"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="uk-UA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a4">
     <w:name w:val="Нижній колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a3"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00BA0D09"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a5">
     <w:name w:val="page number"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="00BA0D09"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="21">
     <w:name w:val="Основной текст 21"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00BA0D09"/>
     <w:pPr>
       <w:ind w:firstLine="340"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="uk-UA"/>
@@ -21629,55 +21946,57 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="14">
     <w:name w:val="Абзац списку1"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00461DBF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:ind w:left="212" w:firstLine="721"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileview.fwdcdn.com/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mon.gov.ua/ua" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www/ulif.org.ua" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lnu.edu.ua/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sum.in.ua/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gigadict.com/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inst-ukr.lviv.ua/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://elibrary.donnuet.edu.ua/1644/1/%D0" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pidruchniki.ws/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slovnyk.net/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rozum.org.ua/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mova.dn.ua/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rep.nuos.edu.ua/server/api/core/bitstreams/7b717def-2ac0-454d-826f-ce62ebccef75/content" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lib.lntu.edu.ua/uk/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slovnyk.ua/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slovnyk.net/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nbuv.gov.ua/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://litopys.org.ua/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ukr-lifehacks.ed-era.com/9lec/vidminuvannya_chuslivnukiv.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eztuir.ztu.edu.ua/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ukrlit.org/slovnyk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uk.wikipedia.org/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slovnyk.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eztuir.ztu.edu.ua/handle/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.ztu.edu.ua/mdocs-posts/kodeks-akademichnoyi-dobrochesnosti-derzhavnogo-universytetu-zhytomyrska-politehnika/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lingvo.ua/uk" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elibrary.kdpu.edu.ua/bitstream" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://learn.ztu.edu.ua/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pravopys.kiev.ua/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slovnyk.lutsk.ua/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://slovopedia.org.ua/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://old.pere.org.ua/cgi-bin/pere.cgi?l=uk_UA" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\HP\Downloads\&#208;&#163;%20&#209;&#129;%25" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pdau.edu.ua/sites/default" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nbuv.gov.ua/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resource.history.org.ua/cgi-bin/eiu/history.exe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://slovnenya.com/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anthropos.org.ua/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lib.lntu.edu.ua/uk/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pidruchniki.ws/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slovnyk.ua/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nbuv.gov.ua/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.ztu.edu.ua/mdocs-posts/kodeks-akademichnoyi-dobrochesnosti-derzhavnogo-universytetu-zhytomyrska-politehnika/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slovnyk.net/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://litopys.org.ua/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ukr-lifehacks.ed-era.com/9lec/vidminuvannya_chuslivnukiv.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://learn.ztu.edu.ua/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slovnyk.lutsk.ua/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elibrary.kdpu.edu.ua/bitstream" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pravopys.kiev.ua/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://slovopedia.org.ua/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://old.pere.org.ua/cgi-bin/pere.cgi?l=uk_UA" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anthropos.org.ua/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileview.fwdcdn.com/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sum.in.ua/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www/ulif.org.ua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gigadict.com/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\HP\Downloads\&#208;&#163;%20&#209;&#129;%25" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nbuv.gov.ua/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rozum.org.ua/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inst-ukr.lviv.ua/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://elibrary.donnuet.edu.ua/1644/1/%D0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pdau.edu.ua/sites/default" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slovnyk.net/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://resource.history.org.ua/cgi-bin/eiu/history.exe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uk.wikipedia.org/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://slovnenya.com/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mova.dn.ua/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rep.nuos.edu.ua/server/api/core/bitstreams/7b717def-2ac0-454d-826f-ce62ebccef75/content" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eztuir.ztu.edu.ua/handle/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eztuir.ztu.edu.ua/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ukrlit.org/slovnyk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lingvo.ua/uk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slovnyk.org/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mon.gov.ua/ua" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lnu.edu.ua/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -21923,70 +22242,77 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>14</Pages>
-[...1 lines deleted...]
-  <Characters>11794</Characters>
+  <Pages>16</Pages>
+  <Words>20795</Words>
+  <Characters>11854</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>98</Lines>
-  <Paragraphs>64</Paragraphs>
+  <Paragraphs>65</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Назва</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Reanimator Extreme Edition</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>32420</CharactersWithSpaces>
+  <CharactersWithSpaces>32584</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Оксана</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>