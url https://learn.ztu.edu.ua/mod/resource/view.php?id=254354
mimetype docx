--- v0 (2025-10-30)
+++ v1 (2026-11-05)
@@ -1,150 +1,150 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2895D739" w14:textId="4FE5BEB7" w:rsidR="00733DD0" w:rsidRDefault="00733DD0" w:rsidP="00280A02">
+    <w:p w14:paraId="2895D739" w14:textId="2AE5E040" w:rsidR="00733DD0" w:rsidRDefault="00733DD0" w:rsidP="00280A02">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="743"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00280A02">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Практика 1</w:t>
       </w:r>
       <w:r w:rsidR="008D0A00">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">-2 </w:t>
       </w:r>
       <w:r w:rsidRPr="00280A02">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="008D0A00">
+      <w:r w:rsidR="00B603DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>27</w:t>
+        <w:t>18</w:t>
       </w:r>
       <w:r w:rsidRPr="00280A02">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.0</w:t>
       </w:r>
       <w:r w:rsidR="005A3659">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="00280A02">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
-      <w:r w:rsidR="008D0A00">
+      <w:r w:rsidR="00B603DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00280A02">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4005995A" w14:textId="77777777" w:rsidR="005A3659" w:rsidRDefault="005A3659" w:rsidP="00280A02">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="743"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
@@ -4638,57 +4638,67 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>кругообігу</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DD29377" w14:textId="77777777" w:rsidR="005A3659" w:rsidRDefault="005A3659" w:rsidP="005A3659">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">б)  Сфера, </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>б)  Сфера</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>що</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
@@ -8651,68 +8661,70 @@
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00733DD0" w:rsidRPr="00280A02" w14:paraId="74CB676E" w14:textId="77777777" w:rsidTr="000963C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A8344E3" w14:textId="77777777" w:rsidR="00733DD0" w:rsidRPr="00280A02" w:rsidRDefault="00733DD0" w:rsidP="00280A02">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="234"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00280A02">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">а)  </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00280A02">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>власних</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="08F67A1B" w14:textId="010969C8" w:rsidR="00733DD0" w:rsidRPr="006F4E64" w:rsidRDefault="006F4E64" w:rsidP="00280A02">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7138,9+130+</w:t>
@@ -8730,68 +8742,70 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00733DD0" w:rsidRPr="00280A02" w14:paraId="36FD4A45" w14:textId="77777777" w:rsidTr="000963C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A4BD5C8" w14:textId="77777777" w:rsidR="00733DD0" w:rsidRPr="00280A02" w:rsidRDefault="00733DD0" w:rsidP="00280A02">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="234"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00280A02">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">б)  </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00280A02">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>позикових</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A552603" w14:textId="15344C6A" w:rsidR="00733DD0" w:rsidRPr="006F4E64" w:rsidRDefault="006F4E64" w:rsidP="00280A02">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>50+</w:t>
@@ -8809,69 +8823,71 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00733DD0" w:rsidRPr="00280A02" w14:paraId="55AC740C" w14:textId="77777777" w:rsidTr="000963C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2E1710A9" w14:textId="77777777" w:rsidR="00733DD0" w:rsidRPr="00280A02" w:rsidRDefault="00733DD0" w:rsidP="00280A02">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="234"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00280A02">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">в)  </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00280A02">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>залучених</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45E6E3D5" w14:textId="77777777" w:rsidR="00733DD0" w:rsidRPr="00280A02" w:rsidRDefault="00733DD0" w:rsidP="00280A02">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2009" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45BF444F" w14:textId="77777777" w:rsidR="00733DD0" w:rsidRPr="00280A02" w:rsidRDefault="00733DD0" w:rsidP="00280A02">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9754,51 +9770,69 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00280A02">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> на </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00280A02">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>підприємстві</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00280A02">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">. До складу </w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00280A02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>До складу</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00280A02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00280A02">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>власного</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00280A02">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00280A02">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -10480,51 +10514,69 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00280A02">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00280A02">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>це</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00280A02">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сума, на яку </w:t>
+        <w:t xml:space="preserve"> сума, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00280A02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>на яку</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00280A02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00280A02">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>вартість</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00280A02">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00280A02">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -11569,66 +11621,76 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00280A02">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>збиток</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00280A02">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00280A02">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>вираховується</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00280A02">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">  при </w:t>
+        <w:t xml:space="preserve">  при</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00280A02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00280A02">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>визначенні</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00280A02">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> і </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00280A02">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -14975,145 +15037,143 @@
         </w:rPr>
         <w:t>(додаткові бали)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74965B94" w14:textId="77777777" w:rsidR="00952AF9" w:rsidRDefault="00952AF9" w:rsidP="00733DD0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70533537" w14:textId="4CE59F9D" w:rsidR="00EC287A" w:rsidRDefault="00952AF9" w:rsidP="00733DD0">
+    <w:p w14:paraId="70533537" w14:textId="0EAAD086" w:rsidR="00EC287A" w:rsidRDefault="00952AF9" w:rsidP="00733DD0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00952AF9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Завдання 3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Лекція 1 «Фінанси підприємств: </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>Лекція 1 «Фінанси підприємств: функц</w:t>
+      </w:r>
+      <w:r w:rsidR="00B603DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>функцї</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>і</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>, значення»</w:t>
+        <w:t>ї, значення»</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6471E422" w14:textId="7BBBA8C9" w:rsidR="00952AF9" w:rsidRPr="00952AF9" w:rsidRDefault="00952AF9" w:rsidP="00733DD0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Лекція 2 «Фінансові ресурси підприємств та джерела їх формування. Організація фінансової роботи підприємств» </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00952AF9" w:rsidRPr="00952AF9">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -15516,77 +15576,79 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00733DD0"/>
     <w:rsid w:val="00280A02"/>
     <w:rsid w:val="00292F40"/>
     <w:rsid w:val="002C73D7"/>
     <w:rsid w:val="0045319B"/>
     <w:rsid w:val="004653A0"/>
+    <w:rsid w:val="0058337A"/>
     <w:rsid w:val="005A3659"/>
     <w:rsid w:val="006F4E64"/>
     <w:rsid w:val="00733DD0"/>
     <w:rsid w:val="00751111"/>
     <w:rsid w:val="00810FD2"/>
     <w:rsid w:val="008D0A00"/>
     <w:rsid w:val="00952AF9"/>
+    <w:rsid w:val="00B603DE"/>
     <w:rsid w:val="00B9418D"/>
     <w:rsid w:val="00C473D1"/>
     <w:rsid w:val="00C5300C"/>
     <w:rsid w:val="00EC287A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -16660,65 +16722,65 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>5781</Words>
+  <Words>5782</Words>
   <Characters>3296</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>27</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>MICROSOFT</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9059</CharactersWithSpaces>
+  <CharactersWithSpaces>9060</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>