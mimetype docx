--- v0 (2025-11-04)
+++ v1 (2026-10-03)
@@ -91,1479 +91,1564 @@
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> ідентичність. Українська мова впродовж століть зазнавала систематичних заборон, обмежень та дискримінації з боку різних державних утворень, під владою яких перебувала Україна. Ці утиски мали на меті витіснити її з публічної сфери, освіти, науки, адміністрації, а подекуди й із повсякденного життя, що становило загрозу самому існуванню української культури та нації.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00203BB5" w:rsidRPr="00203BB5" w:rsidRDefault="00203BB5" w:rsidP="00203BB5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00203BB5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:t>Перші відомі заборони з</w:t>
+        <w:t>Перші відомі заборони з’являються ще у XVII столітті. У 1627 році московський цар наказав спалити українські друковані книги, привезені з Києво-Печерської лаври.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00203BB5" w:rsidRPr="00203BB5" w:rsidRDefault="00203BB5" w:rsidP="00203BB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>У 1690 році Київський собор наклав анафему на твори, написані «простою мовою», фактично засуджуючи використання народної української у церковному вжитку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00203BB5" w:rsidRPr="00203BB5" w:rsidRDefault="00203BB5" w:rsidP="00203BB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>У XVIII столітті тиск посилився. Укази Петра І (1720) забороняли друкувати книжки українською мовою, дозволялося лише передруковувати церковні тексти «словенською мовою». Катерина ІІ продовжила політику русифікації, ліквідувала автономні інституції Гетьманщини, що призвело до поступового витіснення української мови з адміністративної та освітньої сфер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00203BB5" w:rsidRPr="00203BB5" w:rsidRDefault="00203BB5" w:rsidP="00203BB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">У ХІХ столітті утиски набули системного характеру. 1863 року вийшов </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Валуєвський циркуляр</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, у якому стверджувалося, що «ніякої окремої малоросійської мови не було, немає і бути не може». Цей документ заборонив друкувати навчальну, релігійну та популярну літературу українською мовою. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00203BB5" w:rsidRPr="00203BB5" w:rsidRDefault="00203BB5" w:rsidP="00203BB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">У 1876 році імператор Олександр ІІ підписав </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Емський указ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>, який остаточно заборонив видання книжок українською, ввезення їх з-за кордону, постановку українських театральних вистав, викладання в школах і навіть друк нот з українськими текстами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00203BB5" w:rsidRPr="00203BB5" w:rsidRDefault="00203BB5" w:rsidP="00203BB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>На початку ХХ століття українська мова знову опинилася під забороною. У 1914 році царський уряд у розпал війни заборонив українську пресу та культурні товариства. Певні послаблення з’явилися після революцій 1917 року, але вже в радянський період політика була суперечливою: спочатку в 1920-х роках проводилася «українізація», яка сприяла розвитку мови, але з кінця 1930-х почалися нові хвилі русифікації. Відбулося масове знищення українських письменників, науковців та освітян, які розвивали рідну мову, а сама українська дедалі більше витіснялася з державного й наукового вжитку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00203BB5" w:rsidRPr="00203BB5" w:rsidRDefault="00203BB5" w:rsidP="00203BB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>У післявоєнний період радянська влада дозволяла обмежене використання української, проте на практиці відбувалося звуження її функцій. Школи масово переводилися на російську, а вищі навчальні заклади здебільшого працювали російською мовою. Українську дедалі частіше розглядали як «другорядну» чи «сільську» мову, що створювало комплекс меншовартості серед носіїв.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00203BB5" w:rsidRPr="00203BB5" w:rsidRDefault="00203BB5" w:rsidP="00203BB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Лише після проголошення незалежності України у 1991 році українська мова отримала статус державної, однак наслідки тривалих утисків відчуваються й досі: потребує підтримки у сфері освіти, культури, ЗМІ та повсякденного спілкування.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00203BB5" w:rsidRPr="00203BB5" w:rsidRDefault="00203BB5" w:rsidP="00203BB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Таким чином, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>хронологія утисків української мови</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> свідчить про багатовікову боротьбу проти спроб її знищення. Від царських указів XVII–XIX століть до р</w:t>
+      </w:r>
+      <w:r w:rsidR="00905C4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>адянської політики русифікації –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> усі ці етапи демонструють, що </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>мовне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> питання завжди мало політичний і національно-визвольний вимір. Саме тому захист і розвиток української мови сьогодні є важливим завданням держави та суспільства як гарантія національної безпеки й культурної ідентичності.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00203BB5" w:rsidRPr="00203BB5" w:rsidRDefault="00203BB5" w:rsidP="00203BB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00203BB5" w:rsidRPr="00203BB5" w:rsidRDefault="00203BB5" w:rsidP="00203BB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="357"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>ХРОНОЛОГІЯ УТИСКІВ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00203BB5" w:rsidRPr="00203BB5" w:rsidRDefault="00203BB5" w:rsidP="00203BB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>XVII століття.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00203BB5" w:rsidRPr="00203BB5" w:rsidRDefault="00203BB5" w:rsidP="00203BB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1627 року за наказом московського царя Михайла, на прохання патріарха Філарета, було спалено всі примірники надрукованого в Україні </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>«Учительного Євангелія»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кирила </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Ставровецького</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00203BB5" w:rsidRPr="00203BB5" w:rsidRDefault="00203BB5" w:rsidP="00203BB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">У 1690 році Собор Російської православної церкви наклав анафему на «Київські нові книги» Петра Могили, Кирила </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Ставровецького</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Симеона Полоцького, Лазаря Барановича, Антонія </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Радзивиловського</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та інших. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00203BB5" w:rsidRPr="00203BB5" w:rsidRDefault="00203BB5" w:rsidP="00203BB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>У 1696 році польський сейм ухвалив рішення про обов’язкове запровадження польської мови в судах і державних установах Правобережної України.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00203BB5" w:rsidRPr="00203BB5" w:rsidRDefault="00203BB5" w:rsidP="00203BB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>XVIII століття.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00203BB5" w:rsidRPr="00203BB5" w:rsidRDefault="00203BB5" w:rsidP="00203BB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">У 1720 році Петро І заборонив книгодрукування українською мовою та наказав вилучати українські тексти з церковних книг. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00203BB5" w:rsidRPr="00203BB5" w:rsidRDefault="00203BB5" w:rsidP="00203BB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">У 1729 році цар Петро ІІ розпорядився перекладати всі державні документи з української на російську мову. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00203BB5" w:rsidRPr="00203BB5" w:rsidRDefault="00203BB5" w:rsidP="00203BB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">У 1731 цариця Анна Іванівна видала указ про вилучення </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>стародруків</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> українського походження й вимагала викладання лише «власною російською мовою». </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00203BB5" w:rsidRPr="00203BB5" w:rsidRDefault="00203BB5" w:rsidP="00203BB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">У 1763 році Катерина ІІ заборонила викладання українською мовою в Києво-Могилянській академії. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00203BB5" w:rsidRPr="00203BB5" w:rsidRDefault="00203BB5" w:rsidP="00203BB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">У 1769 році Синод РПЦ заборонив друкувати та використовувати український буквар. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00203BB5" w:rsidRPr="00203BB5" w:rsidRDefault="00203BB5" w:rsidP="00203BB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1775 рік позначився зруйнуванням Запорозької Січі та закриттям українських шкіл при козацьких канцеляріях. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00203BB5" w:rsidRPr="00203BB5" w:rsidRDefault="00203BB5" w:rsidP="00203BB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">У 1789 році </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Едукаційна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> комісія польського сейму ухвалила рішення про закриття українських шкіл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00203BB5" w:rsidRPr="00203BB5" w:rsidRDefault="00203BB5" w:rsidP="00203BB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>XIX століття.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00203BB5" w:rsidRPr="00203BB5" w:rsidRDefault="00203BB5" w:rsidP="00203BB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1817 року польська влада запровадила польську мову в народних школах Західної України. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00203BB5" w:rsidRPr="00203BB5" w:rsidRDefault="00203BB5" w:rsidP="00203BB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">У 1832 році система освіти на Правобережжі була реорганізована відповідно до імперських норм, із повним переходом на російську мову викладання. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00203BB5" w:rsidRPr="00203BB5" w:rsidRDefault="00203BB5" w:rsidP="00203BB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>1847 року відбувся розгром Кирило-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Мефодіївського</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> товариства, що супроводжувався жорсткими репресіями проти української літератури й культури. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00203BB5" w:rsidRPr="00203BB5" w:rsidRDefault="00203BB5" w:rsidP="00203BB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">У 1859 році в Австро-Угорщині намагалися запровадити латиницю замість української кириличної абетки. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00203BB5" w:rsidRPr="00203BB5" w:rsidRDefault="00203BB5" w:rsidP="00203BB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1862 року закрили українські недільні школи для дорослих. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00203BB5" w:rsidRPr="00203BB5" w:rsidRDefault="00203BB5" w:rsidP="00203BB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00003CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>1863 рік ознаменувався Валуєвським циркуляром</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, який забороняв друкування українських книжок освітнього та релігійного характеру, стверджуючи, що «ніякої окремої малоросійської мови не існувало і не може існувати». </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00203BB5" w:rsidRPr="00203BB5" w:rsidRDefault="00203BB5" w:rsidP="00203BB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">У 1864 році ухвалили Статут початкової школи, який вимагав навчання виключно російською. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00203BB5" w:rsidRPr="00203BB5" w:rsidRDefault="00203BB5" w:rsidP="00203BB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">У 1869 році польська влада проголосила польську мову офіційною в освіті та адміністрації Галичини. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00203BB5" w:rsidRPr="00203BB5" w:rsidRDefault="00203BB5" w:rsidP="00203BB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1870 року міністр освіти Росії Д. Толстой визначив остаточним завданням освіти «обрусіння» інородців. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00203BB5" w:rsidRPr="00203BB5" w:rsidRDefault="00203BB5" w:rsidP="00203BB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00003CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>1876 року Емський указ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Олександра ІІ заборонив друкування українських книжок, ввезення їх із-за кордону, а також театральні вистави й друкування текстів українських пісень під нотами. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00203BB5" w:rsidRPr="00203BB5" w:rsidRDefault="00203BB5" w:rsidP="00203BB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>1880–1890-ті роки позначилися численними новими обмеженнями: забороною викладання в школах та виголошення проповідей українською (1881), забороною театральних вистав (1884), використання української мови в установах і навіть при хрещенні дітей (1888), забороною перекладів з російської на українську (1892) та друку дитячої літератури українською мовою (1895).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00203BB5" w:rsidRPr="00203BB5" w:rsidRDefault="00203BB5" w:rsidP="00203BB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>XX століття.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00203BB5" w:rsidRPr="00203BB5" w:rsidRDefault="00203BB5" w:rsidP="00203BB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">У 1908 році Сенат Російської імперії визнав україномовну освітню й культурну діяльність «шкідливою». </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00203BB5" w:rsidRPr="00203BB5" w:rsidRDefault="00203BB5" w:rsidP="00203BB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00003CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>1910 року уряд Столипіна</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> закрив усі українські культурні організації, видавництва й заборонив лекції українською. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00203BB5" w:rsidRPr="00203BB5" w:rsidRDefault="00203BB5" w:rsidP="00203BB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">У 1911 році дворянський з’їзд у Москві постановив про виключно російськомовну освіту. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00203BB5" w:rsidRPr="00203BB5" w:rsidRDefault="00203BB5" w:rsidP="00203BB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">У 1914 році Микола ІІ заборонив святкувати 100-ліття Шевченка та ліквідував українську пресу. У міжвоєнний період українську мову переслідували також у Польщі та Румунії: законами 1924 року її використання в освіті й адміністрації було різко обмежено. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00203BB5" w:rsidRPr="00203BB5" w:rsidRDefault="00003CFF" w:rsidP="00203BB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>У</w:t>
+      </w:r>
+      <w:r w:rsidR="00203BB5" w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> СРСР після короткої політики «українізації» почалося згортання: у 1933 році Сталін наказав зупинити українізацію, а вже </w:t>
+      </w:r>
+      <w:r w:rsidR="00203BB5" w:rsidRPr="00003CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>1938 року було запроваджено обов’язкове вивчення російської мови у всіх школах республіки.</w:t>
+      </w:r>
+      <w:r w:rsidR="00203BB5" w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00203BB5" w:rsidRPr="00203BB5" w:rsidRDefault="00203BB5" w:rsidP="00203BB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">У повоєнний час русифікація посилилася: операція «Вісла» (1947), законодавче закріплення «вільного вибору мови» (1958), що фактично знищило українські школи, а також численні постанови 1970–1980-х, спрямовані на пріоритетне викладання російської та обмеження української в науці, освіті й культурі. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00203BB5" w:rsidRPr="00203BB5" w:rsidRDefault="00203BB5" w:rsidP="00203BB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>У 1989–1990 роках КПРС намагалася законодавчо закріпити російську мову як загальнодержавну.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00203BB5" w:rsidRPr="00203BB5" w:rsidRDefault="00203BB5" w:rsidP="00203BB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>XXI століття.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00203BB5" w:rsidRPr="00203BB5" w:rsidRDefault="00203BB5" w:rsidP="00203BB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">У 2012 році набув чинності «закон </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Колесніченка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-Ківалова», який легалізував фактичну двомовність у регіонах. Після окупації Росією Криму та частини Донбасу (2014) українські школи там були або закриті, або переведені на російську мову. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00203BB5" w:rsidRPr="00203BB5" w:rsidRDefault="00203BB5" w:rsidP="00203BB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">У 2016 році в Криму залишалася лише одна формально україномовна школа, яку в 2019 році остаточно русифікували. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00203BB5" w:rsidRPr="00203BB5" w:rsidRDefault="00203BB5" w:rsidP="00203BB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">На окупованих територіях Донеччини та Луганщини після 2020 року українську мову усунули з навчальних програм, залишивши її лише факультативом під суворим контролем. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00203BB5" w:rsidRPr="00203BB5" w:rsidRDefault="00203BB5" w:rsidP="00203BB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">У 2022 році, після повномасштабного вторгнення РФ, окупаційні адміністрації запровадили тотальну русифікацію освіти: українські підручники вилучали й знищували, а дітей змушували вивчати російську мову. У Криму </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">запровадили «табори перекваліфікації» для вчителів, яких примушували до викладання «за російськими стандартами». </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00203BB5" w:rsidRPr="00203BB5" w:rsidRDefault="00203BB5" w:rsidP="00203BB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">У 2023 році на окупованих територіях українські книги масово вилучали з бібліотек і спалювали. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00203BB5" w:rsidRPr="00203BB5" w:rsidRDefault="00203BB5" w:rsidP="00203BB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">У 2024 році правозахисна організація </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Human</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Rights</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Watch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00203BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> підтвердила систематичну політику примусової русифікації освіти й культури, а окупаційна влада навіть заборонил</w:t>
+      </w:r>
+      <w:r w:rsidR="00003CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>а традиційні українські звичаї –</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00203BB5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:t>’являються ще у XVII столітті. У 1627 році московський цар наказав спалити українські друковані книги, привезені з Києво-Печерської лаври.</w:t>
-[...1416 lines deleted...]
-        <w:t xml:space="preserve"> підтвердила систематичну політику примусової русифікації освіти й культури, а окупаційна влада навіть заборонила традиційні українські звичаї — святкування Миколая, колядування та вертепи.</w:t>
+        <w:t xml:space="preserve"> святкування Миколая, колядування та вертепи.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00203BB5" w:rsidRPr="00203BB5" w:rsidRDefault="00203BB5" w:rsidP="00203BB5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00287BF7" w:rsidRPr="00203BB5" w:rsidRDefault="00287BF7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00287BF7" w:rsidRPr="00203BB5">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="850" w:right="850" w:bottom="850" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
@@ -1594,80 +1679,86 @@
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0058436C"/>
+    <w:rsid w:val="00003CFF"/>
     <w:rsid w:val="00034388"/>
     <w:rsid w:val="00203BB5"/>
     <w:rsid w:val="00287BF7"/>
     <w:rsid w:val="0058436C"/>
+    <w:rsid w:val="00611789"/>
+    <w:rsid w:val="008E24E3"/>
     <w:rsid w:val="008F0E95"/>
+    <w:rsid w:val="00905C4D"/>
+    <w:rsid w:val="00965FAD"/>
     <w:rsid w:val="00EC2BF4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="51048F79"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{494D1F35-B638-4E68-975E-44B4FED6E9D9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -2384,54 +2475,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>5505</Words>
+  <Words>5504</Words>
   <Characters>3138</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>26</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Назва</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>HP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8626</CharactersWithSpaces>
+  <CharactersWithSpaces>8625</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>HP</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>