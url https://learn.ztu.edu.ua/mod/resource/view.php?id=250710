--- v0 (2026-02-04)
+++ v1 (2026-10-03)
@@ -3,284 +3,2528 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00F06E7F" w:rsidRDefault="00345265" w:rsidP="00345265">
+    <w:p w:rsidR="00345265" w:rsidRDefault="00345265" w:rsidP="00345265">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">На підставі дослідження ресурсів інтернет сформувати бібліографічний покажчик щодо питань </w:t>
+        <w:t xml:space="preserve">На підставі дослідження </w:t>
+      </w:r>
+      <w:r w:rsidR="00F771BC">
+        <w:t>інтернет-</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ресурсів сформувати бібліографічний покажчик щодо питань </w:t>
       </w:r>
       <w:r w:rsidR="00C62280">
         <w:t>публічних</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> фінанс</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D3DDA">
+        <w:t xml:space="preserve">та державних </w:t>
+      </w:r>
+      <w:r>
+        <w:t>фінанс</w:t>
       </w:r>
       <w:r w:rsidR="00C62280">
         <w:t>ів</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> в розрізі вітчизняних та закордонних видань. </w:t>
+        <w:t xml:space="preserve"> в розрізі вітчизняних та закордонних </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidR="00F771BC">
+        <w:t>публікацій</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC1EE6">
+        <w:t xml:space="preserve"> (усього 4 розділи – 1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC1EE6" w:rsidRPr="00F771BC">
+        <w:t xml:space="preserve">Public </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EC1EE6" w:rsidRPr="00F771BC">
+        <w:t>finance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC1EE6">
+        <w:t>, 2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC1EE6" w:rsidRPr="00F771BC">
+        <w:t xml:space="preserve">Government </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EC1EE6" w:rsidRPr="00F771BC">
+        <w:t>finance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC1EE6">
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EC1EE6" w:rsidRPr="00F771BC">
+        <w:t>State</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC1EE6" w:rsidRPr="00F771BC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EC1EE6" w:rsidRPr="00F771BC">
+        <w:t>finance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC1EE6">
+        <w:t>, 3. Публічні фінанси, 4.Державні фінанси)</w:t>
+      </w:r>
       <w:r>
-        <w:t>Бібліографічний покажчик представити у вигляді двох переліків літератури</w:t>
+        <w:t xml:space="preserve">. Бібліографічний покажчик представити у </w:t>
+      </w:r>
+      <w:r w:rsidR="006D3DDA">
+        <w:t>таблиці</w:t>
       </w:r>
       <w:r w:rsidR="00C62280">
         <w:t xml:space="preserve"> (для електронних ресурсів вказати посилання)</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="003D3635">
+        <w:t xml:space="preserve"> З</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC1EE6">
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidR="003D3635">
+        <w:t xml:space="preserve"> кожним з 4-ьох розділів вказати від 10 до 15 публікацій.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="00345265">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="aa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="562"/>
+        <w:gridCol w:w="3544"/>
+        <w:gridCol w:w="4910"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00F771BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006D3DDA">
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="00F771BC" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>П</w:t>
+            </w:r>
+            <w:r w:rsidR="006D3DDA">
+              <w:t>ублікаці</w:t>
+            </w:r>
+            <w:r>
+              <w:t>я</w:t>
+            </w:r>
+            <w:r w:rsidR="006D3DDA">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">в якій представлено дослідження </w:t>
+            </w:r>
+            <w:r w:rsidR="006D3DDA">
+              <w:t>та її вихідні дані</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> (автори, назва публікації, вид видання (журнал, книга, електронне видання), номер видання, рук, видавництво, сторінки)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Об’єкт та предмет дослідження, отримані результати в межах дослідження</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="003A305A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="00EC1EE6" w:rsidP="00F771BC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F771BC">
+              <w:t xml:space="preserve">Public </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F771BC">
+              <w:t>finance</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00F771BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00F771BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00F771BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00F771BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00F771BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00F771BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00F771BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00F771BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00F771BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00F771BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00F771BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00F771BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00F771BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00F771BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00F771BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00872CAE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="00EC1EE6" w:rsidP="00F771BC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidR="00F771BC" w:rsidRPr="00F771BC">
+              <w:t xml:space="preserve">Government </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00F771BC" w:rsidRPr="00F771BC">
+              <w:t>finance</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F771BC">
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00F771BC" w:rsidRPr="00F771BC">
+              <w:t>State</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F771BC" w:rsidRPr="00F771BC">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00F771BC" w:rsidRPr="00F771BC">
+              <w:t>finance</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00F771BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00F771BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00F771BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00F771BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00F771BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00F771BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00F771BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00F771BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00F771BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00F771BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00F771BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00F771BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00F771BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00F771BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00F771BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00F05929">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="00EC1EE6" w:rsidP="00F771BC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">3. </w:t>
+            </w:r>
+            <w:r w:rsidR="006D3DDA">
+              <w:t>Публічні фінанси</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00F771BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00F771BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00F771BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00F771BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00F771BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00F771BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00F771BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00F771BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00F771BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00F771BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00F771BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00F771BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00F771BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00F771BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00F771BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00EC3AA4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="003F59B8" w:rsidP="00F771BC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">4. </w:t>
+            </w:r>
+            <w:r w:rsidR="006D3DDA">
+              <w:t>Державні фінанси</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00F771BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00F771BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00F771BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00F771BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00F771BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00F771BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00F771BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00F771BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00F771BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00F771BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00F771BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00F771BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00F771BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00F771BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D3DDA" w:rsidTr="00F771BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D3DDA" w:rsidRPr="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="006D3DDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="006D3DDA" w:rsidRDefault="006D3DDA" w:rsidP="00345265">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:p w:rsidR="00345265" w:rsidRDefault="00345265" w:rsidP="00345265">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
-    </w:p>
-[...101 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w:rsidR="00345265" w:rsidRPr="008E7E22" w:rsidRDefault="00345265" w:rsidP="00345265">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00345265" w:rsidRPr="008E7E22" w:rsidSect="001C200D">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F83C7C" w:rsidRDefault="00F83C7C" w:rsidP="006F4096">
+    <w:p w:rsidR="00BA54EE" w:rsidRDefault="00BA54EE" w:rsidP="006F4096">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F83C7C" w:rsidRDefault="00F83C7C" w:rsidP="006F4096">
+    <w:p w:rsidR="00BA54EE" w:rsidRDefault="00BA54EE" w:rsidP="006F4096">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F83C7C" w:rsidRDefault="00F83C7C" w:rsidP="006F4096">
+    <w:p w:rsidR="00BA54EE" w:rsidRDefault="00BA54EE" w:rsidP="006F4096">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F83C7C" w:rsidRDefault="00F83C7C" w:rsidP="006F4096">
+    <w:p w:rsidR="00BA54EE" w:rsidRDefault="00BA54EE" w:rsidP="006F4096">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="082E1051"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6450BEB8"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1170" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -3477,132 +5721,141 @@
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1240404255">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="248001199">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1559051267">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="848325538">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="914584658">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="637496344">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="28"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="145"/>
   <w:mirrorMargins/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006F4096"/>
     <w:rsid w:val="00026680"/>
     <w:rsid w:val="0016357F"/>
     <w:rsid w:val="001C200D"/>
     <w:rsid w:val="001E1F98"/>
     <w:rsid w:val="001F3B40"/>
     <w:rsid w:val="00274B86"/>
     <w:rsid w:val="002B0821"/>
     <w:rsid w:val="00345265"/>
     <w:rsid w:val="00391F00"/>
+    <w:rsid w:val="003D3635"/>
+    <w:rsid w:val="003F59B8"/>
     <w:rsid w:val="0045128F"/>
     <w:rsid w:val="00470D8D"/>
     <w:rsid w:val="0048558B"/>
+    <w:rsid w:val="00514466"/>
     <w:rsid w:val="00590A1A"/>
+    <w:rsid w:val="005B585F"/>
     <w:rsid w:val="006072DE"/>
+    <w:rsid w:val="006D3DDA"/>
     <w:rsid w:val="006D3ECC"/>
     <w:rsid w:val="006F4096"/>
     <w:rsid w:val="006F603E"/>
+    <w:rsid w:val="00703713"/>
     <w:rsid w:val="00716B2A"/>
     <w:rsid w:val="00765DB0"/>
     <w:rsid w:val="00767512"/>
     <w:rsid w:val="0078619F"/>
     <w:rsid w:val="00856256"/>
     <w:rsid w:val="008E7E22"/>
     <w:rsid w:val="00A72828"/>
     <w:rsid w:val="00B63DC0"/>
     <w:rsid w:val="00B90479"/>
+    <w:rsid w:val="00BA54EE"/>
     <w:rsid w:val="00C16E27"/>
     <w:rsid w:val="00C471B9"/>
     <w:rsid w:val="00C62280"/>
     <w:rsid w:val="00CA660A"/>
     <w:rsid w:val="00D341E0"/>
     <w:rsid w:val="00D81419"/>
     <w:rsid w:val="00E6703E"/>
+    <w:rsid w:val="00EC1EE6"/>
     <w:rsid w:val="00F02024"/>
     <w:rsid w:val="00F06E7F"/>
+    <w:rsid w:val="00F771BC"/>
     <w:rsid w:val="00F83C7C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5B8DAD0F"/>
+  <w14:docId w14:val="01DC1149"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{9E16FFDE-E6D9-FC41-85F3-AECE36C99A75}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="ru-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4539,70 +6792,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/GostName.XSL" StyleName="ГОСТ — сортировка по именам" Version="2003"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43697AC1-9385-9F42-B30E-B6AA4091ECF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>389</Characters>
+  <Pages>2</Pages>
+  <Words>167</Words>
+  <Characters>953</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>3</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>7</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>456</CharactersWithSpaces>
+  <CharactersWithSpaces>1118</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>