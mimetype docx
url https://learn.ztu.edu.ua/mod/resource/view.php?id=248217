--- v0 (2025-10-30)
+++ v1 (2026-06-27)
@@ -1,54 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="23E024C8" w14:textId="77777777" w:rsidR="00880FC2" w:rsidRPr="00A7341C" w:rsidRDefault="00880FC2" w:rsidP="00880FC2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A7341C">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>МІНІСТЕРСТВО ОСВІТИ І НАУКИ УКРАЇНИ</w:t>
@@ -501,69 +500,50 @@
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23ECF444" w14:textId="77777777" w:rsidR="00880FC2" w:rsidRPr="00A7341C" w:rsidRDefault="00880FC2" w:rsidP="00880FC2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5463A925" w14:textId="77777777" w:rsidR="00880FC2" w:rsidRPr="005F6844" w:rsidRDefault="00880FC2" w:rsidP="00880FC2">
-[...17 lines deleted...]
-    </w:p>
     <w:p w14:paraId="1CDC6EE3" w14:textId="77777777" w:rsidR="00880FC2" w:rsidRDefault="00880FC2" w:rsidP="00880FC2">
       <w:pPr>
         <w:ind w:left="4395"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F96ADB7" w14:textId="04BD1C48" w:rsidR="00880FC2" w:rsidRPr="00412CAF" w:rsidRDefault="00880FC2" w:rsidP="00880FC2">
       <w:pPr>
         <w:ind w:left="4395"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>студента І</w:t>
@@ -844,188 +824,291 @@
           <w:szCs w:val="16"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>прізвище, ім’я та по-батькові</w:t>
       </w:r>
       <w:r w:rsidRPr="00456521">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7511C158" w14:textId="77777777" w:rsidR="00880FC2" w:rsidRPr="00176A09" w:rsidRDefault="00880FC2" w:rsidP="00880FC2">
       <w:pPr>
         <w:ind w:left="3969"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57D49464" w14:textId="74985F47" w:rsidR="00880FC2" w:rsidRDefault="00880FC2" w:rsidP="00383B13">
+    <w:p w14:paraId="57D49464" w14:textId="27264125" w:rsidR="00880FC2" w:rsidRDefault="00880FC2" w:rsidP="00383B13">
       <w:pPr>
         <w:ind w:left="4395"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00176A09">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Керівник </w:t>
+        <w:t>Керівник</w:t>
+      </w:r>
+      <w:r w:rsidR="00924EB5">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00176A09">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005514E3">
+      <w:r w:rsidR="00924EB5">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t>Ph</w:t>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ст</w:t>
       </w:r>
       <w:r w:rsidR="00150961">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="005514E3">
+      <w:r w:rsidR="00924EB5">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00C66157">
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> викладач кафедри КН</w:t>
+      </w:r>
+      <w:r w:rsidR="00150961">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00150961">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00924EB5">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">доц. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005514E3">
+        <w:t xml:space="preserve">Денис </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00924EB5">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Марина ГРАФ</w:t>
+        <w:t>Фуріхата</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00924EB5">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> або ( </w:t>
+      </w:r>
+      <w:r w:rsidR="00924EB5">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">викладач кафедри КН </w:t>
+      </w:r>
+      <w:r w:rsidR="00924EB5">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Андрій </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00924EB5">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Оринчак</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00924EB5">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, або </w:t>
+      </w:r>
+      <w:r w:rsidR="00924EB5">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">викладач кафедри КН </w:t>
+      </w:r>
+      <w:r w:rsidR="00924EB5">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Віктор </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00924EB5">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Желізко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00924EB5">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114DAA48" w14:textId="77777777" w:rsidR="00880FC2" w:rsidRDefault="00880FC2" w:rsidP="00880FC2">
       <w:pPr>
         <w:ind w:left="4395"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B8A397C" w14:textId="719B1610" w:rsidR="00880FC2" w:rsidRPr="00456521" w:rsidRDefault="00880FC2" w:rsidP="00880FC2">
+    <w:p w14:paraId="6B8A397C" w14:textId="0BE8A9F1" w:rsidR="00880FC2" w:rsidRPr="00456521" w:rsidRDefault="00880FC2" w:rsidP="00880FC2">
       <w:pPr>
         <w:ind w:left="4395"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00456521">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Дата захисту: </w:t>
       </w:r>
       <w:r w:rsidRPr="00C65615">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">" ___ " ____________ </w:t>
       </w:r>
       <w:r w:rsidRPr="00456521">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00C65615" w:rsidRPr="0093178C">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00150961" w:rsidRPr="00150961">
+      <w:r w:rsidR="00924EB5">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:lang w:val="uk-UA"/>
-[...1 lines deleted...]
-        <w:t>5</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00456521">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>р.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30CC4621" w14:textId="77777777" w:rsidR="00880FC2" w:rsidRPr="00456521" w:rsidRDefault="00880FC2" w:rsidP="00880FC2">
       <w:pPr>
         <w:ind w:left="4395"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00456521">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
@@ -1072,51 +1155,51 @@
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ECTS</w:t>
       </w:r>
       <w:r w:rsidRPr="00456521">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> ________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="618773B2" w14:textId="77777777" w:rsidR="00880FC2" w:rsidRDefault="00880FC2" w:rsidP="00880FC2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="246E67BB" w14:textId="282376B3" w:rsidR="00880FC2" w:rsidRPr="00E6020C" w:rsidRDefault="00880FC2" w:rsidP="00880FC2">
+    <w:p w14:paraId="246E67BB" w14:textId="0A868EE0" w:rsidR="00880FC2" w:rsidRPr="00E6020C" w:rsidRDefault="00880FC2" w:rsidP="00880FC2">
       <w:pPr>
         <w:ind w:left="1416"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidRPr="00596D46">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Члени комісії</w:t>
       </w:r>
       <w:r w:rsidRPr="00E6020C">
         <w:rPr>
@@ -1141,87 +1224,67 @@
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
       <w:r w:rsidRPr="00E6020C">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00150961">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Андрій </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00150961">
+      <w:r w:rsidR="00924EB5">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Оринчак</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>ОРИНЧАК</w:t>
+      </w:r>
       <w:r w:rsidR="00D67715" w:rsidRPr="00D67715">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">            </w:t>
+        <w:t xml:space="preserve">           </w:t>
       </w:r>
       <w:r w:rsidRPr="006172FA">
         <w:rPr>
           <w:color w:val="FFFFFF"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A8E3246" w14:textId="77777777" w:rsidR="00880FC2" w:rsidRPr="000F59AF" w:rsidRDefault="00880FC2" w:rsidP="00880FC2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F59AF">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -1237,51 +1300,51 @@
       <w:r w:rsidRPr="000F59AF">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">            (підпис)        </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">                     </w:t>
       </w:r>
       <w:r w:rsidRPr="000F59AF">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> (прізвище та ініціали)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="288A2E17" w14:textId="1ABF1428" w:rsidR="00880FC2" w:rsidRPr="000F59AF" w:rsidRDefault="00880FC2" w:rsidP="005514E3">
+    <w:p w14:paraId="288A2E17" w14:textId="06121E71" w:rsidR="00880FC2" w:rsidRPr="000F59AF" w:rsidRDefault="00880FC2" w:rsidP="005514E3">
       <w:pPr>
         <w:ind w:left="3402"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidRPr="00E6020C">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>____________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
@@ -1292,69 +1355,58 @@
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
       <w:r w:rsidRPr="00E6020C">
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
       <w:r w:rsidR="00150961">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Віктор </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00150961">
+      <w:r w:rsidR="00924EB5">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Желізко</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">             </w:t>
+        <w:t xml:space="preserve">ЖЕЛІЗКО             </w:t>
       </w:r>
       <w:r w:rsidRPr="00176A09">
         <w:rPr>
           <w:color w:val="FFFFFF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005514E3">
         <w:rPr>
           <w:color w:val="FFFFFF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">                </w:t>
       </w:r>
       <w:r w:rsidRPr="000F59AF">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -1528,82 +1580,82 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55EB4D86" w14:textId="77777777" w:rsidR="00880FC2" w:rsidRPr="00456521" w:rsidRDefault="00880FC2" w:rsidP="00880FC2">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4677"/>
           <w:tab w:val="clear" w:pos="9355"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F09F54E" w14:textId="161E2EF5" w:rsidR="00880FC2" w:rsidRPr="00903AF6" w:rsidRDefault="00880FC2" w:rsidP="00880FC2">
+    <w:p w14:paraId="3F09F54E" w14:textId="67BD55C7" w:rsidR="00880FC2" w:rsidRPr="00903AF6" w:rsidRDefault="00880FC2" w:rsidP="00880FC2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00176A09">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Житомир – 20</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC5607">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00150961">
-[...5 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00924EB5">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B9AC67E" w14:textId="77777777" w:rsidR="007D4DBA" w:rsidRDefault="007D4DBA">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="481F7521" w14:textId="2B350202" w:rsidR="00D034DB" w:rsidRPr="001D331C" w:rsidRDefault="00D034DB" w:rsidP="00D034DB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
@@ -1891,218 +1943,235 @@
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="147E1470" w14:textId="77777777" w:rsidR="00D034DB" w:rsidRDefault="00D034DB" w:rsidP="00D034DB">
       <w:pPr>
         <w:ind w:firstLine="4536"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>«ЗАТВЕРДЖУЮ»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C526994" w14:textId="77777777" w:rsidR="00150961" w:rsidRDefault="00D034DB" w:rsidP="00D034DB">
+    <w:p w14:paraId="4C526994" w14:textId="70023665" w:rsidR="00150961" w:rsidRDefault="00D034DB" w:rsidP="00D034DB">
       <w:pPr>
         <w:ind w:left="1128" w:firstLine="4536"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
+      <w:r w:rsidR="00924EB5">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>В.о. з</w:t>
+      </w:r>
       <w:r w:rsidR="007D4DBA">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Зав</w:t>
+        <w:t>ав</w:t>
       </w:r>
       <w:r w:rsidR="00150961">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ідувач</w:t>
       </w:r>
       <w:r w:rsidR="00574783" w:rsidRPr="00574783">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> каф</w:t>
       </w:r>
       <w:r w:rsidR="007D4DBA">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>едри</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43E2BA18" w14:textId="237B4D55" w:rsidR="00D034DB" w:rsidRPr="00150961" w:rsidRDefault="00150961" w:rsidP="00150961">
       <w:pPr>
         <w:ind w:left="1128" w:firstLine="4684"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>комп</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00924EB5">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ютерних</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> наук</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0A0767" w14:textId="0C1A8C10" w:rsidR="00D034DB" w:rsidRDefault="00D034DB" w:rsidP="00D034DB">
+    <w:p w14:paraId="6C0A0767" w14:textId="7273A419" w:rsidR="00D034DB" w:rsidRDefault="00D034DB" w:rsidP="00D034DB">
       <w:pPr>
         <w:ind w:firstLine="4536"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">                 ____________ </w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">         __ </w:t>
+      </w:r>
+      <w:r w:rsidR="00924EB5">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Віталій </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00924EB5">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Левківський</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="36DAC7A6" w14:textId="48406E53" w:rsidR="00D034DB" w:rsidRPr="002D3F67" w:rsidRDefault="00D034DB" w:rsidP="00D034DB">
+    <w:p w14:paraId="36DAC7A6" w14:textId="0319A3DB" w:rsidR="00D034DB" w:rsidRPr="002D3F67" w:rsidRDefault="00D034DB" w:rsidP="00D034DB">
       <w:pPr>
         <w:ind w:firstLine="4536"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932246">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   “___</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00932246">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>_”_</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00932246">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>____________20</w:t>
       </w:r>
       <w:r w:rsidR="007D4DBA">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00150961">
-[...5 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00924EB5">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00932246">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>р.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0229FE7B" w14:textId="77777777" w:rsidR="00D034DB" w:rsidRPr="00D23503" w:rsidRDefault="00D034DB" w:rsidP="00D034DB">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
@@ -2243,134 +2312,144 @@
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>CMS-система для Інтернет-магазину комп'ютерної техніки</w:t>
       </w:r>
       <w:r w:rsidRPr="001F1997">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00374923">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31139E05" w14:textId="1C01671B" w:rsidR="00D034DB" w:rsidRPr="002A3BE7" w:rsidRDefault="00D034DB" w:rsidP="00D034DB">
+    <w:p w14:paraId="31139E05" w14:textId="0941789A" w:rsidR="00D034DB" w:rsidRPr="002A3BE7" w:rsidRDefault="00D034DB" w:rsidP="00D034DB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D331C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">керівник </w:t>
       </w:r>
       <w:r w:rsidR="007D4DBA">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>курсового проекту</w:t>
-      </w:r>
+        <w:t xml:space="preserve">курсового </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007D4DBA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>проекту</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="004A0F0E">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004070CB" w:rsidRPr="004070CB">
+      <w:r w:rsidR="00924EB5" w:rsidRPr="00924EB5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Ваш керівник</w:t>
+        <w:t>Денис ФУРІХАТА</w:t>
       </w:r>
       <w:r w:rsidR="002A3BE7" w:rsidRPr="002A3BE7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002A3BE7" w:rsidRPr="002A3BE7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002A3BE7" w:rsidRPr="002A3BE7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58A1F95C" w14:textId="793D2FBE" w:rsidR="00D034DB" w:rsidRPr="001D331C" w:rsidRDefault="00D034DB" w:rsidP="00D034DB">
+    <w:p w14:paraId="58A1F95C" w14:textId="37F27E3E" w:rsidR="00D034DB" w:rsidRPr="001D331C" w:rsidRDefault="00D034DB" w:rsidP="00D034DB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="0" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D331C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Строк подання студентом: </w:t>
       </w:r>
       <w:r w:rsidRPr="001F1997">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -2390,157 +2469,156 @@
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001F1997">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001F1997" w:rsidRPr="001F1997">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00150961" w:rsidRPr="00924EB5">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1997">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1997">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001F1997">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1997">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00461525">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
       <w:r w:rsidR="00150961">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t>25</w:t>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>травня</w:t>
       </w:r>
       <w:r w:rsidRPr="001F1997">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001F1997">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001F1997">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-        <w:t>”</w:t>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001F1997">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:u w:val="single"/>
-[...20 lines deleted...]
-        <w:t>травня</w:t>
+        </w:rPr>
+        <w:t>20</w:t>
       </w:r>
       <w:r w:rsidRPr="001F1997">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:u w:val="single"/>
-[...31 lines deleted...]
-          <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00150961">
-[...5 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00924EB5">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="001F1997">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>р</w:t>
       </w:r>
       <w:r w:rsidRPr="001D331C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58E82C91" w14:textId="33DDDB1B" w:rsidR="00D034DB" w:rsidRPr="007356C7" w:rsidRDefault="00D034DB" w:rsidP="00D034DB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="0" w:hanging="426"/>
@@ -2772,51 +2850,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="031CD1C7" w14:textId="77777777" w:rsidR="00D034DB" w:rsidRDefault="00D034DB" w:rsidP="00D034DB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="0" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D331C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Перелік графічного матеріалу(з точним  зазначенням обов’язкових креслень)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F000FFB" w14:textId="65D15F5B" w:rsidR="00D034DB" w:rsidRDefault="00D034DB" w:rsidP="00033C9D">
+    <w:p w14:paraId="6F000FFB" w14:textId="522C9B09" w:rsidR="00D034DB" w:rsidRDefault="00D034DB" w:rsidP="00033C9D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA467D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>1.Презентація</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA467D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">_________________________________________________ </w:t>
       </w:r>
@@ -2842,59 +2920,117 @@
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>на</w:t>
       </w:r>
       <w:r w:rsidR="00D30268" w:rsidRPr="00033C9D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00033C9D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>репозиторій:</w:t>
       </w:r>
       <w:r w:rsidR="00033C9D" w:rsidRPr="00033C9D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="004070CB" w:rsidRPr="00E46B3E">
+        <w:r w:rsidR="00924EB5" w:rsidRPr="00BE4A77">
           <w:rPr>
             <w:rStyle w:val="ab"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:highlight w:val="yellow"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
-          <w:t>https://gitlab.com/vikAlexander/itshop</w:t>
+          <w:t>https://gitlab.</w:t>
+        </w:r>
+        <w:r w:rsidR="00924EB5" w:rsidRPr="00BE4A77">
+          <w:rPr>
+            <w:rStyle w:val="ab"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+            <w:highlight w:val="yellow"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>ztu</w:t>
+        </w:r>
+        <w:r w:rsidR="00924EB5" w:rsidRPr="00BE4A77">
+          <w:rPr>
+            <w:rStyle w:val="ab"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+            <w:highlight w:val="yellow"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+        <w:r w:rsidR="00924EB5" w:rsidRPr="00BE4A77">
+          <w:rPr>
+            <w:rStyle w:val="ab"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+            <w:highlight w:val="yellow"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>edu</w:t>
+        </w:r>
+        <w:r w:rsidR="00924EB5" w:rsidRPr="00BE4A77">
+          <w:rPr>
+            <w:rStyle w:val="ab"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+            <w:highlight w:val="yellow"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+        <w:r w:rsidR="00924EB5" w:rsidRPr="00BE4A77">
+          <w:rPr>
+            <w:rStyle w:val="ab"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+            <w:highlight w:val="yellow"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>ua</w:t>
+        </w:r>
+        <w:r w:rsidR="00924EB5" w:rsidRPr="00BE4A77">
+          <w:rPr>
+            <w:rStyle w:val="ab"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+            <w:highlight w:val="yellow"/>
+            <w:lang w:val="uk-UA"/>
+          </w:rPr>
+          <w:t>/vikAlexander/itshop</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6D0FB71A" w14:textId="77777777" w:rsidR="00033C9D" w:rsidRPr="001D331C" w:rsidRDefault="00033C9D" w:rsidP="00033C9D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70720A01" w14:textId="77777777" w:rsidR="00D034DB" w:rsidRPr="001D331C" w:rsidRDefault="00D034DB" w:rsidP="00D034DB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="0" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
@@ -2915,751 +3051,746 @@
         <w:tblW w:w="10328" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1483"/>
         <w:gridCol w:w="5199"/>
         <w:gridCol w:w="1823"/>
         <w:gridCol w:w="1823"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D034DB" w:rsidRPr="001D331C" w14:paraId="47525375" w14:textId="77777777" w:rsidTr="007D4DBA">
         <w:trPr>
           <w:trHeight w:val="319"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1483" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61F6C6C4" w14:textId="77777777" w:rsidR="00D034DB" w:rsidRPr="001D331C" w:rsidRDefault="00D034DB" w:rsidP="007D4DBA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D331C">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Розділ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5199" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53343787" w14:textId="77777777" w:rsidR="00D034DB" w:rsidRPr="001D331C" w:rsidRDefault="00D034DB" w:rsidP="007D4DBA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D331C">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Прізвище, ініціали та посади консультанта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3646" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="15430638" w14:textId="77777777" w:rsidR="00D034DB" w:rsidRPr="001D331C" w:rsidRDefault="00D034DB" w:rsidP="007D4DBA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D331C">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Підпис, дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D034DB" w:rsidRPr="001D331C" w14:paraId="1A7115DE" w14:textId="77777777" w:rsidTr="007D4DBA">
         <w:trPr>
           <w:trHeight w:val="219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1483" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3C58836D" w14:textId="77777777" w:rsidR="00D034DB" w:rsidRPr="001D331C" w:rsidRDefault="00D034DB" w:rsidP="007D4DBA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5199" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2AB6B0DC" w14:textId="77777777" w:rsidR="00D034DB" w:rsidRPr="001D331C" w:rsidRDefault="00D034DB" w:rsidP="007D4DBA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3DABAD9B" w14:textId="77777777" w:rsidR="00D034DB" w:rsidRPr="001D331C" w:rsidRDefault="00D034DB" w:rsidP="007D4DBA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D331C">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">завдання </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E2FEA4C" w14:textId="77777777" w:rsidR="00D034DB" w:rsidRPr="001D331C" w:rsidRDefault="00D034DB" w:rsidP="007D4DBA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D331C">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>видав</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0F3C6165" w14:textId="77777777" w:rsidR="00D034DB" w:rsidRPr="001D331C" w:rsidRDefault="00D034DB" w:rsidP="007D4DBA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D331C">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>завдання прийняв</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D034DB" w:rsidRPr="001D331C" w14:paraId="71001A55" w14:textId="77777777" w:rsidTr="007D4DBA">
         <w:trPr>
           <w:trHeight w:val="319"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1483" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7F60A5A2" w14:textId="04E90BE6" w:rsidR="00D034DB" w:rsidRPr="004070CB" w:rsidRDefault="00D034DB" w:rsidP="007D4DBA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004070CB">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5199" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="39BF3CB3" w14:textId="45A65D47" w:rsidR="00D034DB" w:rsidRPr="004070CB" w:rsidRDefault="004070CB" w:rsidP="00B75407">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004070CB">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Ваш викладач</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="78887AD0" w14:textId="4143B66B" w:rsidR="00D034DB" w:rsidRPr="004070CB" w:rsidRDefault="004070CB" w:rsidP="007D4DBA">
+          <w:p w14:paraId="78887AD0" w14:textId="2AD6975C" w:rsidR="00D034DB" w:rsidRPr="004070CB" w:rsidRDefault="004070CB" w:rsidP="007D4DBA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150961">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
             <w:r w:rsidR="00150961" w:rsidRPr="00150961">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>02</w:t>
             </w:r>
             <w:r w:rsidRPr="00150961">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
-            <w:r w:rsidR="00150961" w:rsidRPr="00150961">
-[...5 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="00924EB5">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="26DC6AF6" w14:textId="1E117AF7" w:rsidR="00D034DB" w:rsidRPr="004070CB" w:rsidRDefault="00150961" w:rsidP="007D4DBA">
+          <w:p w14:paraId="26DC6AF6" w14:textId="679FEFAC" w:rsidR="00D034DB" w:rsidRPr="004070CB" w:rsidRDefault="00150961" w:rsidP="007D4DBA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150961">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>20.02.2025</w:t>
+              <w:t>20.02.202</w:t>
+            </w:r>
+            <w:r w:rsidR="00924EB5">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00150961" w:rsidRPr="001D331C" w14:paraId="7DA489C3" w14:textId="77777777" w:rsidTr="007D4DBA">
         <w:trPr>
           <w:trHeight w:val="303"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1483" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2BFF2D36" w14:textId="391FB88C" w:rsidR="00150961" w:rsidRPr="00932246" w:rsidRDefault="00150961" w:rsidP="00150961">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5199" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="77762DAE" w14:textId="17E7CF60" w:rsidR="00150961" w:rsidRPr="00932246" w:rsidRDefault="00150961" w:rsidP="00150961">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004070CB">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Ваш викладач</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0BC36DD7" w14:textId="0B9A30BC" w:rsidR="00150961" w:rsidRPr="001D331C" w:rsidRDefault="00150961" w:rsidP="00150961">
+          <w:p w14:paraId="0BC36DD7" w14:textId="1C4A776D" w:rsidR="00150961" w:rsidRPr="001D331C" w:rsidRDefault="00150961" w:rsidP="00150961">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004070CB">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>02</w:t>
             </w:r>
             <w:r w:rsidRPr="004070CB">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="00924EB5">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="63598DDF" w14:textId="354C5E89" w:rsidR="00150961" w:rsidRPr="001D331C" w:rsidRDefault="00150961" w:rsidP="00150961">
+          <w:p w14:paraId="63598DDF" w14:textId="794AF641" w:rsidR="00150961" w:rsidRPr="001D331C" w:rsidRDefault="00150961" w:rsidP="00150961">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>20.02.2025</w:t>
+              <w:t>20.02.202</w:t>
+            </w:r>
+            <w:r w:rsidR="00924EB5">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D034DB" w:rsidRPr="001D331C" w14:paraId="5A0C6E27" w14:textId="77777777" w:rsidTr="007D4DBA">
         <w:trPr>
           <w:trHeight w:val="319"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1483" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2C45F14E" w14:textId="10F793AD" w:rsidR="00D034DB" w:rsidRPr="001D331C" w:rsidRDefault="00150961" w:rsidP="00150961">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5199" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="124713BB" w14:textId="330B54BE" w:rsidR="00D034DB" w:rsidRPr="001D331C" w:rsidRDefault="00150961" w:rsidP="007D4DBA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004070CB">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Ваш викладач</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4BCCB0F8" w14:textId="5D3FD509" w:rsidR="00D034DB" w:rsidRPr="001D331C" w:rsidRDefault="00150961" w:rsidP="007D4DBA">
+          <w:p w14:paraId="4BCCB0F8" w14:textId="3F4CA72B" w:rsidR="00D034DB" w:rsidRPr="001D331C" w:rsidRDefault="00150961" w:rsidP="007D4DBA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004070CB">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>02</w:t>
             </w:r>
             <w:r w:rsidRPr="004070CB">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="00924EB5">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="06ADF13D" w14:textId="5319C31F" w:rsidR="00D034DB" w:rsidRPr="001D331C" w:rsidRDefault="00150961" w:rsidP="007D4DBA">
+          <w:p w14:paraId="06ADF13D" w14:textId="6FE4B372" w:rsidR="00D034DB" w:rsidRPr="001D331C" w:rsidRDefault="00150961" w:rsidP="007D4DBA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>20.05.2025</w:t>
+              <w:t>20.05.202</w:t>
+            </w:r>
+            <w:r w:rsidR="00924EB5">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D034DB" w:rsidRPr="001D331C" w14:paraId="09420508" w14:textId="77777777" w:rsidTr="007D4DBA">
         <w:trPr>
           <w:trHeight w:val="319"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1483" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="29EAA277" w14:textId="77777777" w:rsidR="00D034DB" w:rsidRPr="001D331C" w:rsidRDefault="00D034DB" w:rsidP="007D4DBA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5199" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="29676FF8" w14:textId="77777777" w:rsidR="00D034DB" w:rsidRPr="001D331C" w:rsidRDefault="00D034DB" w:rsidP="007D4DBA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="003F548A" w14:textId="77777777" w:rsidR="00D034DB" w:rsidRPr="001D331C" w:rsidRDefault="00D034DB" w:rsidP="007D4DBA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="189AE4A3" w14:textId="77777777" w:rsidR="00D034DB" w:rsidRPr="001D331C" w:rsidRDefault="00D034DB" w:rsidP="007D4DBA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D034DB" w:rsidRPr="001D331C" w14:paraId="4210003C" w14:textId="77777777" w:rsidTr="007D4DBA">
         <w:trPr>
           <w:trHeight w:val="319"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1483" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="33F03B8E" w14:textId="77777777" w:rsidR="00D034DB" w:rsidRPr="001D331C" w:rsidRDefault="00D034DB" w:rsidP="007D4DBA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5199" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2229887C" w14:textId="77777777" w:rsidR="00D034DB" w:rsidRPr="001D331C" w:rsidRDefault="00D034DB" w:rsidP="007D4DBA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2E65C4FB" w14:textId="77777777" w:rsidR="00D034DB" w:rsidRPr="001D331C" w:rsidRDefault="00D034DB" w:rsidP="007D4DBA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1142930C" w14:textId="77777777" w:rsidR="00D034DB" w:rsidRPr="001D331C" w:rsidRDefault="00D034DB" w:rsidP="007D4DBA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7AE5E592" w14:textId="77777777" w:rsidR="00D034DB" w:rsidRPr="001D331C" w:rsidRDefault="00D034DB" w:rsidP="00D034DB">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60A501D5" w14:textId="281FE12B" w:rsidR="00D034DB" w:rsidRDefault="00D034DB" w:rsidP="00D034DB">
+    <w:p w14:paraId="60A501D5" w14:textId="2F21FC8B" w:rsidR="00D034DB" w:rsidRDefault="00D034DB" w:rsidP="00D034DB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="0" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D331C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Дата видачі завдання </w:t>
       </w:r>
       <w:r w:rsidRPr="002D3F67">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -3742,58 +3873,58 @@
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>лютого</w:t>
       </w:r>
       <w:r w:rsidRPr="006D3F39">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006D3F39">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidR="00150961">
+      <w:r w:rsidR="00924EB5">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002D3F67">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>р.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3508E3D4" w14:textId="31190898" w:rsidR="00D034DB" w:rsidRPr="00843F03" w:rsidRDefault="00150961" w:rsidP="00150961">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
@@ -3809,367 +3940,357 @@
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="539"/>
         <w:tblW w:w="10244" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="817"/>
         <w:gridCol w:w="6101"/>
         <w:gridCol w:w="1572"/>
         <w:gridCol w:w="1754"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D034DB" w:rsidRPr="00791FA5" w14:paraId="0EB5C035" w14:textId="77777777" w:rsidTr="007D4DBA">
         <w:trPr>
           <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E786A68" w14:textId="77777777" w:rsidR="00D034DB" w:rsidRPr="00791FA5" w:rsidRDefault="00D034DB" w:rsidP="007D4DBA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00791FA5">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>№ з/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6101" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C96E780" w14:textId="126A2AB6" w:rsidR="00D034DB" w:rsidRPr="00A659F4" w:rsidRDefault="00D034DB" w:rsidP="007D4DBA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00791FA5">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Назва етапів курсово</w:t>
             </w:r>
             <w:r w:rsidR="009E2CFF">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ї</w:t>
             </w:r>
             <w:r w:rsidRPr="00791FA5">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009E2CFF">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>роботи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="443C23E5" w14:textId="77777777" w:rsidR="00D034DB" w:rsidRPr="00A659F4" w:rsidRDefault="00D034DB" w:rsidP="007D4DBA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA02D0">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">Строк виконання етапів </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>проекту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1754" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5239CE8C" w14:textId="77777777" w:rsidR="00D034DB" w:rsidRPr="00791FA5" w:rsidRDefault="00D034DB" w:rsidP="007D4DBA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00791FA5">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Примітки</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D034DB" w:rsidRPr="00791FA5" w14:paraId="083852BE" w14:textId="77777777" w:rsidTr="007D4DBA">
         <w:trPr>
           <w:trHeight w:val="218"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6D9B6195" w14:textId="77777777" w:rsidR="00D034DB" w:rsidRPr="00791FA5" w:rsidRDefault="00D034DB" w:rsidP="007D4DBA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00791FA5">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6101" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7CFB7109" w14:textId="77777777" w:rsidR="00D034DB" w:rsidRPr="00791FA5" w:rsidRDefault="00D034DB" w:rsidP="007D4DBA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00791FA5">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Постановка задачі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="552C534A" w14:textId="00B6DA49" w:rsidR="00D034DB" w:rsidRPr="00150961" w:rsidRDefault="006D3F39" w:rsidP="007D4DBA">
+          <w:p w14:paraId="552C534A" w14:textId="12664C9C" w:rsidR="00D034DB" w:rsidRPr="00150961" w:rsidRDefault="006D3F39" w:rsidP="007D4DBA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150961">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidR="002470D6" w:rsidRPr="00150961">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00150961" w:rsidRPr="00150961">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>02</w:t>
             </w:r>
             <w:r w:rsidR="002470D6" w:rsidRPr="00150961">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
-            <w:r w:rsidR="00150961" w:rsidRPr="00150961">
-[...5 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="00924EB5">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1754" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="208422D0" w14:textId="366E3D37" w:rsidR="00D034DB" w:rsidRPr="00B327F9" w:rsidRDefault="00B327F9" w:rsidP="00BA4F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Виконано</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D034DB" w:rsidRPr="00791FA5" w14:paraId="131BC02D" w14:textId="77777777" w:rsidTr="007D4DBA">
         <w:trPr>
           <w:trHeight w:val="207"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="73CAF9F1" w14:textId="77777777" w:rsidR="00D034DB" w:rsidRPr="00791FA5" w:rsidRDefault="00D034DB" w:rsidP="007D4DBA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00791FA5">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6101" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4CE39839" w14:textId="77777777" w:rsidR="00D034DB" w:rsidRPr="00791FA5" w:rsidRDefault="00D034DB" w:rsidP="007D4DBA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00791FA5">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Пошук, огляд та аналіз аналогічних розробок</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="52539E58" w14:textId="69455B2D" w:rsidR="00D034DB" w:rsidRPr="004070CB" w:rsidRDefault="006D3F39" w:rsidP="007D4DBA">
+          <w:p w14:paraId="52539E58" w14:textId="7CEFC65B" w:rsidR="00D034DB" w:rsidRPr="004070CB" w:rsidRDefault="006D3F39" w:rsidP="007D4DBA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidR="002470D6" w:rsidRPr="004070CB">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>.</w:t>
@@ -4179,143 +4300,139 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="002470D6" w:rsidRPr="004070CB">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
-            <w:r w:rsidR="00150961">
+            <w:r w:rsidR="00924EB5">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1754" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6CEE756D" w14:textId="12B4A017" w:rsidR="00D034DB" w:rsidRPr="00791FA5" w:rsidRDefault="00B327F9" w:rsidP="00BA4F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Виконано</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D034DB" w:rsidRPr="00791FA5" w14:paraId="2A34466A" w14:textId="77777777" w:rsidTr="007D4DBA">
         <w:trPr>
           <w:trHeight w:val="218"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2AA82F47" w14:textId="77777777" w:rsidR="00D034DB" w:rsidRPr="00791FA5" w:rsidRDefault="00D034DB" w:rsidP="007D4DBA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00791FA5">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6101" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="112A81B9" w14:textId="77777777" w:rsidR="00D034DB" w:rsidRPr="00791FA5" w:rsidRDefault="00D034DB" w:rsidP="007D4DBA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00791FA5">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Формулювання технічного завдання</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="26BF6243" w14:textId="1E763F4C" w:rsidR="00D034DB" w:rsidRPr="004070CB" w:rsidRDefault="006D3F39" w:rsidP="007D4DBA">
+          <w:p w14:paraId="26BF6243" w14:textId="3D839ED0" w:rsidR="00D034DB" w:rsidRPr="004070CB" w:rsidRDefault="006D3F39" w:rsidP="007D4DBA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>02</w:t>
             </w:r>
             <w:r w:rsidR="002470D6" w:rsidRPr="004070CB">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>.</w:t>
@@ -4325,143 +4442,139 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="002470D6" w:rsidRPr="004070CB">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
-            <w:r w:rsidR="00150961">
+            <w:r w:rsidR="00924EB5">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1754" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="172965D4" w14:textId="69F4587B" w:rsidR="00D034DB" w:rsidRPr="00791FA5" w:rsidRDefault="00B327F9" w:rsidP="00BA4F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Виконано</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D034DB" w:rsidRPr="00791FA5" w14:paraId="19F3C89E" w14:textId="77777777" w:rsidTr="007D4DBA">
         <w:trPr>
           <w:trHeight w:val="218"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="327E2687" w14:textId="77777777" w:rsidR="00D034DB" w:rsidRPr="00791FA5" w:rsidRDefault="00D034DB" w:rsidP="007D4DBA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00791FA5">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6101" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2C98D09A" w14:textId="77777777" w:rsidR="00D034DB" w:rsidRPr="00791FA5" w:rsidRDefault="00D034DB" w:rsidP="007D4DBA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00791FA5">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Опрацювання літературних джерел</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7D876953" w14:textId="3F2A68F1" w:rsidR="00D034DB" w:rsidRPr="004070CB" w:rsidRDefault="006D3F39" w:rsidP="007D4DBA">
+          <w:p w14:paraId="7D876953" w14:textId="5E1431BC" w:rsidR="00D034DB" w:rsidRPr="004070CB" w:rsidRDefault="006D3F39" w:rsidP="007D4DBA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>09</w:t>
             </w:r>
             <w:r w:rsidR="002470D6" w:rsidRPr="004070CB">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>.</w:t>
@@ -4471,143 +4584,139 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="002470D6" w:rsidRPr="004070CB">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
-            <w:r w:rsidR="00150961">
+            <w:r w:rsidR="00924EB5">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1754" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4EE09CFF" w14:textId="5B38213C" w:rsidR="00D034DB" w:rsidRPr="00791FA5" w:rsidRDefault="00B327F9" w:rsidP="00BA4F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Виконано</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D034DB" w:rsidRPr="00791FA5" w14:paraId="48132089" w14:textId="77777777" w:rsidTr="007D4DBA">
         <w:trPr>
           <w:trHeight w:val="218"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3864110B" w14:textId="77777777" w:rsidR="00D034DB" w:rsidRPr="00791FA5" w:rsidRDefault="00D034DB" w:rsidP="007D4DBA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00791FA5">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6101" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="71EE9CF3" w14:textId="77777777" w:rsidR="00D034DB" w:rsidRPr="00791FA5" w:rsidRDefault="00D034DB" w:rsidP="007D4DBA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00791FA5">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Проектування структури</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6A07FAD4" w14:textId="3C339893" w:rsidR="00D034DB" w:rsidRPr="004070CB" w:rsidRDefault="006D3F39" w:rsidP="007D4DBA">
+          <w:p w14:paraId="6A07FAD4" w14:textId="654672FD" w:rsidR="00D034DB" w:rsidRPr="004070CB" w:rsidRDefault="006D3F39" w:rsidP="007D4DBA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidR="002470D6" w:rsidRPr="004070CB">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>.</w:t>
@@ -4617,419 +4726,407 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="002470D6" w:rsidRPr="004070CB">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
-            <w:r w:rsidR="00150961">
+            <w:r w:rsidR="00924EB5">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1754" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4F2E8E3A" w14:textId="5DF35607" w:rsidR="00D034DB" w:rsidRPr="00791FA5" w:rsidRDefault="00B327F9" w:rsidP="00BA4F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Виконано</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D034DB" w:rsidRPr="00791FA5" w14:paraId="409E1A0D" w14:textId="77777777" w:rsidTr="007D4DBA">
         <w:trPr>
           <w:trHeight w:val="218"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="20D3FCF7" w14:textId="77777777" w:rsidR="00D034DB" w:rsidRPr="00791FA5" w:rsidRDefault="00D034DB" w:rsidP="007D4DBA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00791FA5">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6101" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7F9C575C" w14:textId="77777777" w:rsidR="00D034DB" w:rsidRPr="00791FA5" w:rsidRDefault="00D034DB" w:rsidP="007D4DBA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00791FA5">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Написання програмного коду</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2BD05723" w14:textId="67133A81" w:rsidR="00D034DB" w:rsidRPr="004070CB" w:rsidRDefault="006D3F39" w:rsidP="007D4DBA">
+          <w:p w14:paraId="2BD05723" w14:textId="1BF45A2E" w:rsidR="00D034DB" w:rsidRPr="004070CB" w:rsidRDefault="006D3F39" w:rsidP="007D4DBA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>05</w:t>
             </w:r>
             <w:r w:rsidR="002470D6" w:rsidRPr="004070CB">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r w:rsidR="002470D6" w:rsidRPr="004070CB">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
-            <w:r w:rsidR="00150961">
+            <w:r w:rsidR="00924EB5">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1754" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="72ABB726" w14:textId="276D97C5" w:rsidR="00D034DB" w:rsidRPr="00791FA5" w:rsidRDefault="00B327F9" w:rsidP="00BA4F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Виконано</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D034DB" w:rsidRPr="00791FA5" w14:paraId="72698735" w14:textId="77777777" w:rsidTr="007D4DBA">
         <w:trPr>
           <w:trHeight w:val="218"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0C5A3845" w14:textId="77777777" w:rsidR="00D034DB" w:rsidRPr="00791FA5" w:rsidRDefault="00D034DB" w:rsidP="007D4DBA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00791FA5">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6101" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7C2D76D8" w14:textId="77777777" w:rsidR="00D034DB" w:rsidRPr="00791FA5" w:rsidRDefault="00D034DB" w:rsidP="007D4DBA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00791FA5">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Відлагодження</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="77353D1E" w14:textId="26BE9B37" w:rsidR="00D034DB" w:rsidRPr="004070CB" w:rsidRDefault="006D3F39" w:rsidP="007D4DBA">
+          <w:p w14:paraId="77353D1E" w14:textId="5C000339" w:rsidR="00D034DB" w:rsidRPr="004070CB" w:rsidRDefault="006D3F39" w:rsidP="007D4DBA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>07</w:t>
             </w:r>
             <w:r w:rsidR="00865835" w:rsidRPr="004070CB">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r w:rsidR="00865835" w:rsidRPr="004070CB">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
-            <w:r w:rsidR="00150961">
+            <w:r w:rsidR="00924EB5">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1754" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5076A374" w14:textId="5F561869" w:rsidR="00D034DB" w:rsidRPr="00791FA5" w:rsidRDefault="00B327F9" w:rsidP="00BA4F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Виконано</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D034DB" w:rsidRPr="00791FA5" w14:paraId="76E0631D" w14:textId="77777777" w:rsidTr="007D4DBA">
         <w:trPr>
           <w:trHeight w:val="218"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5574F5F0" w14:textId="77777777" w:rsidR="00D034DB" w:rsidRPr="00791FA5" w:rsidRDefault="00D034DB" w:rsidP="007D4DBA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00791FA5">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6101" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="030BD16E" w14:textId="77777777" w:rsidR="00D034DB" w:rsidRPr="00791FA5" w:rsidRDefault="00D034DB" w:rsidP="007D4DBA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00791FA5">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Написання пояснювальної записки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="776E293F" w14:textId="57FB0A23" w:rsidR="00D034DB" w:rsidRPr="004070CB" w:rsidRDefault="002F0073" w:rsidP="007D4DBA">
+          <w:p w14:paraId="776E293F" w14:textId="1ED243AA" w:rsidR="00D034DB" w:rsidRPr="004070CB" w:rsidRDefault="002F0073" w:rsidP="007D4DBA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004070CB">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="006D3F39">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>5</w:t>
@@ -5039,200 +5136,195 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="006D3F39">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r w:rsidR="00865835" w:rsidRPr="004070CB">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
-            <w:r w:rsidR="00150961">
+            <w:r w:rsidR="00924EB5">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1754" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5831503F" w14:textId="04F35900" w:rsidR="00D034DB" w:rsidRPr="00791FA5" w:rsidRDefault="00B327F9" w:rsidP="00BA4F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Виконано</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D034DB" w:rsidRPr="00791FA5" w14:paraId="45727120" w14:textId="77777777" w:rsidTr="007D4DBA">
         <w:trPr>
           <w:trHeight w:val="218"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="194754C3" w14:textId="77777777" w:rsidR="00D034DB" w:rsidRPr="00791FA5" w:rsidRDefault="00D034DB" w:rsidP="007D4DBA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00791FA5">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6101" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="608B6ED1" w14:textId="77777777" w:rsidR="00D034DB" w:rsidRPr="00791FA5" w:rsidRDefault="00D034DB" w:rsidP="007D4DBA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00791FA5">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Захист</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="602727AF" w14:textId="3CABA4B3" w:rsidR="00D034DB" w:rsidRPr="004070CB" w:rsidRDefault="006D3F39" w:rsidP="007D4DBA">
+          <w:p w14:paraId="602727AF" w14:textId="11885CEF" w:rsidR="00D034DB" w:rsidRPr="004070CB" w:rsidRDefault="006D3F39" w:rsidP="007D4DBA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150961">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidR="00865835" w:rsidRPr="00150961">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00150961" w:rsidRPr="00150961">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>05</w:t>
             </w:r>
             <w:r w:rsidR="00865835" w:rsidRPr="00150961">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
-            <w:r w:rsidR="00150961" w:rsidRPr="00150961">
-[...5 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="00924EB5">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1754" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="592A43A8" w14:textId="2783768F" w:rsidR="00D034DB" w:rsidRPr="00791FA5" w:rsidRDefault="00B327F9" w:rsidP="00BA4F29">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Виконано</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="526AC472" w14:textId="77777777" w:rsidR="00D034DB" w:rsidRDefault="00D034DB" w:rsidP="00D034DB">
       <w:pPr>
         <w:ind w:left="720"/>
@@ -5289,50 +5381,51 @@
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="189FC62C" w14:textId="77777777" w:rsidR="000978FB" w:rsidRPr="000978FB" w:rsidRDefault="000978FB" w:rsidP="000D521C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000978FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>РЕФЕРАТ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74C4E46C" w14:textId="53375D1D" w:rsidR="00594BE3" w:rsidRPr="004070CB" w:rsidRDefault="000D521C" w:rsidP="000D521C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005E094F" w:rsidRPr="004070CB">
         <w:rPr>
           <w:sz w:val="28"/>
@@ -5914,1552 +6007,1552 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004A55B2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5F74F3B9" w14:textId="244299CC" w:rsidR="009C29AA" w:rsidRPr="009C29AA" w:rsidRDefault="001046E1">
+        <w:p w14:paraId="5F74F3B9" w14:textId="244299CC" w:rsidR="009C29AA" w:rsidRPr="009C29AA" w:rsidRDefault="009C29AA">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9347"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc73591604" w:history="1">
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:rStyle w:val="ab"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>РОЗДІЛ 1 АНАЛІЗ ПРОБЛЕМАТИКИ, МЕТОДІВ ТА ЗАСОБІВ ВИРІШЕННЯ ЗАДАЧІ</w:t>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc73591604 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004A55B2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="24B6F6AC" w14:textId="332FBD72" w:rsidR="009C29AA" w:rsidRPr="009C29AA" w:rsidRDefault="001046E1">
+        <w:p w14:paraId="24B6F6AC" w14:textId="332FBD72" w:rsidR="009C29AA" w:rsidRPr="009C29AA" w:rsidRDefault="009C29AA">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="660"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9347"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc73591605" w:history="1">
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:rStyle w:val="ab"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1.1.</w:t>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:rStyle w:val="ab"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Аналіз задачі, засобів та методів її вирішення</w:t>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc73591605 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004A55B2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1A21DEA2" w14:textId="575DF3D4" w:rsidR="009C29AA" w:rsidRPr="009C29AA" w:rsidRDefault="001046E1">
+        <w:p w14:paraId="1A21DEA2" w14:textId="575DF3D4" w:rsidR="009C29AA" w:rsidRPr="009C29AA" w:rsidRDefault="009C29AA">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="660"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9347"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc73591606" w:history="1">
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:rStyle w:val="ab"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1.2.</w:t>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:rStyle w:val="ab"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Аналіз існуючого програмного забезпечення за тематикою курсового проекту</w:t>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc73591606 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004A55B2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="20669E88" w14:textId="5E5A9933" w:rsidR="009C29AA" w:rsidRPr="009C29AA" w:rsidRDefault="001046E1">
+        <w:p w14:paraId="20669E88" w14:textId="5E5A9933" w:rsidR="009C29AA" w:rsidRPr="009C29AA" w:rsidRDefault="009C29AA">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9347"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc73591607" w:history="1">
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:rStyle w:val="ab"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Висновки до першого розділу</w:t>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc73591607 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004A55B2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1BDC8B4B" w14:textId="1E6E4B42" w:rsidR="009C29AA" w:rsidRPr="009C29AA" w:rsidRDefault="001046E1">
+        <w:p w14:paraId="1BDC8B4B" w14:textId="1E6E4B42" w:rsidR="009C29AA" w:rsidRPr="009C29AA" w:rsidRDefault="009C29AA">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9347"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc73591608" w:history="1">
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:rStyle w:val="ab"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>РОЗДІЛ 2 ПРОЕКТУВАННЯ ТА РОЗРОБКА ПРОГРАМНОГО ЗАБЕЗПЕЧЕННЯ</w:t>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc73591608 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004A55B2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="76D88573" w14:textId="16473433" w:rsidR="009C29AA" w:rsidRPr="009C29AA" w:rsidRDefault="001046E1">
+        <w:p w14:paraId="76D88573" w14:textId="16473433" w:rsidR="009C29AA" w:rsidRPr="009C29AA" w:rsidRDefault="009C29AA">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="660"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9347"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc73591609" w:history="1">
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:rStyle w:val="ab"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2.1.</w:t>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:rStyle w:val="ab"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Проектування загального алгоритму роботи програми</w:t>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc73591609 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004A55B2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6B84785F" w14:textId="5408CA4C" w:rsidR="009C29AA" w:rsidRPr="009C29AA" w:rsidRDefault="001046E1">
+        <w:p w14:paraId="6B84785F" w14:textId="5408CA4C" w:rsidR="009C29AA" w:rsidRPr="009C29AA" w:rsidRDefault="009C29AA">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="660"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9347"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc73591610" w:history="1">
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:rStyle w:val="ab"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2.2.</w:t>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:rStyle w:val="ab"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Розробка функціональних алгоритмів роботи програми</w:t>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc73591610 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004A55B2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="540ACE6B" w14:textId="3D8687F8" w:rsidR="009C29AA" w:rsidRPr="009C29AA" w:rsidRDefault="001046E1">
+        <w:p w14:paraId="540ACE6B" w14:textId="3D8687F8" w:rsidR="009C29AA" w:rsidRPr="009C29AA" w:rsidRDefault="009C29AA">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="660"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9347"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc73591611" w:history="1">
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:rStyle w:val="ab"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2.3.</w:t>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:rStyle w:val="ab"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Розробка програмного забезпечення</w:t>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc73591611 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004A55B2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3D9DCD17" w14:textId="4435202F" w:rsidR="009C29AA" w:rsidRPr="009C29AA" w:rsidRDefault="001046E1">
+        <w:p w14:paraId="3D9DCD17" w14:textId="4435202F" w:rsidR="009C29AA" w:rsidRPr="009C29AA" w:rsidRDefault="009C29AA">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9347"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc73591612" w:history="1">
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:rStyle w:val="ab"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Висновки до другого розділу</w:t>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc73591612 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004A55B2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="69D1CC9C" w14:textId="0A6CE422" w:rsidR="009C29AA" w:rsidRPr="009C29AA" w:rsidRDefault="001046E1">
+        <w:p w14:paraId="69D1CC9C" w14:textId="0A6CE422" w:rsidR="009C29AA" w:rsidRPr="009C29AA" w:rsidRDefault="009C29AA">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9347"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc73591613" w:history="1">
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:rStyle w:val="ab"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>РОЗДІЛ 3 ОПИС РОБОТИ З ПРОГРАМНИМ ДОДАТКОМ ТА ЙОГО ТЕСТУВАННЯ</w:t>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc73591613 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004A55B2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="30A37409" w14:textId="45840F15" w:rsidR="009C29AA" w:rsidRPr="009C29AA" w:rsidRDefault="001046E1">
+        <w:p w14:paraId="30A37409" w14:textId="45840F15" w:rsidR="009C29AA" w:rsidRPr="009C29AA" w:rsidRDefault="009C29AA">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="660"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9347"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc73591614" w:history="1">
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:rStyle w:val="ab"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>3.1.</w:t>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:rStyle w:val="ab"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Опис роботи з програмним додатком</w:t>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc73591614 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004A55B2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="09A73E50" w14:textId="1593AB5F" w:rsidR="009C29AA" w:rsidRPr="009C29AA" w:rsidRDefault="001046E1">
+        <w:p w14:paraId="09A73E50" w14:textId="1593AB5F" w:rsidR="009C29AA" w:rsidRPr="009C29AA" w:rsidRDefault="009C29AA">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="660"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9347"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc73591615" w:history="1">
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:rStyle w:val="ab"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>3.2.</w:t>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:rStyle w:val="ab"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Тестування роботи програмного забезпечення</w:t>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc73591615 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004A55B2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="700E29A6" w14:textId="7F46CA56" w:rsidR="009C29AA" w:rsidRPr="009C29AA" w:rsidRDefault="001046E1">
+        <w:p w14:paraId="700E29A6" w14:textId="7F46CA56" w:rsidR="009C29AA" w:rsidRPr="009C29AA" w:rsidRDefault="009C29AA">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9347"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc73591616" w:history="1">
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:rStyle w:val="ab"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Висновки до третього розділу</w:t>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc73591616 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004A55B2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6A60B40C" w14:textId="32C5B9F9" w:rsidR="009C29AA" w:rsidRPr="009C29AA" w:rsidRDefault="001046E1">
+        <w:p w14:paraId="6A60B40C" w14:textId="32C5B9F9" w:rsidR="009C29AA" w:rsidRPr="009C29AA" w:rsidRDefault="009C29AA">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9347"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc73591617" w:history="1">
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:rStyle w:val="ab"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ВИСНОВКИ</w:t>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc73591617 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004A55B2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>34</w:t>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1AE81C2F" w14:textId="4A80ADE1" w:rsidR="009C29AA" w:rsidRPr="009C29AA" w:rsidRDefault="001046E1">
+        <w:p w14:paraId="1AE81C2F" w14:textId="4A80ADE1" w:rsidR="009C29AA" w:rsidRPr="009C29AA" w:rsidRDefault="009C29AA">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9347"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc73591618" w:history="1">
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:rStyle w:val="ab"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>СПИСОК ЛІТЕРАТУРИ</w:t>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc73591618 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004A55B2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>35</w:t>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="558DF929" w14:textId="75EA2638" w:rsidR="009C29AA" w:rsidRPr="009C29AA" w:rsidRDefault="001046E1">
+        <w:p w14:paraId="558DF929" w14:textId="75EA2638" w:rsidR="009C29AA" w:rsidRPr="009C29AA" w:rsidRDefault="009C29AA">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9347"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc73591619" w:history="1">
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:rStyle w:val="ab"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ДОДАТКИ</w:t>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc73591619 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004A55B2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>36</w:t>
             </w:r>
-            <w:r w:rsidR="009C29AA" w:rsidRPr="009C29AA">
+            <w:r w:rsidRPr="009C29AA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="176F92B6" w14:textId="429C7BAD" w:rsidR="000B17DF" w:rsidRDefault="000B17DF">
           <w:r w:rsidRPr="007B5B27">
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="32DAF819" w14:textId="400C025D" w:rsidR="00FD11F6" w:rsidRDefault="00FD11F6">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
@@ -7476,50 +7569,51 @@
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="60C5FB46" w14:textId="2BB281F9" w:rsidR="00B969C9" w:rsidRPr="004070CB" w:rsidRDefault="00FD11F6" w:rsidP="000B17DF">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc73591603"/>
       <w:r w:rsidRPr="004070CB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>ВСТУП</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="1C981196" w14:textId="5AAC4202" w:rsidR="00442821" w:rsidRDefault="00FD11F6" w:rsidP="004070CB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004070CB" w:rsidRPr="004070CB">
         <w:rPr>
           <w:sz w:val="28"/>
@@ -7562,50 +7656,51 @@
     </w:p>
     <w:p w14:paraId="6252248F" w14:textId="3CB7413E" w:rsidR="00442821" w:rsidRPr="008E2F96" w:rsidRDefault="00442821" w:rsidP="008E2F96">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc73591604"/>
       <w:r w:rsidRPr="00442821">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>РОЗДІЛ 1 АНАЛІЗ ПРОБЛЕМАТИКИ, МЕТОДІВ ТА ЗАСОБІВ ВИРІШЕННЯ ЗАДАЧІ</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="4E3A1498" w14:textId="047A760A" w:rsidR="00442821" w:rsidRDefault="00E547DD" w:rsidP="00373F67">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -7972,61 +8067,60 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc73591607"/>
       <w:r w:rsidRPr="0087164D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Висновки до першого розділу</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="4D223E08" w14:textId="3BD47524" w:rsidR="002F73AE" w:rsidRPr="00382E48" w:rsidRDefault="00D00D84" w:rsidP="004070CB">
+    <w:p w14:paraId="4D223E08" w14:textId="3BD47524" w:rsidR="002F73AE" w:rsidRPr="00924EB5" w:rsidRDefault="00D00D84" w:rsidP="004070CB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004070CB" w:rsidRPr="00073422">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">2-4 </w:t>
       </w:r>
       <w:r w:rsidR="00073422" w:rsidRPr="00073422">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="uk-UA"/>
@@ -8054,50 +8148,51 @@
     </w:p>
     <w:p w14:paraId="197D8589" w14:textId="585992D6" w:rsidR="002F73AE" w:rsidRDefault="002F73AE" w:rsidP="002F73AE">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc73591608"/>
       <w:r w:rsidRPr="002F73AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>РОЗДІЛ 2 ПРОЕКТУВАННЯ ТА РОЗРОБКА ПРОГРАМНОГО ЗАБЕЗПЕЧЕННЯ</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="1A47E18B" w14:textId="31189E49" w:rsidR="00F9149F" w:rsidRDefault="002F73AE" w:rsidP="00DE5EB2">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc73591609"/>
       <w:r w:rsidRPr="002F73AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
@@ -8933,50 +9028,51 @@
     </w:p>
     <w:p w14:paraId="20AF9DE7" w14:textId="5A2DDD93" w:rsidR="00C51CA2" w:rsidRPr="00061561" w:rsidRDefault="00061561" w:rsidP="00061561">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc73591613"/>
       <w:r w:rsidRPr="00061561">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>РОЗДІЛ 3 ОПИС РОБОТИ З ПРОГРАМНИМ ДОДАТКОМ ТА ЙОГО ТЕСТУВАННЯ</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="39752389" w14:textId="24EACFB4" w:rsidR="00061561" w:rsidRPr="00D33F5E" w:rsidRDefault="00D33F5E" w:rsidP="00B75407">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc73591614"/>
       <w:r w:rsidRPr="00D33F5E">
@@ -9205,645 +9301,1289 @@
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc73591617"/>
       <w:r w:rsidRPr="0087164D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>ВИСНОВКИ</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="27F70A6F" w14:textId="083297E6" w:rsidR="00AD5557" w:rsidRDefault="00F84C5F" w:rsidP="00073422">
+    <w:p w14:paraId="2E00DE97" w14:textId="69DD17C3" w:rsidR="00824221" w:rsidRDefault="00F84C5F" w:rsidP="00C8561E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="96"/>
+          <w:szCs w:val="96"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00073422" w:rsidRPr="00073422">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">1-1,5 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00073422" w:rsidRPr="00073422">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>стор</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00073422" w:rsidRPr="00073422">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> А4.</w:t>
       </w:r>
       <w:r w:rsidR="00AD5557">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08063661" w14:textId="235250EB" w:rsidR="00A81749" w:rsidRPr="00824221" w:rsidRDefault="00E3789C" w:rsidP="00824221">
-[...281 lines deleted...]
-    <w:p w14:paraId="100FC20D" w14:textId="77777777" w:rsidR="00073422" w:rsidRDefault="00073422" w:rsidP="00824221">
+    <w:p w14:paraId="04129DF7" w14:textId="77777777" w:rsidR="00073422" w:rsidRDefault="00073422" w:rsidP="00824221">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="96"/>
           <w:szCs w:val="96"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc73591619"/>
     </w:p>
-    <w:p w14:paraId="1AEE7BD2" w14:textId="77777777" w:rsidR="00073422" w:rsidRDefault="00073422" w:rsidP="00824221">
+    <w:p w14:paraId="704A8921" w14:textId="77777777" w:rsidR="00073422" w:rsidRDefault="00073422" w:rsidP="00824221">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="96"/>
           <w:szCs w:val="96"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04129DF7" w14:textId="77777777" w:rsidR="00073422" w:rsidRDefault="00073422" w:rsidP="00824221">
+    <w:p w14:paraId="0DF22563" w14:textId="5942BC9C" w:rsidR="00824221" w:rsidRDefault="00824221" w:rsidP="00824221">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="96"/>
           <w:szCs w:val="96"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="00824221">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="96"/>
           <w:szCs w:val="96"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-      </w:pPr>
-[...25 lines deleted...]
-        </w:rPr>
         <w:t>ДОДАТКИ</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="1AE9C14A" w14:textId="77777777" w:rsidR="00824221" w:rsidRDefault="00824221">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="96"/>
           <w:szCs w:val="96"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="96"/>
           <w:szCs w:val="96"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="26556739" w14:textId="6B38F949" w:rsidR="00AF5BE2" w:rsidRDefault="004806CD" w:rsidP="005D1915">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004806CD">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Додаток А</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C007B4F" w14:textId="3AE823FB" w:rsidR="005D1915" w:rsidRPr="00B30201" w:rsidRDefault="00073422" w:rsidP="005D1915">
-[...13 lines deleted...]
-        <w:t>…</w:t>
+    <w:p w14:paraId="03798BD9" w14:textId="77777777" w:rsidR="00924EB5" w:rsidRPr="00344D4B" w:rsidRDefault="00924EB5" w:rsidP="00924EB5">
+      <w:pPr>
+        <w:spacing w:before="235"/>
+        <w:ind w:left="417"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00344D4B">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>СПИСОК</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00344D4B">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00344D4B">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЛІТЕРАТУРИ</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="005D1915" w:rsidRPr="00B30201" w:rsidSect="00DB7A86">
-      <w:headerReference w:type="default" r:id="rId10"/>
+    <w:p w14:paraId="68F6B043" w14:textId="77777777" w:rsidR="00924EB5" w:rsidRPr="00344D4B" w:rsidRDefault="00924EB5" w:rsidP="00924EB5">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1902"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="240" w:line="357" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="426" w:firstLine="709"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00924EB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Price M. J. C# 12 and .NET 8 – Modern Cross-Platform Development Fundamentals. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00344D4B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2023. 828 с.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AD4EF87" w14:textId="77777777" w:rsidR="00924EB5" w:rsidRPr="00344D4B" w:rsidRDefault="00924EB5" w:rsidP="00924EB5">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1844"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="5" w:line="362" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="426" w:firstLine="709"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00924EB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Troelsen A., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00924EB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Japikse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00924EB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> P. Pro C# 10 with .NET 6: Foundational Principles and Practices in Programming. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00344D4B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>APress</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00344D4B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, 2022. 1640 с.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35F5EB2E" w14:textId="77777777" w:rsidR="00924EB5" w:rsidRPr="00344D4B" w:rsidRDefault="00924EB5" w:rsidP="00924EB5">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1836"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="314" w:lineRule="exact"/>
+        <w:ind w:left="0" w:hanging="278"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00924EB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Whitaker</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924EB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924EB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>R.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924EB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924EB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924EB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924EB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>C#</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924EB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924EB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Player’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924EB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924EB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Guide</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924EB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924EB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(5th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924EB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924EB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Edition).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924EB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00344D4B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2022.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00344D4B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00344D4B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>495</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00344D4B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00344D4B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>p.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="364C1515" w14:textId="77777777" w:rsidR="00924EB5" w:rsidRPr="00924EB5" w:rsidRDefault="00924EB5" w:rsidP="00924EB5">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1958"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="163" w:line="362" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="426" w:firstLine="709"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00344D4B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Офіційний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00344D4B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00344D4B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>навчальний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00344D4B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> курс Microsoft C#. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924EB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Microsoft Learn. URL: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924EB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>https://learn.microsoft.com/en-us/training/paths/csharp-first-steps.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FD1AA83" w14:textId="77777777" w:rsidR="00924EB5" w:rsidRPr="00924EB5" w:rsidRDefault="00924EB5" w:rsidP="00924EB5">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2077"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="426" w:firstLine="709"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00344D4B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Об'єктно-орієнтоване</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00344D4B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00344D4B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>програмування</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00344D4B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00344D4B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Програмування</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00344D4B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00344D4B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>частина</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00344D4B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00344D4B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Освітній</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00344D4B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> портал </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00344D4B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Державний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00344D4B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00344D4B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>університет</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00344D4B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00344D4B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Житомирська</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00344D4B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00344D4B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>політехніка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00344D4B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">». </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924EB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">URL: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924EB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>https://learn.ztu.edu.ua/course/view.php?id=1628.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49871BF0" w14:textId="77777777" w:rsidR="00924EB5" w:rsidRPr="00924EB5" w:rsidRDefault="00924EB5" w:rsidP="00924EB5">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2227"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="362" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="429" w:firstLine="709"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00344D4B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Документація</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00924EB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Microsoft: WPF. Microsoft Learn. URL: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924EB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>https://learn.microsoft.com/en-us/dotnet/desktop/wpf.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F479071" w14:textId="77777777" w:rsidR="00924EB5" w:rsidRPr="00924EB5" w:rsidRDefault="00924EB5" w:rsidP="00924EB5">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2297"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="362" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="424" w:firstLine="709"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00924EB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">C# language documentation. Microsoft Learn. URL: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924EB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>https://learn.microsoft.com/en-us/dotnet/csharp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="577D191D" w14:textId="77777777" w:rsidR="00924EB5" w:rsidRPr="00924EB5" w:rsidRDefault="00924EB5" w:rsidP="00924EB5">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1836"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="319" w:lineRule="exact"/>
+        <w:ind w:left="0" w:hanging="278"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00924EB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>C#</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924EB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924EB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Tutorial.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924EB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924EB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>W3Schools.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924EB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924EB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>URL:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924EB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924EB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>https://</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidRPr="00924EB5">
+          <w:rPr>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:spacing w:val="-2"/>
+            <w:sz w:val="28"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>www.w3schools.com/cs/index.php.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7539541C" w14:textId="77777777" w:rsidR="00924EB5" w:rsidRPr="00924EB5" w:rsidRDefault="00924EB5" w:rsidP="00924EB5">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2928"/>
+          <w:tab w:val="left" w:pos="4415"/>
+          <w:tab w:val="left" w:pos="6924"/>
+          <w:tab w:val="left" w:pos="9851"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="144" w:line="362" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="425" w:firstLine="709"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00924EB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>C#</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924EB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00344D4B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Підручник</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00924EB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924EB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00924EB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>W3SchoolsUA.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924EB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00924EB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">URL: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924EB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>https://w3schoolsua.github.io/cs/index.html#gsc.tab=0.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="335CA990" w14:textId="77777777" w:rsidR="00924EB5" w:rsidRPr="00924EB5" w:rsidRDefault="00924EB5" w:rsidP="00924EB5">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2101"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="362" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="423" w:firstLine="709"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00924EB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Community Toolkit MVVM </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00344D4B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>документація</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00924EB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Microsoft Learn. URL: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924EB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>https://learn.microsoft.com/en-us/dotnet/communitytoolkit/mvvm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C007B4F" w14:textId="219256AA" w:rsidR="005D1915" w:rsidRPr="00924EB5" w:rsidRDefault="005D1915" w:rsidP="005D1915">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="005D1915" w:rsidRPr="00924EB5" w:rsidSect="00DB7A86">
+      <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11909" w:h="16834"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2ECFA8E0" w14:textId="77777777" w:rsidR="001046E1" w:rsidRDefault="001046E1" w:rsidP="00DB7A86">
+    <w:p w14:paraId="213D4FBA" w14:textId="77777777" w:rsidR="00D750D1" w:rsidRDefault="00D750D1" w:rsidP="00DB7A86">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4215AE22" w14:textId="77777777" w:rsidR="001046E1" w:rsidRDefault="001046E1" w:rsidP="00DB7A86">
+    <w:p w14:paraId="4C534930" w14:textId="77777777" w:rsidR="00D750D1" w:rsidRDefault="00D750D1" w:rsidP="00DB7A86">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ISOCPEUR">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Journal">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7B05F9FC" w14:textId="77777777" w:rsidR="001046E1" w:rsidRDefault="001046E1" w:rsidP="00DB7A86">
+    <w:p w14:paraId="2AE6EF7A" w14:textId="77777777" w:rsidR="00D750D1" w:rsidRDefault="00D750D1" w:rsidP="00DB7A86">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="49F2D373" w14:textId="77777777" w:rsidR="001046E1" w:rsidRDefault="001046E1" w:rsidP="00DB7A86">
+    <w:p w14:paraId="0E02F351" w14:textId="77777777" w:rsidR="00D750D1" w:rsidRDefault="00D750D1" w:rsidP="00DB7A86">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7BCDA785" w14:textId="0A091456" w:rsidR="005F3A58" w:rsidRDefault="005F3A58">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29151B5A" wp14:editId="7472BA7B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-387350</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-243205</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6659880" cy="10295890"/>
               <wp:effectExtent l="0" t="0" r="26670" b="29210"/>
               <wp:wrapNone/>
               <wp:docPr id="251" name="Групувати 251"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -10690,170 +11430,159 @@
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="3175">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="176B27D8" w14:textId="4ADC282E" w:rsidR="005F3A58" w:rsidRPr="00737355" w:rsidRDefault="005F3A58" w:rsidP="00DB7A86">
+                          <w:p w14:paraId="176B27D8" w14:textId="48B6FA98" w:rsidR="005F3A58" w:rsidRPr="00737355" w:rsidRDefault="005F3A58" w:rsidP="00DB7A86">
                             <w:pPr>
                               <w:spacing w:before="120"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ISOCPEUR" w:hAnsi="ISOCPEUR"/>
                                 <w:i/>
                                 <w:sz w:val="25"/>
                                 <w:szCs w:val="25"/>
                                 <w:lang w:val="uk-UA"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00737355">
                               <w:rPr>
                                 <w:rFonts w:ascii="ISOCPEUR" w:hAnsi="ISOCPEUR"/>
                                 <w:i/>
                                 <w:sz w:val="25"/>
                                 <w:szCs w:val="25"/>
                                 <w:lang w:val="uk-UA"/>
                               </w:rPr>
                               <w:t>ДУ «Житомирська політехніка»</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00737355">
                               <w:rPr>
                                 <w:rFonts w:ascii="ISOCPEUR" w:hAnsi="ISOCPEUR"/>
                                 <w:i/>
                                 <w:sz w:val="25"/>
                                 <w:szCs w:val="25"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                             <w:r w:rsidRPr="006C396D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ISOCPEUR" w:hAnsi="ISOCPEUR"/>
                                 <w:i/>
                                 <w:sz w:val="25"/>
                                 <w:szCs w:val="25"/>
                                 <w:lang w:val="uk-UA"/>
                               </w:rPr>
                               <w:t>2</w:t>
                             </w:r>
-                            <w:r w:rsidR="00BA4F29">
+                            <w:r w:rsidR="00924EB5">
                               <w:rPr>
                                 <w:rFonts w:ascii="ISOCPEUR" w:hAnsi="ISOCPEUR"/>
                                 <w:i/>
                                 <w:sz w:val="25"/>
                                 <w:szCs w:val="25"/>
                                 <w:lang w:val="uk-UA"/>
                               </w:rPr>
-                              <w:t>5</w:t>
+                              <w:t>6</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00737355">
                               <w:rPr>
                                 <w:rFonts w:ascii="ISOCPEUR" w:hAnsi="ISOCPEUR"/>
                                 <w:i/>
                                 <w:sz w:val="25"/>
                                 <w:szCs w:val="25"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                             <w:r w:rsidRPr="006C396D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ISOCPEUR" w:hAnsi="ISOCPEUR"/>
                                 <w:i/>
                                 <w:sz w:val="25"/>
                                 <w:szCs w:val="25"/>
                                 <w:lang w:val="uk-UA"/>
                               </w:rPr>
                               <w:t>12</w:t>
                             </w:r>
                             <w:r w:rsidR="004070CB" w:rsidRPr="004070CB">
                               <w:rPr>
                                 <w:rFonts w:ascii="ISOCPEUR" w:hAnsi="ISOCPEUR"/>
                                 <w:i/>
                                 <w:sz w:val="25"/>
                                 <w:szCs w:val="25"/>
                                 <w:highlight w:val="yellow"/>
                                 <w:lang w:val="uk-UA"/>
                               </w:rPr>
                               <w:t>2</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00737355">
                               <w:rPr>
                                 <w:rFonts w:ascii="ISOCPEUR" w:hAnsi="ISOCPEUR"/>
                                 <w:i/>
                                 <w:sz w:val="25"/>
                                 <w:szCs w:val="25"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="004070CB">
+                            <w:r w:rsidR="00924EB5">
                               <w:rPr>
                                 <w:rFonts w:ascii="ISOCPEUR" w:hAnsi="ISOCPEUR"/>
                                 <w:i/>
                                 <w:sz w:val="25"/>
                                 <w:szCs w:val="25"/>
                                 <w:highlight w:val="yellow"/>
                                 <w:lang w:val="uk-UA"/>
                               </w:rPr>
-                              <w:t>2</w:t>
-[...10 lines deleted...]
-                              <w:t>5</w:t>
+                              <w:t>26.</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00737355">
                               <w:rPr>
                                 <w:rFonts w:ascii="ISOCPEUR" w:hAnsi="ISOCPEUR"/>
                                 <w:i/>
                                 <w:sz w:val="25"/>
                                 <w:szCs w:val="25"/>
                               </w:rPr>
-                              <w:t>.0</w:t>
+                              <w:t>0</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="ISOCPEUR" w:hAnsi="ISOCPEUR"/>
                                 <w:i/>
                                 <w:sz w:val="25"/>
                                 <w:szCs w:val="25"/>
                                 <w:lang w:val="uk-UA"/>
                               </w:rPr>
                               <w:t>8</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00737355">
                               <w:rPr>
                                 <w:rFonts w:ascii="ISOCPEUR" w:hAnsi="ISOCPEUR"/>
                                 <w:i/>
                                 <w:sz w:val="25"/>
                                 <w:szCs w:val="25"/>
                               </w:rPr>
                               <w:t>0</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00737355">
                               <w:rPr>
                                 <w:rFonts w:ascii="ISOCPEUR" w:hAnsi="ISOCPEUR"/>
                                 <w:i/>
                                 <w:sz w:val="25"/>
@@ -12338,51 +13067,51 @@
                                 <w:highlight w:val="yellow"/>
                               </w:rPr>
                               <w:t>КН-21-1</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="12700" tIns="12700" rIns="12700" bIns="12700" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:group w14:anchorId="29151B5A" id="Групувати 251" o:spid="_x0000_s1026" style="position:absolute;margin-left:-30.5pt;margin-top:-19.15pt;width:524.4pt;height:810.7pt;z-index:251659264" coordorigin="1134,284" coordsize="10488,16214" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAelZ0FHQkAAKJiAAAOAAAAZHJzL2Uyb0RvYy54bWzsXd1uo0YUvq/Ud0Dcd83wj7XOapXdript&#10;21V3+wAEYxsVAwUSJ72q2kfoi1S96l1fIftGPTNnGI/BbuMkjJ2YlTaCYPBwzne+OeebA3n56nqZ&#10;aldxWSV5NtHJC0PX4izKp0k2n+g/fvr6K1/XqjrMpmGaZ/FEv4kr/dXZl1+8XBXj2MwXeTqNSw0u&#10;klXjVTHRF3VdjEejKlrEy7B6kRdxBgdnebkMa9gt56NpGa7g6st0ZBqGO1rl5bQo8yiuKvjtGzyo&#10;n7Hrz2ZxVH8/m1VxraUTHcZWs58l+3lBf47OXobjeRkWiyTiwwjvMYplmGTwpeJSb8I61C7LpHOp&#10;ZRKVeZXP6hdRvhzls1kSxewe4G6I0bqbd2V+WbB7mY9X80KYCUzbstO9Lxt9d/Wh1JLpRDcdomtZ&#10;uAQn3f7x+dfPv9/+A///uv3z82+3f2v0KNhqVczHcMq7svhYfCjxhmHzfR79VMHhUfs43Z/jh7WL&#10;1bf5FK4eXtY5s9X1rFzSS4AVtGvmkhvhkvi61iL4pes6ge+D5yI4RgwzcPyAey1agGvpiYRYtq7B&#10;cdO30aHR4i0/nxi2DxBkZ7smYcdH4Ri/mg2XD4/eG0CwWlu5epiVPy7CImbOq6jJhJXNxso/ADjD&#10;bJ7GGnEsNC77ZGPZCs2qZfn5Aj4Xvy7LfLWIwykMjDkDhi+dQHcqcMr/2rlrrsbY/2mscFyUVf0u&#10;zpca3ZjoJYyf+TG8el/V1Pvrj1C3ZvnXSZqyAEszbUURZhsGO6PK02RKj9LPVeX84jwttauQxij7&#10;R60BV9v42DKpgSnSZDnRffGhcEwN8jabsq+pwyTFbTg5zRge0Sjo3Yt8egMGKnOkAaAt2Fjk5S+6&#10;tgIKmOjVz5dhGeta+k0GRg6IbVPOYDu245mwU8pHLuQjYRbBpSZ6rWu4eV4jz1wWZTJfwDcRdu9Z&#10;/hoCYJYwi1Gn4aj4YAGAypBoNUh8n2QUhCw4OKbOMwzv6Drj4S1wyID96aaAUN6AIZ5ydxi6jsOi&#10;ltg8LsOxACJGrG+bHAkNVbQgmMLAFUIQ6JgjbX/UUURT26h0MLAiEjp3sCOxjAIHEytoHGy49Ksl&#10;Bxu2B9MNo+XBxXdIBXbNJhBCGy5mdlYWw6ZJp2Y6M9umyWJVcjG61zRdb/DwAzzstjzMrKnMw5YH&#10;OdPgYSxPesoIvZaHfaU0TRObXR6GA5Sihxi+Y8G2i6WhAtlg6UCphx1iA4kgS2MFNLC0pDHsVTvv&#10;8jBkOrKHXVajKmPpwLZ5Lu0YHi+Pm1yax7DjDrn0XTSXHQ4Gh246mMshrABXmUs7gcnS+HUIW0EA&#10;M0gfqTQxvQcU7E+sWnKF/IXVEsaLshAGVYZXSyBTMXANHn5kkgaP8hiWpDdXrfRGx8BmYt9ohbEN&#10;I8FsC6VWoVKuVbX7CG8bStx2Way+vriG6pxCfU+FTKhjQhmDDVTFYOPJKWLUAziLywCRZbHetVnX&#10;b0SxDkAcj9M81+LVAoStEYhJ78RxIoQ1GSeyutY3TkzLBKxuJxJYDYGZhNVth2ASXExqCpwTB4qQ&#10;52SgyBpd30CxPBtYYztQKMMcGCdi8j1xnAiRT8aJrPT1jRPboUXEdpw4UHEcGCdiDj5xnICPugmK&#10;rBf2jZPA9jlOHMNvLep4HsyLOO8wDeIACYqYg08cJ0JwlPlEVh0V4sTyWytDEk5wAbnpx1BS6bD8&#10;REzBe+IEFRHeEsB3sCWA72Dxw3eeXgEkZEwJNygociGkb9w4ptEkthbUOxuLxi79DSMYumRBF9TV&#10;A0fMyQNw5K4mwMiGPAqL+1xRgNYnFfIobdSh2YtjuC1dBZqahlaDfboOdyjg1IjyEgeGoEJ9VBQy&#10;HjQdbBBDfwr4w1rWnpgCTteBNzwsqjNFQdwo4LYdtFKG/jyMUzXrQ7xHU+JT87AQOHGNAxJ2tTTd&#10;eNiBuVxVDJ+Wh4U0yT0sKiLFMexQFVIRSx+Nh3mzO11LYX3yTdO3J3RA1tKvEY8XIP110xPaz8tT&#10;ooAR+Xo9ERYQeE88X0oIx6KZHvMoPsFKffQB/OPVPe2+pq4V6fch+ujBgl0pBCsGRaXKhqWabgvf&#10;d2BgTATpmEldeSsUoT2rFLgl7HaHDSxrYePprufRcrEjl3nCOMCIfZezgelD2gyFSStjJYYnQvCA&#10;OBGK0LHiZM0syKnsYZ0uvQq5q6FXfmNK6BWWWDYnumdBr9uUIKy7BnolLJqpHY41bujY+n+WjTb/&#10;d/gVCG9dU5w4v2Ij1zED5W4ESycxdDQnWJT020970sdfH+tpUCl/dbEV73nlr2DBLbEjKy59xw4E&#10;bzcxOY78lTD555jjRhHBCr1GWo/Bh5zpAIYEloiA2XMm5it0WO3wHSULeXckXCHjNITLdRwlGW2A&#10;z90+M8IVGowcS2IhWEEsHTPhCiF4zziCe3pOigG0tGyZlcWirwKQHLliQISevCdQjp1whVTUEC6X&#10;iVQQrtt5ePo5SAj0vSvd6lBITgpi6ZgJV0w8e8bRcyPcbToTvuFnyHDpa5mImHz2BMqREK4KHQrw&#10;wpkGFz0DWYLqv/vId5qHdrpP34Jwwp7MtFEKEktmnbWgdHiVTQUvcNvRfAQe7c4l2CSiiCYcky7Y&#10;sBYzYjF8rcsjy2zWRomFj/Xt9nO5z1uz7vjwHj6bJda1ngpRqNFQACWb5CAkA8hAVJADxS7DjeW0&#10;u5oMky8WM0DtBs1ADuztjrvIQahknP5FMavKw5hoEuhqYkEoMcPg4cd4vUYg5DDuYVGFKvEwMSxD&#10;NNMM79d40MtHd8XwNnUuEEWSgmLRd60mjLc82QQUc9gnm4gonPec3p9ZwQiY2JIJiiJJAVCADeir&#10;ctmU3kEKMU2e8pvOZpNcJ+PvLROE95TyFfgTh4rQ9CTFPxBpsiKogMCB2V+7TYiYENMHZhUA6/2g&#10;cjB1QVHRILRLnnAI9lWScPh+804+x3JaKWVDLwinR6wZ0KUn8iQELdhRnGYOhlfJN4GgxMEBAbc2&#10;VSHD1rpmGBz8CCWDBQ7t5Anwin3Jy33310gJpY/Z29rHJl1iZ9wP70SnY9odx/2lCfdtsjkY97Pe&#10;CfhDCMxc/I820L+0IO/DtvynJc7+BQAA//8DAFBLAwQUAAYACAAAACEAX+jLlOIAAAAMAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPwUrDQBCG74LvsIzgrd3E0JrGbEop6qkItoL0ts1Ok9DsbMhuk/Tt&#10;HU96m2E+/vn+fD3ZVgzY+8aRgngegUAqnWmoUvB1eJulIHzQZHTrCBXc0MO6uL/LdWbcSJ847EMl&#10;OIR8phXUIXSZlL6s0Wo/dx0S386utzrw2lfS9HrkcNvKpyhaSqsb4g+17nBbY3nZX62C91GPmyR+&#10;HXaX8/Z2PCw+vncxKvX4MG1eQAScwh8Mv/qsDgU7ndyVjBetgtky5i6BhyRNQDCxSp+5zInRRZrE&#10;IItc/i9R/AAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAelZ0FHQkAAKJiAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBf6MuU4gAAAAwBAAAPAAAA&#10;AAAAAAAAAAAAAHcLAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAhgwAAAAA&#10;">
+            <v:group w14:anchorId="29151B5A" id="Групувати 251" o:spid="_x0000_s1026" style="position:absolute;margin-left:-30.5pt;margin-top:-19.15pt;width:524.4pt;height:810.7pt;z-index:251659264" coordorigin="1134,284" coordsize="10488,16214" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBR5HNZ8QgAAG9iAAAOAAAAZHJzL2Uyb0RvYy54bWzsXdtyo0YQfU9V/oHiPSuGO6qVt7a8l0rV&#10;JtnKbj4AIyRRQUAAW3a+fnsutAYhJZJtRjf84AKjy9B9+kz3mR789t3jMtUe4rJK8myikzeGrsVZ&#10;lE+TbD7R//r+6Rdf16o6zKZhmmfxRH+KK/3dzc8/vV0V49jMF3k6jUsNPiSrxqtioi/quhiPRlW0&#10;iJdh9SYv4gwuzvJyGdZwWs5H0zJcwacv05FpGO5olZfTosyjuKrgrx/4Rf2Gff5sFkf1H7NZFdda&#10;OtFhbDX7XbLfd/T36OZtOJ6XYbFIIjGM8BmjWIZJBl+KH/UhrEPtvkw6H7VMojKv8ln9JsqXo3w2&#10;S6KY3QPcDTE27uZzmd8X7F7m49W8QDOBaTfs9OyPjX5/+FwW34qvJR89HH7Jo78rsMtoVczH8nV6&#10;Pucv1u5Wv+VT8Gd4X+fsxh9n5ZJ+BNyS9sjs+4T2jR9rLYI/uq4T+D64IYJrxDADxw+EC6IF+Im+&#10;kRDL1jW4bvo29060+CjeTwzbBzyxd7smYddH4Zh/NRuuGB51P+CpWpusepnJvi3CImaeqKhJvpZa&#10;MoUhOqauZeES7PAnIC3M5mmsEcei46YDgFc2lq24WbUsv13A6+L3ZZmvFnE4hYER+noYvvQGelKB&#10;U/7Xzl1zNcb+T2OF46Ks6s9xvtTowUQvYfzMj+HDl6qm41m/hLo1yz8laQp/D8dppq3ovduGwd5R&#10;5WkypVfpxaqc392mpfYQ0oBjP+zu4Ir8smVSQ9inyXKi+/iicEwN8jGbsq+pwyTlxzCUNBMWokbh&#10;xr3Lp09goDLnMQ0cBAeLvPxX11YQzxO9+uc+LGNdS3/NwMgBsW1KAOzEdjwTTkr5yp18Jcwi+KiJ&#10;XusaP7ytOWncF2UyX8A3EXbvWf4eAmCWMItRp/FRicECAJUh0WqQ+CXJKAhZcAhM3WY8vKPHTIQ3&#10;4pAB+/tTARBuwZC/ZX8Yuo7DopbYIi7DMQKRR6xvmwIJDVVsQDCFgSuEIHCrQNrhqGviVaWDgRU5&#10;1QgHOxLLKHAwsYLGwYZLv1pysGF7RNDy4OI95vVdswmEUMvFzM7KYtg06dRMZ2bbNFmsSi7m7jVN&#10;1xs8/AIPuxseZtZU5mHLg5xp8DCvNXrKCL0ND/tKaZomNrs8DBdo5jzE8J7V1y6WhgqkxdKBUg87&#10;xAYS4SzNK6CBpSXB4KBCeJeHIdORPeyyGlUZSwe2LXJpx/BEedzk0iKGHXfIpfcRUHY4GBzadjAr&#10;fZQ5GGp2kUs7gcnS+HUIW0EAMwhTOF450SKm94KC/cyqJRfqkVYIs3g5godBpmLgGjz8yiQNDCg8&#10;LElvrlrpjY6BzcS+sRHGNoyEZ1sOl1UalXKtqj1HeGspcdtlsfrx7hGqcwr1AxUyVMdQGYMDrorB&#10;wdkpYtQDnAJkgMiyWO/arOs3olgHII4naN48BkCYeo2T3pXjBIU1GSeyutY3TkzLBKxuJxJYDYFc&#10;gdVtRwMKzp1XDhSU52SgyBpd30CxPBtYYztQKMMcGSc4+V45TlDkk3EiK31948R2aBGxHScOVBxH&#10;xgnOwVeOE/BRN0GR9cK+cRLYvsCJY/gbizqeB/Min3eYBoHr7EoyWJag4Bx85ThBwVHmE1l1VIgT&#10;y99YGZJwcoRKh+EEp+ADccIVEdESIE54S4A44cWPODm/AghlTAk3XFAUQkjfuHFMo0lsLah3WovG&#10;Lv0LIxi6ZEEX1JWWyAw4OCcPwJG7mgAjLfEMFveFogANTSpaDWijDs1eHMPd0FWgqWloNTikhXCH&#10;Ak6NKOujPAQV6qNYyHjQdNAihv4U8Je1rJ2ZAk7XgVsexupMURA3axy2HWykDP15mE/VrA9R7jbc&#10;synx3DyMAifvCIOEXS1NNx52YC5XFcPX5WGUJoWHsSJSHMMOVSEVsfTJeFg0u9O1FNYH3zR9e6gD&#10;sv58jXiiAGl3y9O9AK/VTU9oP69IiQJG5Ov1RFhAED3xYikhHGMzPc+jxAQr9dEH8COqe9p9TV2L&#10;6fcx+ujBgl0phFcMikqVlqWabgvfd2BgTATpmEmdDIKK0IFVCtwS73aHA17WwsH5rufRcrEjl3lo&#10;HAV7LQLTh7QZCpONjJUYHobgEXGCitCp4mTNLJxTGT926RXlroZexY0poVdYYmlPdBdBr9uUIF53&#10;DfRKWDRTO5xq3NCx9b+XjTb/d/gVCG9dU/QtF544v/JGrlMGyn4ESycx7mhBsFzS39zt2VP+6vLW&#10;1cvKX8GCW2JHVlz6jh0I3m5ichr5Kxn6R9hmYR/1Gmk9hm9yVjQLnzrBYsAcOBOLFTpe7YgTJQt5&#10;exIuyjgN4QodR0lGG/B9txdGuKjByLGEC8EKisFTJlwUgg+MI7inS1IMoKVly6yMi74KQHLqhIt6&#10;8oFAOXXCRamoIVwhE6kgXLezefoSJAT63JVudYiSk4JYOmXCxYnnwDi6NMLdpjPxJ/wMGS6tAQhO&#10;PgcC5UQIV4UOBXgRTMMXPQNZguq/+8h3mk073d23IJywnZk2l4JwyayzFpQOj7Kp4GlsO5qPwKPd&#10;uYQ3iSiiCcekCzasxYxYDF/r8sgym7VRYvFtfbv9XB7y1Kw9N+/xvVm4rnUuREE9179IDShpkwNK&#10;BpCBqCAHil2GGwue/dbuiDBMsVjMALUbNAM5sEc17iIHVMkE/WMxq8rDPNEk0NXEglBihsHDr/F4&#10;jQDlMOFhrEKVeJgYloHNNMPzNV70JNFdMbxNnQuwSFJQLPqu1YTxlp1NQDHH3dlEsHA+cHq/sIIR&#10;MLElE8QiSQFQgA1gXzWf0jtIIaYpUn7TaTfJdTL+3jJBeE6pWIG/cqigpicp/gGmyYqgAgIHz/42&#10;24SICTF9ZFYBsD4PKkdTFxQVDahdioQD2VdJwuH7zTP5HMvZSCkbeuFwesWagbv0SnZC0IKdi9PM&#10;wfBc+CYQlDg4IODWpipk2FrXDIODX6FksMChnTwBnpcvebnv/hopofR59rb2sUmX2Bn3wzPR6Zh2&#10;x3F/acJzm2yOxv2sdwL+qwEzl/gPDPTfJsjncCz/n4ibHwAAAP//AwBQSwMEFAAGAAgAAAAhAF/o&#10;y5TiAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FKw0AQhu+C77CM4K3dxNCaxmxKKeqpCLaC&#10;9LbNTpPQ7GzIbpP07R1PepthPv75/nw92VYM2PvGkYJ4HoFAKp1pqFLwdXibpSB80GR06wgV3NDD&#10;uri/y3Vm3EifOOxDJTiEfKYV1CF0mZS+rNFqP3cdEt/Orrc68NpX0vR65HDbyqcoWkqrG+IPte5w&#10;W2N52V+tgvdRj5skfh12l/P2djwsPr53MSr1+DBtXkAEnMIfDL/6rA4FO53clYwXrYLZMuYugYck&#10;TUAwsUqfucyJ0UWaxCCLXP4vUfwAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAUeRzWfEI&#10;AABvYgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAX+jL&#10;lOIAAAAMAQAADwAAAAAAAAAAAAAAAABLCwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AFoMAAAAAA==&#10;">
               <v:rect id="Rectangle 153" o:spid="_x0000_s1027" style="position:absolute;left:1134;top:284;width:10488;height:16214;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCeQbyYxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RaoNA&#10;FETfC/2H5RbyVtcKKdW4CSYQyFNpjR9wcW9V4t417kZNv75bKPRxmJkzTL5bTC8mGl1nWcFLFIMg&#10;rq3uuFFQnY/PbyCcR9bYWyYFd3Kw2z4+5JhpO/MnTaVvRICwy1BB6/2QSenqlgy6yA7Ewfuyo0Ef&#10;5NhIPeIc4KaXSRy/SoMdh4UWBzq0VF/Km1Fw8cv0XjTl9zGt9mn9sS/m27VQavW0FBsQnhb/H/5r&#10;n7SCZJ3A75lwBOT2BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJ5BvJjEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" strokeweight="2pt"/>
               <v:line id="Line 154" o:spid="_x0000_s1028" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1655,14214" to="1656,15056" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBcN/TCwAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BCsIw&#10;EETvgv8QVvCmqYoi1SgiVLyJ1Yu3tVnbYrMpTdT690YQPA4z84ZZrltTiSc1rrSsYDSMQBBnVpec&#10;KzifksEchPPIGivLpOBNDtarbmeJsbYvPtIz9bkIEHYxKii8r2MpXVaQQTe0NXHwbrYx6INscqkb&#10;fAW4qeQ4imbSYMlhocCatgVl9/RhFNwv52myO2z1qUo3+pon/nK9aaX6vXazAOGp9f/wr73XCsbT&#10;CXzPhCMgVx8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXDf0wsAAAADcAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" strokeweight="2pt"/>
               <v:line id="Line 155" o:spid="_x0000_s1029" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1139,14206" to="11610,14207" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDT3my2wAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BCsIw&#10;EETvgv8QVvCmqaIi1SgiVLyJ1Yu3tVnbYrMpTdT690YQPA4z84ZZrltTiSc1rrSsYDSMQBBnVpec&#10;KzifksEchPPIGivLpOBNDtarbmeJsbYvPtIz9bkIEHYxKii8r2MpXVaQQTe0NXHwbrYx6INscqkb&#10;fAW4qeQ4imbSYMlhocCatgVl9/RhFNwv52myO2z1qUo3+pon/nK9aaX6vXazAOGp9f/wr73XCsbT&#10;CXzPhCMgVx8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA095stsAAAADcAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" strokeweight="2pt"/>
               <v:line id="Line 156" o:spid="_x0000_s1030" style="position:absolute;visibility:visible;mso-wrap-style:square" from="2280,14222" to="2281,16489" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC8ksktvwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BCsIw&#10;EETvgv8QVvCmqUJFqlFEqHgTqxdva7O2xWZTmqj1740geBxm5g2zXHemFk9qXWVZwWQcgSDOra64&#10;UHA+paM5COeRNdaWScGbHKxX/d4SE21ffKRn5gsRIOwSVFB63yRSurwkg25sG+Lg3Wxr0AfZFlK3&#10;+ApwU8tpFM2kwYrDQokNbUvK79nDKLhfznG6O2z1qc42+lqk/nK9aaWGg26zAOGp8//wr73XCqZx&#10;DN8z4QjI1QcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC8ksktvwAAANwAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" strokeweight="2pt"/>
               <v:line id="Line 157" o:spid="_x0000_s1031" style="position:absolute;visibility:visible;mso-wrap-style:square" from="3714,14222" to="3715,16489" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBMQFdawAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BCsIw&#10;EETvgv8QVvCmqYIi1SgiVLyJ1Utva7O2xWZTmqj1740geBxm5g2z2nSmFk9qXWVZwWQcgSDOra64&#10;UHA5J6MFCOeRNdaWScGbHGzW/d4KY21ffKJn6gsRIOxiVFB638RSurwkg25sG+Lg3Wxr0AfZFlK3&#10;+ApwU8tpFM2lwYrDQokN7UrK7+nDKLhnl1myP+70uU63+lokPrvetFLDQbddgvDU+X/41z5oBdPZ&#10;HL5nwhGQ6w8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEATEBXWsAAAADcAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" strokeweight="2pt"/>
               <v:line id="Line 158" o:spid="_x0000_s1032" style="position:absolute;visibility:visible;mso-wrap-style:square" from="4572,14222" to="4574,16489" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAjDPLBwAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NCsIw&#10;EITvgu8QVvCmqYI/VKOIUPEmVi/e1mZti82mNFHr2xtB8DjMzDfMct2aSjypcaVlBaNhBII4s7rk&#10;XMH5lAzmIJxH1lhZJgVvcrBedTtLjLV98ZGeqc9FgLCLUUHhfR1L6bKCDLqhrYmDd7ONQR9kk0vd&#10;4CvATSXHUTSVBksOCwXWtC0ou6cPo+B+OU+S3WGrT1W60dc88ZfrTSvV77WbBQhPrf+Hf+29VjCe&#10;zOB7JhwBufoAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAIwzywcAAAADcAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" strokeweight="2pt"/>
               <v:line id="Line 159" o:spid="_x0000_s1033" style="position:absolute;visibility:visible;mso-wrap-style:square" from="5146,14214" to="5147,16481" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBSk2azvQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE+7CsIw&#10;FN0F/yFcwU1TBUWqqYhQcROri9u1uX1gc1OaqPXvzSA4Hs57s+1NI17Uudqygtk0AkGcW11zqeB6&#10;SScrEM4ja2wsk4IPOdgmw8EGY23ffKZX5ksRQtjFqKDyvo2ldHlFBt3UtsSBK2xn0AfYlVJ3+A7h&#10;ppHzKFpKgzWHhgpb2leUP7KnUfC4XRfp4bTXlybb6XuZ+tu90EqNR/1uDcJT7//in/uoFcwXYW04&#10;E46ATL4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAAAAAA&#10;AAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAUpNms70AAADcAAAADwAAAAAAAAAA&#10;AAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPECAAAAAA==&#10;" strokeweight="2pt"/>
               <v:line id="Line 160" o:spid="_x0000_s1034" style="position:absolute;visibility:visible;mso-wrap-style:square" from="9445,15070" to="9447,15632" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA938MowAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BCsIw&#10;EETvgv8QVvCmqYKi1SgiVLyJ1Yu3tVnbYrMpTdT690YQPA4z84ZZrltTiSc1rrSsYDSMQBBnVpec&#10;KzifksEMhPPIGivLpOBNDtarbmeJsbYvPtIz9bkIEHYxKii8r2MpXVaQQTe0NXHwbrYx6INscqkb&#10;fAW4qeQ4iqbSYMlhocCatgVl9/RhFNwv50myO2z1qUo3+pon/nK9aaX6vXazAOGp9f/wr73XCsaT&#10;OXzPhCMgVx8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPd/DKMAAAADcAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" strokeweight="2pt"/>
               <v:line id="Line 161" o:spid="_x0000_s1035" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1139,15925" to="5136,15926" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDmOiK7wgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LbsIw&#10;EN1X4g7WIHVXHFigNsSJEFCpqIuqwAEm8RAH4nFku5D29PWiUpdP719Uo+3FjXzoHCuYzzIQxI3T&#10;HbcKTsfXp2cQISJr7B2Tgm8KUJWThwJz7e78SbdDbEUK4ZCjAhPjkEsZGkMWw8wNxIk7O28xJuhb&#10;qT3eU7jt5SLLltJix6nB4EAbQ8318GUV7H39fp3/tEbWvPe7/mP7EuxFqcfpuF6BiDTGf/Gf+00r&#10;WCzT/HQmHQFZ/gIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDmOiK7wgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" strokeweight="1pt"/>
               <v:line id="Line 162" o:spid="_x0000_s1036" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1139,16211" to="5136,16212" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCJdocgxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BbsIw&#10;EETvlfgHa5G4FSccUJtiIgRUAvVQlfYDlngbp4nXke1C4OtrJKQeRzPzRrMoB9uJE/nQOFaQTzMQ&#10;xJXTDdcKvj5fH59AhIissXNMCi4UoFyOHhZYaHfmDzodYi0ShEOBCkyMfSFlqAxZDFPXEyfv23mL&#10;MUlfS+3xnOC2k7Msm0uLDacFgz2tDVXt4dcq2PvjW5tfayOPvPfb7n3zHOyPUpPxsHoBEWmI/+F7&#10;e6cVzOY53M6kIyCXfwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCJdocgxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokeweight="1pt"/>
               <v:rect id="Rectangle 163" o:spid="_x0000_s1037" style="position:absolute;left:1162;top:14805;width:463;height:251;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA9dMN2xwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gQvpW4MKBpdRRSpVFowLT0/ss9sNPs2Zrea/vtuodDjMDPfMItVZ2txo9ZXjhWMhgkI&#10;4sLpiksFH++7pykIH5A11o5JwTd5WC17DwvMtLvzkW55KEWEsM9QgQmhyaT0hSGLfuga4uidXGsx&#10;RNmWUrd4j3BbyzRJJtJixXHBYEMbQ8Ul/7IKPvPLrHx9PoxnL+Pt42F/PZvR21mpQb9bz0EE6sJ/&#10;+K+91wrSSQq/Z+IRkMsfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD10w3bHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" filled="f" stroked="f" strokeweight=".25pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="67056E6C" w14:textId="77777777" w:rsidR="005F3A58" w:rsidRPr="00C93D82" w:rsidRDefault="005F3A58" w:rsidP="00DB7A86">
                       <w:pPr>
                         <w:pStyle w:val="a7"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Journal" w:hAnsi="Journal"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="004D3F22">
                         <w:rPr>
@@ -12566,170 +13295,159 @@
                 <v:textbox inset="1pt,1pt,1pt,1pt">
                   <w:txbxContent>
                     <w:p w14:paraId="6DACC0BE" w14:textId="77777777" w:rsidR="005F3A58" w:rsidRPr="00CF5643" w:rsidRDefault="005F3A58" w:rsidP="00DB7A86">
                       <w:pPr>
                         <w:pStyle w:val="a7"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:lang w:val="ru-RU"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:lang w:val="ru-RU"/>
                         </w:rPr>
                         <w:t>4</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
               <v:rect id="Rectangle 170" o:spid="_x0000_s1044" style="position:absolute;left:5203;top:14377;width:6377;height:572;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCzhASqwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvgf6D2EJuiVwTTOJGCaZg6LVOCzku1tZ2Yq1cSbWdv48ChR6HmXnD7I+z6cVIzneWFbysExDE&#10;tdUdNwo+T+VqC8IHZI29ZVJwIw/Hw9Nij7m2E3/QWIVGRAj7HBW0IQy5lL5uyaBf24E4et/WGQxR&#10;ukZqh1OEm16mSZJJgx3HhRYHemupvla/RkFRXOavn2qHpZfbxGV6o5virNTyeS5eQQSaw3/4r/2u&#10;FaTZDh5n4hGQhzsAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAs4QEqsMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".25pt">
                 <v:textbox inset="1pt,1pt,1pt,1pt">
                   <w:txbxContent>
-                    <w:p w14:paraId="176B27D8" w14:textId="4ADC282E" w:rsidR="005F3A58" w:rsidRPr="00737355" w:rsidRDefault="005F3A58" w:rsidP="00DB7A86">
+                    <w:p w14:paraId="176B27D8" w14:textId="48B6FA98" w:rsidR="005F3A58" w:rsidRPr="00737355" w:rsidRDefault="005F3A58" w:rsidP="00DB7A86">
                       <w:pPr>
                         <w:spacing w:before="120"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="ISOCPEUR" w:hAnsi="ISOCPEUR"/>
                           <w:i/>
                           <w:sz w:val="25"/>
                           <w:szCs w:val="25"/>
                           <w:lang w:val="uk-UA"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00737355">
                         <w:rPr>
                           <w:rFonts w:ascii="ISOCPEUR" w:hAnsi="ISOCPEUR"/>
                           <w:i/>
                           <w:sz w:val="25"/>
                           <w:szCs w:val="25"/>
                           <w:lang w:val="uk-UA"/>
                         </w:rPr>
                         <w:t>ДУ «Житомирська політехніка»</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00737355">
                         <w:rPr>
                           <w:rFonts w:ascii="ISOCPEUR" w:hAnsi="ISOCPEUR"/>
                           <w:i/>
                           <w:sz w:val="25"/>
                           <w:szCs w:val="25"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                       <w:r w:rsidRPr="006C396D">
                         <w:rPr>
                           <w:rFonts w:ascii="ISOCPEUR" w:hAnsi="ISOCPEUR"/>
                           <w:i/>
                           <w:sz w:val="25"/>
                           <w:szCs w:val="25"/>
                           <w:lang w:val="uk-UA"/>
                         </w:rPr>
                         <w:t>2</w:t>
                       </w:r>
-                      <w:r w:rsidR="00BA4F29">
+                      <w:r w:rsidR="00924EB5">
                         <w:rPr>
                           <w:rFonts w:ascii="ISOCPEUR" w:hAnsi="ISOCPEUR"/>
                           <w:i/>
                           <w:sz w:val="25"/>
                           <w:szCs w:val="25"/>
                           <w:lang w:val="uk-UA"/>
                         </w:rPr>
-                        <w:t>5</w:t>
+                        <w:t>6</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00737355">
                         <w:rPr>
                           <w:rFonts w:ascii="ISOCPEUR" w:hAnsi="ISOCPEUR"/>
                           <w:i/>
                           <w:sz w:val="25"/>
                           <w:szCs w:val="25"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                       <w:r w:rsidRPr="006C396D">
                         <w:rPr>
                           <w:rFonts w:ascii="ISOCPEUR" w:hAnsi="ISOCPEUR"/>
                           <w:i/>
                           <w:sz w:val="25"/>
                           <w:szCs w:val="25"/>
                           <w:lang w:val="uk-UA"/>
                         </w:rPr>
                         <w:t>12</w:t>
                       </w:r>
                       <w:r w:rsidR="004070CB" w:rsidRPr="004070CB">
                         <w:rPr>
                           <w:rFonts w:ascii="ISOCPEUR" w:hAnsi="ISOCPEUR"/>
                           <w:i/>
                           <w:sz w:val="25"/>
                           <w:szCs w:val="25"/>
                           <w:highlight w:val="yellow"/>
                           <w:lang w:val="uk-UA"/>
                         </w:rPr>
                         <w:t>2</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00737355">
                         <w:rPr>
                           <w:rFonts w:ascii="ISOCPEUR" w:hAnsi="ISOCPEUR"/>
                           <w:i/>
                           <w:sz w:val="25"/>
                           <w:szCs w:val="25"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="004070CB">
+                      <w:r w:rsidR="00924EB5">
                         <w:rPr>
                           <w:rFonts w:ascii="ISOCPEUR" w:hAnsi="ISOCPEUR"/>
                           <w:i/>
                           <w:sz w:val="25"/>
                           <w:szCs w:val="25"/>
                           <w:highlight w:val="yellow"/>
                           <w:lang w:val="uk-UA"/>
                         </w:rPr>
-                        <w:t>2</w:t>
-[...10 lines deleted...]
-                        <w:t>5</w:t>
+                        <w:t>26.</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00737355">
                         <w:rPr>
                           <w:rFonts w:ascii="ISOCPEUR" w:hAnsi="ISOCPEUR"/>
                           <w:i/>
                           <w:sz w:val="25"/>
                           <w:szCs w:val="25"/>
                         </w:rPr>
-                        <w:t>.0</w:t>
+                        <w:t>0</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="ISOCPEUR" w:hAnsi="ISOCPEUR"/>
                           <w:i/>
                           <w:sz w:val="25"/>
                           <w:szCs w:val="25"/>
                           <w:lang w:val="uk-UA"/>
                         </w:rPr>
                         <w:t>8</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00737355">
                         <w:rPr>
                           <w:rFonts w:ascii="ISOCPEUR" w:hAnsi="ISOCPEUR"/>
                           <w:i/>
                           <w:sz w:val="25"/>
                           <w:szCs w:val="25"/>
                         </w:rPr>
                         <w:t>0</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00737355">
                         <w:rPr>
                           <w:rFonts w:ascii="ISOCPEUR" w:hAnsi="ISOCPEUR"/>
                           <w:i/>
                           <w:sz w:val="25"/>
@@ -13221,51 +13939,51 @@
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> Гр. </w:t>
                       </w:r>
                       <w:r w:rsidR="004070CB" w:rsidRPr="004070CB">
                         <w:rPr>
                           <w:szCs w:val="28"/>
                           <w:highlight w:val="yellow"/>
                         </w:rPr>
                         <w:t>КН-21-1</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="07C16A7A" w14:textId="18526759" w:rsidR="005F3A58" w:rsidRDefault="005F3A58">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
     <w:r w:rsidRPr="004070CB">
       <w:rPr>
         <w:noProof/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="511B8DA0" wp14:editId="62CF31FF">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-384175</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-262890</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6659880" cy="10295890"/>
               <wp:effectExtent l="0" t="0" r="26670" b="29210"/>
               <wp:wrapNone/>
               <wp:docPr id="301" name="Групувати 301"/>
               <wp:cNvGraphicFramePr>
@@ -14310,108 +15028,89 @@
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                             <a:extLst>
                               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                 </a14:hiddenFill>
                               </a:ext>
                               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                                 <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="3175">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:miter lim="800000"/>
                                   <a:headEnd/>
                                   <a:tailEnd/>
                                 </a14:hiddenLine>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w14:paraId="6E61F765" w14:textId="01A2DB96" w:rsidR="005F3A58" w:rsidRPr="00737355" w:rsidRDefault="005F3A58" w:rsidP="00DB7A86">
+                              <w:p w14:paraId="6E61F765" w14:textId="76258C7B" w:rsidR="005F3A58" w:rsidRPr="00737355" w:rsidRDefault="005F3A58" w:rsidP="00DB7A86">
                                 <w:pPr>
                                   <w:jc w:val="center"/>
                                   <w:rPr>
                                     <w:rFonts w:ascii="ISOCPEUR" w:hAnsi="ISOCPEUR"/>
                                     <w:i/>
                                     <w:sz w:val="22"/>
                                     <w:szCs w:val="22"/>
                                     <w:lang w:val="uk-UA"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:r w:rsidRPr="00737355">
                                   <w:rPr>
                                     <w:rFonts w:ascii="ISOCPEUR" w:hAnsi="ISOCPEUR"/>
                                     <w:i/>
                                     <w:sz w:val="22"/>
                                     <w:szCs w:val="22"/>
                                     <w:lang w:val="uk-UA"/>
                                   </w:rPr>
                                   <w:t>ДУ «Житомирська політехніка»</w:t>
                                 </w:r>
                                 <w:r w:rsidRPr="00737355">
                                   <w:rPr>
                                     <w:rFonts w:ascii="ISOCPEUR" w:hAnsi="ISOCPEUR"/>
                                     <w:i/>
                                     <w:sz w:val="22"/>
                                     <w:szCs w:val="22"/>
                                   </w:rPr>
                                   <w:t>.</w:t>
                                 </w:r>
-                                <w:r w:rsidRPr="00B11540">
+                                <w:r w:rsidR="00924EB5">
                                   <w:rPr>
                                     <w:rFonts w:ascii="ISOCPEUR" w:hAnsi="ISOCPEUR"/>
                                     <w:i/>
                                     <w:sz w:val="22"/>
                                     <w:szCs w:val="22"/>
                                     <w:lang w:val="uk-UA"/>
                                   </w:rPr>
-                                  <w:t>2</w:t>
-[...18 lines deleted...]
-                                  <w:t>.</w:t>
+                                  <w:t>26.</w:t>
                                 </w:r>
                                 <w:r w:rsidRPr="00B11540">
                                   <w:rPr>
                                     <w:rFonts w:ascii="ISOCPEUR" w:hAnsi="ISOCPEUR"/>
                                     <w:i/>
                                     <w:sz w:val="22"/>
                                     <w:szCs w:val="22"/>
                                     <w:lang w:val="uk-UA"/>
                                   </w:rPr>
                                   <w:t>12</w:t>
                                 </w:r>
                                 <w:r w:rsidR="004070CB" w:rsidRPr="004070CB">
                                   <w:rPr>
                                     <w:rFonts w:ascii="ISOCPEUR" w:hAnsi="ISOCPEUR"/>
                                     <w:i/>
                                     <w:sz w:val="22"/>
                                     <w:szCs w:val="22"/>
                                     <w:highlight w:val="yellow"/>
                                     <w:lang w:val="en-US"/>
                                   </w:rPr>
                                   <w:t>2</w:t>
                                 </w:r>
                                 <w:r w:rsidRPr="004070CB">
                                   <w:rPr>
                                     <w:rFonts w:ascii="ISOCPEUR" w:hAnsi="ISOCPEUR"/>
@@ -14580,51 +15279,51 @@
                                 </w:rPr>
                                 <w:t>Ваш викладач</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="12700" rIns="0" bIns="12700" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:grpSp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:group w14:anchorId="511B8DA0" id="Групувати 301" o:spid="_x0000_s1076" style="position:absolute;margin-left:-30.25pt;margin-top:-20.7pt;width:524.4pt;height:810.7pt;z-index:251660288" coordorigin="1134,284" coordsize="10488,16214" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwN8VLAAYAAMQwAAAOAAAAZHJzL2Uyb0RvYy54bWzsW1tu4zYU/S/QPQj6b6y3ZSPOYJCZCQqk&#10;7aAzXQAty7ZQSVQpJXb6NWiX0I0U/epft5DsqJeXFE05cRMnkZygGiCGJEoUdc+5Dx5yjt+ss9S4&#10;jFmZ0Hxi2keWacR5RGdJvpiYP33+8E1oGmVF8hlJaR5PzKu4NN+cfP3V8aoYxw5d0nQWMwM6ycvx&#10;qpiYy6oqxoNBGS3jjJRHtIhzaJxTlpEKTtliMGNkBb1n6cCxrGCwomxWMBrFZQlX34lG8wT7n8/j&#10;qPphPi/jykgnJoytwl+Gv1P+Ozg5JuMFI8UyieQwyCNGkZEkh5eqrt6RihgXLLnVVZZEjJZ0Xh1F&#10;NBvQ+TyJYvwG+Brb2vqaM0YvCvyWxXi1KJSZwLRbdnp0t9H3lx+ZkcwmpmvZppGTDEC6/uPmy83v&#10;1//A31/Xf978dv23wVvBVqtiMYZHzljxqfjIxAfD4TmNfi6hebDdzs8X4mZjuvqOzqB3clFRtNV6&#10;zjLeBVjBWCMkVwqSeF0ZEVwMAn8UhoBcBG225Yz8cCRRi5YALX/Qtl3PNKDdCT0BaLR8L5+3LS8E&#10;CuLTgWNj+4CMxatxuHJ4/NuAguXGyuXTrPxpSYoYwSu5yZSVndrKPwI5Sb5IY8OxXGFcvLO2bCnM&#10;auT0dAn3xW8Zo6tlTGYwMAQDhq89wE9KAOVeOzuuC2Pg5vQDD19MxrW5wZIjYS3HF++obUXGBSur&#10;s5hmBj+YmAyGjzCSy/Oy4uBvbuGo5vRDkqboX2neuAA38is4fD5iYfpqPV0jER1ljCmdXcEHMSrc&#10;FsIMHCwp+9U0VuCyE7P85YKw2DTSb3NuFGdocR/XT5h+MtVPSB5BVxOzMg1xeFqJuHBRsGSxhDfZ&#10;+Hk5fQuEnSf4idzIYlRy/EAY4RVII+UgCm23Rht9GZBGBm67CY8bz+VGt71BgXuHL5Dx87uRdPnb&#10;xgAvFQGmNobfdkw5vDE6iSl+bVg9pgQdxpT97KwC8CZiPCaoGCsI+b4HPs/DS0nTZMZDDp6wxfQ0&#10;ZcYl4Xkf/3FrwIsbt2VJBdVHmmQTM1Q3kTEPsu/zGcauiiSpOL47bO0Zo0a256kY5flDB05EjJIt&#10;IkbJlmeNUZ0wMaiZeJ7kPLENNRKe5qJkiNa5LBlUbsNk+fmqgPKgkdrEIw9ObfYQXlinNuS/ltpE&#10;XgtFyttNwRQG/uC89nQKQoknmbY/6zijuW1kEuoEYLCviOES4LBbgG0X6hNRu8AReqiW3oZQwmKp&#10;J529rjC3SpceYpws7apQoV5uQIx25jyDMrZ9H3YcXu7L8rT34adM9HYBDC6kA2zjhKozgN0hTMN6&#10;gFHwaGeOCYA2AZZz9448mBcvNcC+nJHXQRoaeIAOXSz9+yx8jwK0w4NtJdWILGw7nWZh3/agzvvv&#10;EN0D/CCJbxfASiWSACtNpJMcbHPZbBfCtQv3hfSTEFbKkERYCkMdxWiYsNeF9MjBWLyZKbmjEVT5&#10;bdTRQqF77Gz9lU2VeJXTKLOk2tU5wqB7YwHQBcJP02NeG8JKd5M+rEtu7c+UIEr7MALMwyMHlZYN&#10;xH4g4/Q9Mn66r9zx//JhpWdpyqqti1ptr9bYNgeSYxw4DpZ5GsYQuTFOH3CxRqWtPYXQAy7WdKGT&#10;AUdk8NeJo4tlrRNn6MIs4eUSR2XDnjj6+rCt1DedOLoE1zZxHBdWYHcQ50WsD6ss2zOnwRwl62nM&#10;gfUlEMmlttc2c9yhJ5dfbueq0Dp8rlJ5uyeOThy+BikmKjpxdM2wbeJ4Pp9xvtxcpfJ2T5wGcZQM&#10;qRNH1yLbJg5MgfiaH06BgmBrQdDflMcYBXerzay1vUwqcffMaTBH6Zs6c3SRs0PmBBZsyWgsJSvm&#10;uPeJnK0xx1WJu2dOgzlKN9WZo2ahII+3zRzfHtWqSxhsLVD7oSV3m7ohVhsHiDkw7ZMl32thzmYf&#10;rihV29+F6yhtVmeRmpJ2wCLH8erENYIU1gg/sLwGLOcCvCNkvUOwSKXxPVkExeQdO3Dhalu7b3X2&#10;4DFslcetfnJbP9+Lr5/jpqnNfz44+RcAAP//AwBQSwMEFAAGAAgAAAAhAA+iavviAAAADAEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FKw0AQhu+C77CM4K3djW1KjNmUUtRTEWwF8TZNpklodjdkt0n6&#10;9o4ne5thPv75/mw9mVYM1PvGWQ3RXIEgW7iysZWGr8PbLAHhA9oSW2dJw5U8rPP7uwzT0o32k4Z9&#10;qASHWJ+ihjqELpXSFzUZ9HPXkeXbyfUGA699JcseRw43rXxSaiUNNpY/1NjRtqbivL8YDe8jjptF&#10;9Drszqft9ecQf3zvItL68WHavIAINIV/GP70WR1ydjq6iy29aDXMVipmlIdltATBxHOSLEAcGY0T&#10;pUDmmbwtkf8CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMDfFSwAGAADEMAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAD6Jq++IAAAAMAQAADwAA&#10;AAAAAAAAAAAAAABaCAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGkJAAAAAA==&#10;">
+            <v:group w14:anchorId="511B8DA0" id="Групувати 301" o:spid="_x0000_s1076" style="position:absolute;margin-left:-30.25pt;margin-top:-20.7pt;width:524.4pt;height:810.7pt;z-index:251660288" coordorigin="1134,284" coordsize="10488,16214" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC57lKR0AUAAJEwAAAOAAAAZHJzL2Uyb0RvYy54bWzsW+1yozYU/d+ZvgPD/8YgPoyZODs72d1M&#10;Z9J2p7t9AAVjmykgKkjs9Ol7dSVk4cRNnASStOSHh28u95z7oSPl9MO2yK2blNcZK+e2e+LYVlom&#10;bJGVq7n9x/cvP0W2VTe0XNCclencvk1r+8PZjz+cbqo4JWzN8kXKLXhIWcebam6vm6aKJ5M6WacF&#10;rU9YlZZwcsl4QRvY5avJgtMNPL3IJ8RxwsmG8UXFWZLWNRz9JE/aZ/j85TJNmt+WyzptrHxug20N&#10;/nL8vRK/k7NTGq84rdZZosygT7CioFkJL9WP+kQbal3z7M6jiizhrGbL5iRhxYQtl1mS4jfA17jO&#10;3tdccHZd4bes4s2q0m4C1+756cmPTX69ueDVt+orl9bD5iVL/qzBL5NNtYrN82J/JS+2rja/sAXg&#10;Sa8bhh++XfJCPAI+ydqif2+1f9NtYyVwMAyDWRQBDAmccx0yC6KZgiBZA07iRtf1fNuC8yTyJTrJ&#10;+rO633X8CPiEd4fExfMTGstXo7nKPAE/8Kneuax+nsu+rWmVIhK1cMlXbmWLue05xLZKWoAffgem&#10;0XKVpxZxPGG3MACubD1bS7daJTtfw3XpR87ZZp3SBRjmiuvBfOMGsVMDKA/6mXge2CDcGYQ+vpjG&#10;rbvBkzPpLRLId7S+onHF6+YiZYUlNuY2B/MRRnpzWTfCnN0lAtWSfcnyHI7TOC87B+BCcQTNFxbL&#10;L2+2V1t0EdHOuGKLW/ggzmQMQs6AjTXjf9vWBuJvbtd/XVOe2lb+cymcQqaOCFhzh5s7V+YOLRN4&#10;1NxubEtunjcyyK8rnq3W8CYXP69kH4Gwyww/UThZWqXsB8II8xXL5aaJtteijYEJSCMD98NEJIGX&#10;CqO70aDBvScWaPzyYXTQGRClkvqtMwJJ+27O+G85Y5CcErSONXNKOGBOOY50OgHvMsZTkoq1gZQf&#10;+BDzIr3ULM8WIuXgDl9dnefcuqGiiOMfZsy9y4qsgVYiz4q5HemLaCyS7OdygbmroVkut+9PW0fm&#10;qJnr+zpH+cGUwI7MUeqMzFHqzIvmqEGYGLZMvMxKUdimBgnPS9kyJNtStQy6tmGx/H5bQVnslDZ5&#10;y6NLmzuFF7alDflvlDZZ1yJZ8g5TMAfDH13Xnk9B6NcU045nXdsDqCI0CMDgX5nDFcDRsAC7HvQn&#10;sneBLYxQo7xNXdXqqWBvO8y91mWEGEc+hzpU6Jc7EKOfVa/ZfwwTItp91Z6OMfycUdshgCGETIBd&#10;HFANBrA3hWHYCDCqF/2MMQHQLsBYUwcDWDQvLcCBGpG3SRpOiLF45GHrP1bhB+ScAxHsQp3rRDAZ&#10;tAoHrg993r+n6BHgR+l1hwDWKpFss1ytiYC40H8NdoVsdgjhNoTHRvpZCGtlSCGshCFU9IZAWDfS&#10;M4K5eDdS8mYz6PJRMn3hPloqdE8drb+zoZLocjpJWqldgyMMujc2AEMg/Dw95r0hrHU3FcOm5DZE&#10;DDsBWIB1eEZQadlBHIQqTz8g4x89Fv5/xbDWswxl1TVFrb5na1xXACkwDgnBNs/AGDI35ulXnKzR&#10;ZetIIfQVJ2uG0MmAIyr5m8QxxbLeiTP1YJTwdomjq+FIHHN+2NXqm0kcU4LrmzjEgxnYA8R5E/PD&#10;usqOzOkwR8t6BnNgfglEciX99M0cb+qr6Ze7tSpyXr9W6bo9EsckjpiDlAMVkzimZtg3cfxAjDjf&#10;bq3SdXskToc4WoY0iWNqkX0TB4QqMeeHQ6Aw3JsQDHbtMWbBw2oz720tky7cI3M6zNH6pskcU+Qc&#10;kDmhA0syOlPJmjneQyJnb8zxdOEemdNhjtZNTeboUegA6ycDd9aqLlG4N0EdRI5abepF2G28Qs6B&#10;YZ9q+d4Lc3brcGWr2v8qXKK1WZNFekg6AIsI8dvCNYMS1kk/ML0GLBcCPJGy3muwSJfxI1kEzeQ9&#10;K3DhaF+rb0324Dase8fVyGqNvlhYb+7jyt3dfxKc/QMAAP//AwBQSwMEFAAGAAgAAAAhAA+iavvi&#10;AAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FKw0AQhu+C77CM4K3djW1KjNmUUtRTEWwF8TZN&#10;pklodjdkt0n69o4ne5thPv75/mw9mVYM1PvGWQ3RXIEgW7iysZWGr8PbLAHhA9oSW2dJw5U8rPP7&#10;uwzT0o32k4Z9qASHWJ+ihjqELpXSFzUZ9HPXkeXbyfUGA699JcseRw43rXxSaiUNNpY/1NjRtqbi&#10;vL8YDe8jjptF9Drszqft9ecQf3zvItL68WHavIAINIV/GP70WR1ydjq6iy29aDXMVipmlIdltATB&#10;xHOSLEAcGY0TpUDmmbwtkf8CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAue5SkdAFAACR&#10;MAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAD6Jq++IA&#10;AAAMAQAADwAAAAAAAAAAAAAAAAAqCAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADkJ&#10;AAAAAA==&#10;">
               <v:rect id="Rectangle 203" o:spid="_x0000_s1077" style="position:absolute;left:2332;top:15643;width:1349;height:251;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAWHnzmwgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvBb9DeIK3mvgH0a1RloLg1bWCx8fmdXfbzcuapLp+eyMIPQ4z8xtmve1tK67kQ+NYw2SsQBCX&#10;zjRcafg67t6XIEJENtg6Jg13CrDdDN7WmBl34wNdi1iJBOGQoYY6xi6TMpQ1WQxj1xEn79t5izFJ&#10;X0nj8ZbgtpVTpRbSYsNpocaOPmsqf4s/qyHPf/rTpVjhLsil8gszN1V+1no07PMPEJH6+B9+tfdG&#10;w0xN4XkmHQG5eQAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAWHnzmwgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" filled="f" stroked="f" strokeweight=".25pt">
                 <v:textbox inset="1pt,1pt,1pt,1pt">
                   <w:txbxContent>
                     <w:p w14:paraId="17C30D1E" w14:textId="0AB0A415" w:rsidR="005F3A58" w:rsidRPr="00331968" w:rsidRDefault="005F3A58" w:rsidP="00C747E4">
                       <w:pPr>
                         <w:pStyle w:val="a7"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="004070CB">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:sz w:val="18"/>
                           <w:highlight w:val="yellow"/>
                           <w:lang w:val="ru-RU"/>
                         </w:rPr>
                         <w:t>Цвік О.С.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
@@ -14911,108 +15610,89 @@
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                               <w:noProof/>
                               <w:sz w:val="24"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                             <w:t>14</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00FD11F6">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                               <w:sz w:val="24"/>
                               <w:lang w:val="ru-RU"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:rect>
                   <v:rect id="Rectangle 224" o:spid="_x0000_s1098" style="position:absolute;left:5195;top:15866;width:5808;height:387;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAy54UdwQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvgt8hPMGbpv5BtBqlCIJXu7uwx0fzbKvNS02i1m9vhIU9DjPzG2az60wjHuR8bVnBZJyAIC6s&#10;rrlU8P11GC1B+ICssbFMCl7kYbft9zaYavvkEz3yUIoIYZ+igiqENpXSFxUZ9GPbEkfvbJ3BEKUr&#10;pXb4jHDTyGmSLKTBmuNChS3tKyqu+d0oyLJL93PLV3jwcpm4hZ7rMvtVajjosjWIQF34D/+1j1rB&#10;bDqDz5l4BOT2DQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADLnhR3BAAAA3AAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" filled="f" stroked="f" strokeweight=".25pt">
                     <v:textbox inset="1pt,1pt,1pt,1pt">
                       <w:txbxContent>
-                        <w:p w14:paraId="6E61F765" w14:textId="01A2DB96" w:rsidR="005F3A58" w:rsidRPr="00737355" w:rsidRDefault="005F3A58" w:rsidP="00DB7A86">
+                        <w:p w14:paraId="6E61F765" w14:textId="76258C7B" w:rsidR="005F3A58" w:rsidRPr="00737355" w:rsidRDefault="005F3A58" w:rsidP="00DB7A86">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="ISOCPEUR" w:hAnsi="ISOCPEUR"/>
                               <w:i/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                               <w:lang w:val="uk-UA"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00737355">
                             <w:rPr>
                               <w:rFonts w:ascii="ISOCPEUR" w:hAnsi="ISOCPEUR"/>
                               <w:i/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                               <w:lang w:val="uk-UA"/>
                             </w:rPr>
                             <w:t>ДУ «Житомирська політехніка»</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00737355">
                             <w:rPr>
                               <w:rFonts w:ascii="ISOCPEUR" w:hAnsi="ISOCPEUR"/>
                               <w:i/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
-                          <w:r w:rsidRPr="00B11540">
+                          <w:r w:rsidR="00924EB5">
                             <w:rPr>
                               <w:rFonts w:ascii="ISOCPEUR" w:hAnsi="ISOCPEUR"/>
                               <w:i/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                               <w:lang w:val="uk-UA"/>
                             </w:rPr>
-                            <w:t>2</w:t>
-[...18 lines deleted...]
-                            <w:t>.</w:t>
+                            <w:t>26.</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00B11540">
                             <w:rPr>
                               <w:rFonts w:ascii="ISOCPEUR" w:hAnsi="ISOCPEUR"/>
                               <w:i/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                               <w:lang w:val="uk-UA"/>
                             </w:rPr>
                             <w:t>12</w:t>
                           </w:r>
                           <w:r w:rsidR="004070CB" w:rsidRPr="004070CB">
                             <w:rPr>
                               <w:rFonts w:ascii="ISOCPEUR" w:hAnsi="ISOCPEUR"/>
                               <w:i/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                               <w:highlight w:val="yellow"/>
                               <w:lang w:val="en-US"/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r w:rsidRPr="004070CB">
                             <w:rPr>
                               <w:rFonts w:ascii="ISOCPEUR" w:hAnsi="ISOCPEUR"/>
@@ -15135,51 +15815,51 @@
                           <w:t xml:space="preserve">  </w:t>
                         </w:r>
                         <w:r w:rsidR="00E925BD" w:rsidRPr="00E925BD">
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                             <w:sz w:val="18"/>
                             <w:highlight w:val="yellow"/>
                           </w:rPr>
                           <w:t>Ваш викладач</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
               </v:group>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D1C1399"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="632AA05C"/>
     <w:lvl w:ilvl="0" w:tplc="FE7C7C1A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04220019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -15226,50 +15906,172 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5388" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04220019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0422001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0EB433B0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4A807DDE"/>
+    <w:lvl w:ilvl="0" w:tplc="350EDA70">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="849" w:hanging="347"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="99"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A492E67E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1847" w:hanging="347"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="2E3ABC8E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2855" w:hanging="347"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="154C67E0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3863" w:hanging="347"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="82321B92">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4871" w:hanging="347"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="2C24BCDE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5878" w:hanging="347"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1150ABA8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6886" w:hanging="347"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C66EDC2E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7894" w:hanging="347"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="658297EC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8902" w:hanging="347"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1194187C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5462C294"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -15311,51 +16113,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D8E0BDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D756826A"/>
     <w:lvl w:ilvl="0" w:tplc="75A82E12">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04220019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0422001B" w:tentative="1">
@@ -15400,51 +16202,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04220019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0422001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25446010"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A8A68E02"/>
     <w:lvl w:ilvl="0" w:tplc="B678C15E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04220019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0422001B" w:tentative="1">
@@ -15489,51 +16291,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04220019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0422001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38AE3329"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0419001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -15578,51 +16380,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DAC2851"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EF3453AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1512" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -15691,51 +16493,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7344" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8496" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="453F4690"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0419001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -15777,51 +16579,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54E46A70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54FCC990"/>
     <w:lvl w:ilvl="0" w:tplc="E7265F96">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04220019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0422001B" w:tentative="1">
@@ -15866,51 +16668,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5388" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04220019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0422001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57AA4EDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E9C957C"/>
     <w:lvl w:ilvl="0" w:tplc="EC10E462">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04220019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0422001B" w:tentative="1">
@@ -15955,51 +16757,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04220019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0422001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DDE632D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4706210A"/>
     <w:lvl w:ilvl="0" w:tplc="E32E0E26">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04220019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0422001B" w:tentative="1">
@@ -16044,51 +16846,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04220019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0422001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E83015F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFCFABC"/>
     <w:lvl w:ilvl="0" w:tplc="005C3440">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04220019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0422001B" w:tentative="1">
@@ -16133,51 +16935,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04220019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0422001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67F43B08"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0419001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -16219,51 +17021,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70FA67CE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="116CC130"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1512" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -16332,51 +17134,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7344" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8496" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72811641"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0419001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -16418,51 +17220,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F1654B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D44ACD52"/>
     <w:lvl w:ilvl="0" w:tplc="0422000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04220019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0422001B" w:tentative="1">
@@ -16507,111 +17309,113 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04220019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0422001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="1" w16cid:durableId="831026698">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1183126980">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="653870691">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1677803981">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1302926077">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1524005383">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="203061181">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="181435537">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1966154534">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1754013385">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1475757939">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1867938633">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="2087535510">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="14" w16cid:durableId="847720737">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="15" w16cid:durableId="1861045799">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="5">
-[...30 lines deleted...]
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="16" w16cid:durableId="454325862">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="150"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0071375B"/>
     <w:rsid w:val="00000D09"/>
     <w:rsid w:val="000253E1"/>
     <w:rsid w:val="00033C9D"/>
     <w:rsid w:val="00045A3F"/>
     <w:rsid w:val="00061561"/>
     <w:rsid w:val="000623F5"/>
@@ -16652,50 +17456,51 @@
     <w:rsid w:val="001F1997"/>
     <w:rsid w:val="0020393E"/>
     <w:rsid w:val="00210C97"/>
     <w:rsid w:val="00230F96"/>
     <w:rsid w:val="00232EC0"/>
     <w:rsid w:val="0023498A"/>
     <w:rsid w:val="0024102C"/>
     <w:rsid w:val="00245AAE"/>
     <w:rsid w:val="002470D6"/>
     <w:rsid w:val="00251237"/>
     <w:rsid w:val="00251797"/>
     <w:rsid w:val="0025628A"/>
     <w:rsid w:val="00256318"/>
     <w:rsid w:val="00270E0F"/>
     <w:rsid w:val="00276DBD"/>
     <w:rsid w:val="00280D5F"/>
     <w:rsid w:val="00286827"/>
     <w:rsid w:val="00292FBE"/>
     <w:rsid w:val="002A3BE7"/>
     <w:rsid w:val="002A3DFE"/>
     <w:rsid w:val="002A3E2E"/>
     <w:rsid w:val="002A4D69"/>
     <w:rsid w:val="002D17F7"/>
     <w:rsid w:val="002E1D98"/>
     <w:rsid w:val="002E493A"/>
+    <w:rsid w:val="002E5EBA"/>
     <w:rsid w:val="002E731C"/>
     <w:rsid w:val="002F0073"/>
     <w:rsid w:val="002F1A9E"/>
     <w:rsid w:val="002F73AE"/>
     <w:rsid w:val="00303690"/>
     <w:rsid w:val="003070A6"/>
     <w:rsid w:val="003153BF"/>
     <w:rsid w:val="003241F2"/>
     <w:rsid w:val="0032498A"/>
     <w:rsid w:val="00333CFF"/>
     <w:rsid w:val="00337045"/>
     <w:rsid w:val="00346810"/>
     <w:rsid w:val="00356190"/>
     <w:rsid w:val="00360A4D"/>
     <w:rsid w:val="00373F67"/>
     <w:rsid w:val="00382E48"/>
     <w:rsid w:val="00383B13"/>
     <w:rsid w:val="00385C6E"/>
     <w:rsid w:val="003906CB"/>
     <w:rsid w:val="003A70DC"/>
     <w:rsid w:val="003D1777"/>
     <w:rsid w:val="003D6989"/>
     <w:rsid w:val="003F0B19"/>
     <w:rsid w:val="003F2FFB"/>
     <w:rsid w:val="00403A99"/>
@@ -16792,50 +17597,51 @@
     <w:rsid w:val="007E2B39"/>
     <w:rsid w:val="007E5084"/>
     <w:rsid w:val="007F0B37"/>
     <w:rsid w:val="008104BD"/>
     <w:rsid w:val="00821C3A"/>
     <w:rsid w:val="00824221"/>
     <w:rsid w:val="008308AD"/>
     <w:rsid w:val="00834C76"/>
     <w:rsid w:val="008413DA"/>
     <w:rsid w:val="00845B6B"/>
     <w:rsid w:val="00847D1D"/>
     <w:rsid w:val="00865835"/>
     <w:rsid w:val="0087164D"/>
     <w:rsid w:val="00880FC2"/>
     <w:rsid w:val="00891814"/>
     <w:rsid w:val="008939EF"/>
     <w:rsid w:val="008B3FF9"/>
     <w:rsid w:val="008D0FC3"/>
     <w:rsid w:val="008D1E90"/>
     <w:rsid w:val="008E2F96"/>
     <w:rsid w:val="008F5149"/>
     <w:rsid w:val="009020BA"/>
     <w:rsid w:val="009022BF"/>
     <w:rsid w:val="009120C7"/>
     <w:rsid w:val="009154EE"/>
+    <w:rsid w:val="00924EB5"/>
     <w:rsid w:val="009253A8"/>
     <w:rsid w:val="0093178C"/>
     <w:rsid w:val="00937EB6"/>
     <w:rsid w:val="0095448A"/>
     <w:rsid w:val="00957028"/>
     <w:rsid w:val="00960338"/>
     <w:rsid w:val="009605A6"/>
     <w:rsid w:val="00976D21"/>
     <w:rsid w:val="0098327C"/>
     <w:rsid w:val="00985E9F"/>
     <w:rsid w:val="00987A60"/>
     <w:rsid w:val="00992333"/>
     <w:rsid w:val="009A285E"/>
     <w:rsid w:val="009A46AC"/>
     <w:rsid w:val="009B26A4"/>
     <w:rsid w:val="009B47C8"/>
     <w:rsid w:val="009C29AA"/>
     <w:rsid w:val="009E2174"/>
     <w:rsid w:val="009E2CFF"/>
     <w:rsid w:val="009F4B5D"/>
     <w:rsid w:val="00A00234"/>
     <w:rsid w:val="00A00EEF"/>
     <w:rsid w:val="00A03410"/>
     <w:rsid w:val="00A1532B"/>
     <w:rsid w:val="00A17967"/>
@@ -16880,66 +17686,68 @@
     <w:rsid w:val="00B969C9"/>
     <w:rsid w:val="00BA0646"/>
     <w:rsid w:val="00BA4F29"/>
     <w:rsid w:val="00BA6756"/>
     <w:rsid w:val="00BC6155"/>
     <w:rsid w:val="00C07228"/>
     <w:rsid w:val="00C1195F"/>
     <w:rsid w:val="00C13118"/>
     <w:rsid w:val="00C20FE1"/>
     <w:rsid w:val="00C25508"/>
     <w:rsid w:val="00C304F7"/>
     <w:rsid w:val="00C32BF6"/>
     <w:rsid w:val="00C44BF7"/>
     <w:rsid w:val="00C51CA2"/>
     <w:rsid w:val="00C54888"/>
     <w:rsid w:val="00C65615"/>
     <w:rsid w:val="00C66157"/>
     <w:rsid w:val="00C6702E"/>
     <w:rsid w:val="00C711D6"/>
     <w:rsid w:val="00C72866"/>
     <w:rsid w:val="00C73C5C"/>
     <w:rsid w:val="00C747E4"/>
     <w:rsid w:val="00C75D39"/>
     <w:rsid w:val="00C811FA"/>
     <w:rsid w:val="00C84B9F"/>
+    <w:rsid w:val="00C8561E"/>
     <w:rsid w:val="00C9642B"/>
     <w:rsid w:val="00C96E1B"/>
     <w:rsid w:val="00CB72EE"/>
     <w:rsid w:val="00CC3702"/>
     <w:rsid w:val="00CC5607"/>
     <w:rsid w:val="00CD6EE2"/>
     <w:rsid w:val="00CE30FE"/>
     <w:rsid w:val="00CF2F73"/>
     <w:rsid w:val="00D00D84"/>
     <w:rsid w:val="00D034DB"/>
     <w:rsid w:val="00D06346"/>
     <w:rsid w:val="00D279DC"/>
     <w:rsid w:val="00D30268"/>
     <w:rsid w:val="00D32BC0"/>
     <w:rsid w:val="00D33F5E"/>
     <w:rsid w:val="00D67715"/>
+    <w:rsid w:val="00D750D1"/>
     <w:rsid w:val="00D8121E"/>
     <w:rsid w:val="00DA03D9"/>
     <w:rsid w:val="00DB51AE"/>
     <w:rsid w:val="00DB7A86"/>
     <w:rsid w:val="00DD6335"/>
     <w:rsid w:val="00DE48BD"/>
     <w:rsid w:val="00DE5EB2"/>
     <w:rsid w:val="00E00CCD"/>
     <w:rsid w:val="00E0420A"/>
     <w:rsid w:val="00E12E31"/>
     <w:rsid w:val="00E13EA4"/>
     <w:rsid w:val="00E20191"/>
     <w:rsid w:val="00E20B87"/>
     <w:rsid w:val="00E216DD"/>
     <w:rsid w:val="00E25EAB"/>
     <w:rsid w:val="00E3789C"/>
     <w:rsid w:val="00E40A01"/>
     <w:rsid w:val="00E4373E"/>
     <w:rsid w:val="00E52EA8"/>
     <w:rsid w:val="00E52F6A"/>
     <w:rsid w:val="00E547DD"/>
     <w:rsid w:val="00E60598"/>
     <w:rsid w:val="00E75431"/>
     <w:rsid w:val="00E77E3B"/>
     <w:rsid w:val="00E80511"/>
@@ -16980,65 +17788,65 @@
     <w:rsid w:val="00FD2A79"/>
     <w:rsid w:val="00FD6666"/>
     <w:rsid w:val="00FF0139"/>
     <w:rsid w:val="00FF07E5"/>
     <w:rsid w:val="00FF29E3"/>
     <w:rsid w:val="00FF31CA"/>
     <w:rsid w:val="00FF3251"/>
     <w:rsid w:val="00FF5295"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="490DE63B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B7FB12AD-6FD0-4639-8A1B-6B3DE9DA2983}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -17190,51 +17998,51 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -17602,51 +18410,51 @@
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000B17DF"/>
     <w:pPr>
       <w:spacing w:after="100"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="ab">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000B17DF"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ac">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
-    <w:uiPriority w:val="34"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00442821"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ad">
     <w:name w:val="caption"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="008939EF"/>
     <w:pPr>
       <w:spacing w:after="200"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="44546A" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
@@ -17688,51 +18496,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="af0">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00DE5EB2"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="268663133">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="739910439">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -17750,51 +18558,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1792481733">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gitlab.com/vikAlexander/itshop" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gitlab.ztu.edu.ua/vikAlexander/itshop" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.w3schools.com/cs/index.php" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Офіс">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -18068,78 +18876,78 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8BBAA073-218F-4CFA-B9D7-DA8A24AFC64B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>13</Pages>
-[...1 lines deleted...]
-  <Characters>2491</Characters>
+  <Pages>12</Pages>
+  <Words>1183</Words>
+  <Characters>6745</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>20</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>56</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Назва</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6847</CharactersWithSpaces>
+  <CharactersWithSpaces>7913</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>ms</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>