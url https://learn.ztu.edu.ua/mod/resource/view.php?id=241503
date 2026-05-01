--- v0 (2025-10-23)
+++ v1 (2026-05-01)
@@ -1,937 +1,953 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="63FCC338" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
+    <w:p w14:paraId="63FCC338">
       <w:pPr>
         <w:spacing w:before="71"/>
         <w:ind w:right="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>КРИТЕРІЇ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ОЦІНЮВАННЯ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72DA2284" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
+    <w:p w14:paraId="72DA2284">
       <w:pPr>
         <w:spacing w:before="2"/>
         <w:ind w:left="67" w:right="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>«ОЦІНКА</w:t>
+        <w:t>«</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:spacing w:val="-7"/>
+          <w:bCs/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Євроінтеграція у сфері охорони навколишнього середовища</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ДОВКІЛЛЯ»</w:t>
+        <w:t>»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="356B26BA" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
+    <w:p w14:paraId="356B26BA">
       <w:pPr>
         <w:spacing w:before="321" w:line="319" w:lineRule="exact"/>
         <w:ind w:left="3936"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Засоби</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-9"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>діагностики</w:t>
+        <w:t>діагн</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>остики</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>та</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>процедури</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>оцінювання</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AB98250" w14:textId="4734EE14" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
+    <w:p w14:paraId="6AB98250">
       <w:pPr>
-        <w:pStyle w:val="a3"/>
+        <w:pStyle w:val="4"/>
         <w:spacing w:after="6"/>
         <w:ind w:left="52" w:right="768" w:firstLine="708"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Система оцінювання знань студентів за дисципліною </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk192431365"/>
-      <w:r w:rsidR="00886758" w:rsidRPr="00886758">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Євроінтеграція у сфері охорони навколишнього середовища</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">» </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">включає поточний, модульний та підсумковий </w:t>
-[...19 lines deleted...]
-        <w:t>-рейтинговою системою.</w:t>
+        <w:t>включає поточний, модульний та підсумковий семестровий контроль знань – екзамен у 2 семестрі (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-го року навчання). Контроль знань здійснюється за модульно-рейтинговою системою.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableNormal"/>
+        <w:tblStyle w:val="5"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="62" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1296"/>
         <w:gridCol w:w="1965"/>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="1295"/>
         <w:gridCol w:w="1833"/>
         <w:gridCol w:w="1799"/>
         <w:gridCol w:w="1545"/>
         <w:gridCol w:w="2492"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001B6E40" w14:paraId="1E2DE555" w14:textId="77777777">
+      <w:tr w14:paraId="1E2DE555">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="261"/>
+          <w:trHeight w:val="261" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5061" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="69C9219C" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="69C9219C">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:line="232" w:lineRule="exact"/>
               <w:ind w:left="1526"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Поточний</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>контроль</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4927" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="641B42C0" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="641B42C0">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:line="232" w:lineRule="exact"/>
               <w:ind w:left="1389"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Модульний</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>контроль</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4037" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="04DC9ADE" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="04DC9ADE">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:line="232" w:lineRule="exact"/>
               <w:ind w:left="866"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Підсумковий</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>контроль</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B6E40" w14:paraId="049A5F3F" w14:textId="77777777">
+      <w:tr w14:paraId="049A5F3F">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="516"/>
+          <w:trHeight w:val="516" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61C3A792" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="61C3A792">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:line="256" w:lineRule="exact"/>
               <w:ind w:left="201" w:hanging="53"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>навчальне заняття</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A008700" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="2A008700">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:line="256" w:lineRule="exact"/>
               <w:ind w:left="369" w:right="227" w:firstLine="290"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>засоби діагностики</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7147C13F" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="7147C13F">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="126"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>процедури</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1295" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68CD7B34" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="68CD7B34">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:line="256" w:lineRule="exact"/>
               <w:ind w:left="201" w:hanging="53"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>навчальне заняття</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1833" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DFC7AB2" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="2DFC7AB2">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:line="256" w:lineRule="exact"/>
               <w:ind w:left="302" w:right="131" w:firstLine="290"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>засоби діагностики</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1799" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49FBBB5B" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="49FBBB5B">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="126"/>
               <w:ind w:left="393"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>процедури</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="594F70D7" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="594F70D7">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:line="256" w:lineRule="exact"/>
               <w:ind w:left="158" w:firstLine="290"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>засоби діагностики</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2492" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57A8DFB1" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="57A8DFB1">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="126"/>
               <w:ind w:left="741"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>процедури</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B6E40" w14:paraId="5DC50718" w14:textId="77777777">
+      <w:tr w14:paraId="5DC50718">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="871"/>
+          <w:trHeight w:val="871" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3144B47A" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="3144B47A">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="189"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="33CC75D3" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="33CC75D3">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:ind w:left="367"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>лекції</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="45D100C2" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="45D100C2">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="62"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7E16FBE6" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="7E16FBE6">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:ind w:left="494" w:right="227" w:hanging="257"/>
             </w:pPr>
             <w:r>
               <w:t>Опитування</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>під час лекцій</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52CA9632" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="52CA9632">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="45"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="40F0EEE1" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="40F0EEE1">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:ind w:left="4" w:right="2"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>під</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>час</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> лекції</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1295" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="76090B19" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="76090B19">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="189"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="53FBA45C" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="53FBA45C">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:ind w:left="366"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>лекції</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1833" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="77DD3503" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
-[...26 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="77DD3503">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C479AE3">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="620DFEC2">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4DF341E6">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08340434">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E91E4BB">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="244"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4E00A95B" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="4E00A95B">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:ind w:left="383" w:right="131" w:hanging="250"/>
             </w:pPr>
             <w:r>
               <w:t>тестові</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>завдання за модулем</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1799" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0A6DF695" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
-[...16 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="0A6DF695">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37996289">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1265E249">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="69A6CD0E">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="244"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3F157750" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="3F157750">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:ind w:left="182" w:right="180" w:hanging="2"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve">виконання </w:t>
             </w:r>
             <w:r>
               <w:t>завдань</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>під</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">час </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>практичних занять лекційних занять</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1545" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="358F211D" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
-[...26 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="358F211D">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4EF62256">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53901E0C">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5ADDA646">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0440A533">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F0E39DE">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="244"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1FCED729" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="1FCED729">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:ind w:left="350" w:right="346" w:firstLine="84"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t xml:space="preserve">тестові </w:t>
-[...5 lines deleted...]
-              <w:t>завдання</w:t>
+              <w:t>тестові завдання</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2492" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5D210DBE" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
-[...11 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="5D210DBE">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="581927A9">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="58135EFA">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="117"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7A2F7BD3" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="7A2F7BD3">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="138" w:right="134" w:hanging="2"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve">визначення середньозваженого </w:t>
             </w:r>
             <w:r>
               <w:t>результату</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>поточних</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-14"/>
@@ -941,856 +957,919 @@
             <w:r>
               <w:t>та модульного</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>контролів</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0AAE5A25" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="0AAE5A25">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="252"/>
               <w:ind w:left="198" w:right="197" w:firstLine="2"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>виконання тестових завдань під час екзамену</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>за</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">бажанням </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>студента</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B6E40" w14:paraId="69B3BAFD" w14:textId="77777777">
+      <w:tr w14:paraId="69B3BAFD">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="285"/>
+          <w:trHeight w:val="285" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6AAE12C3" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
+          <w:p w14:paraId="6AAE12C3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3312A406" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
+          <w:p w14:paraId="3312A406">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6D2B4435" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
-[...6 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="6D2B4435">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FE490C7">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="56"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6E92EEF1" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="6E92EEF1">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:ind w:left="184" w:right="179" w:hanging="2"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve">виконання </w:t>
             </w:r>
             <w:r>
               <w:t>завдань</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>під</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">час </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>практичних занять</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1295" w:type="dxa"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15E58CCA" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
+          <w:p w14:paraId="15E58CCA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1833" w:type="dxa"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2256D0F7" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
+          <w:p w14:paraId="2256D0F7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1799" w:type="dxa"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="779B5451" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
+          <w:p w14:paraId="779B5451">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1545" w:type="dxa"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1CFE974C" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
+          <w:p w14:paraId="1CFE974C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2492" w:type="dxa"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6DFEF96D" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
+          <w:p w14:paraId="6DFEF96D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B6E40" w14:paraId="17E5AD91" w14:textId="77777777">
+      <w:tr w14:paraId="17E5AD91">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="767"/>
+          <w:trHeight w:val="767" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2F19676F" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
-[...21 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="2F19676F">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7CA1D9E6">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="68313ED1">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4443D847">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79CCFB66">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="46"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="47D56F91" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="47D56F91">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:ind w:left="177"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>практичні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6225DCB9" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="6225DCB9">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="121"/>
               <w:ind w:left="148" w:right="38" w:firstLine="52"/>
             </w:pPr>
             <w:r>
               <w:t>тестові завдання за</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>кожною</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>темою</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6191973F" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
+          <w:p w14:paraId="6191973F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1295" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="29643743" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
-[...21 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="29643743">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="04A8C3FC">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59734854">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36AA97AE">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4989CDE5">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="46"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="46ACA24F" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="46ACA24F">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:ind w:left="177"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>практичні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1833" w:type="dxa"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67DB7B8D" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
+          <w:p w14:paraId="67DB7B8D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1799" w:type="dxa"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A1FBBAB" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
+          <w:p w14:paraId="6A1FBBAB">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1545" w:type="dxa"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E6F7B17" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
+          <w:p w14:paraId="5E6F7B17">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2492" w:type="dxa"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75D217BD" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
+          <w:p w14:paraId="75D217BD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B6E40" w14:paraId="1D126864" w14:textId="77777777" w:rsidTr="00886758">
+      <w:tr w14:paraId="1D126864">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="650"/>
+          <w:trHeight w:val="650" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6140498C" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
+          <w:p w14:paraId="6140498C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A5270B3" w14:textId="549E6163" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="7A5270B3">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="34"/>
               <w:ind w:left="155" w:right="148" w:hanging="1"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve">виконання </w:t>
             </w:r>
             <w:r>
               <w:t>практичних</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">робіт </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47BA71FF" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
+          <w:p w14:paraId="47BA71FF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1295" w:type="dxa"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="56B41DED" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
+          <w:p w14:paraId="56B41DED">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1833" w:type="dxa"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="56ECE237" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
+          <w:p w14:paraId="56ECE237">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1799" w:type="dxa"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="58AF3F01" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
+          <w:p w14:paraId="58AF3F01">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1545" w:type="dxa"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="56110033" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
+          <w:p w14:paraId="56110033">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2492" w:type="dxa"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65418183" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
+          <w:p w14:paraId="65418183">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B6E40" w14:paraId="62697227" w14:textId="77777777">
+      <w:tr w14:paraId="62697227">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1022"/>
+          <w:trHeight w:val="1022" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="663B8A16" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
+          <w:p w14:paraId="663B8A16">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="152D4BF5" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="152D4BF5">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="248"/>
               <w:ind w:left="561" w:right="315" w:hanging="243"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>індивідуальне завдання</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05C7A0F1" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="05C7A0F1">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:ind w:left="184" w:right="179" w:hanging="2"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve">виконання </w:t>
             </w:r>
             <w:r>
               <w:t>завдань</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>під</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">час </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>самостійної</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5675F419" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="5675F419">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>роботи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1295" w:type="dxa"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="062245EB" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
+          <w:p w14:paraId="062245EB">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1833" w:type="dxa"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6BE0EBE2" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
+          <w:p w14:paraId="6BE0EBE2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1799" w:type="dxa"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2EC6410D" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
+          <w:p w14:paraId="2EC6410D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1545" w:type="dxa"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="06BA649F" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
+          <w:p w14:paraId="06BA649F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2492" w:type="dxa"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37B2D385" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
+          <w:p w14:paraId="37B2D385">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="024D1E09" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
+    <w:p w14:paraId="024D1E09">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
-        <w:sectPr w:rsidR="001B6E40">
+        <w:sectPr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="1060" w:right="360" w:bottom="280" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
-          <w:cols w:space="720"/>
+          <w:cols w:space="720" w:num="1"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6385E6E8" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
+    <w:p w14:paraId="6385E6E8">
       <w:pPr>
         <w:spacing w:before="70"/>
         <w:ind w:left="2159" w:right="2025"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Шкали</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22F82F7F" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
+    <w:p w14:paraId="22F82F7F">
       <w:pPr>
-        <w:pStyle w:val="a3"/>
+        <w:pStyle w:val="4"/>
         <w:spacing w:before="320"/>
         <w:ind w:right="130" w:firstLine="707"/>
       </w:pPr>
       <w:r>
         <w:t>Оцінювання</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>навчальних</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>досягнень</w:t>
       </w:r>
       <w:r>
@@ -1805,904 +1884,1026 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>здійснюється</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>за</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">рейтинговою </w:t>
-[...2 lines deleted...]
-        <w:t>(100-бальною) та конвертаційною шкалами.</w:t>
+        <w:t>рейтинговою (100-бальною) та конвертаційною шкалами.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2642E41E" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
+    <w:p w14:paraId="2642E41E">
       <w:pPr>
-        <w:pStyle w:val="a3"/>
+        <w:pStyle w:val="4"/>
         <w:spacing w:before="320" w:after="7"/>
         <w:ind w:left="2340"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Шкали</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>оцінювання</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>навчальних</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>досягнень</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>студентів</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableNormal"/>
+        <w:tblStyle w:val="5"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="272" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3226"/>
         <w:gridCol w:w="3226"/>
         <w:gridCol w:w="3229"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001B6E40" w14:paraId="06719AC7" w14:textId="77777777">
+      <w:tr w14:paraId="06719AC7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="448"/>
+          <w:trHeight w:val="448" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3226" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F362997" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="6F362997">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="78"/>
               <w:ind w:left="11" w:right="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>За</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> шкалою</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3226" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BE665C4" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="0BE665C4">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="78"/>
               <w:ind w:left="11" w:right="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Екзамен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3229" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20DAD6DD" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="20DAD6DD">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="78"/>
               <w:ind w:left="10" w:right="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Рейтингові</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>бали</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B6E40" w14:paraId="041DCD25" w14:textId="77777777">
+      <w:tr w14:paraId="041DCD25">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="352"/>
+          <w:trHeight w:val="352" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3226" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F4B8A80" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="4F4B8A80">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="30"/>
               <w:ind w:left="11" w:right="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3226" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="200D31E9" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="200D31E9">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="30"/>
               <w:ind w:left="11"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Відмінно</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Excellent</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3229" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35407037" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="35407037">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="30"/>
               <w:ind w:left="10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>90-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B6E40" w14:paraId="61E5AA57" w14:textId="77777777">
+      <w:tr w14:paraId="61E5AA57">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="352"/>
+          <w:trHeight w:val="352" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3226" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0653ABC8" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="0653ABC8">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="30"/>
               <w:ind w:left="11" w:right="6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3226" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="52F1D8FE" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="52F1D8FE">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="212"/>
               <w:ind w:left="935"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Добре</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Good</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3229" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="231E711A" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="231E711A">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="30"/>
               <w:ind w:left="10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>82-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>89</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B6E40" w14:paraId="4D245B24" w14:textId="77777777">
+      <w:tr w14:paraId="4D245B24">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="352"/>
+          <w:trHeight w:val="352" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3226" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42C4B8C7" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="42C4B8C7">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="30"/>
               <w:ind w:left="11" w:right="6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3226" w:type="dxa"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0FF176B9" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
+          <w:p w14:paraId="0FF176B9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3229" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D64552C" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="3D64552C">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="30"/>
               <w:ind w:left="10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>74-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>81</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B6E40" w14:paraId="23EC33FF" w14:textId="77777777">
+      <w:tr w14:paraId="23EC33FF">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="352"/>
+          <w:trHeight w:val="352" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3226" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06C94BF9" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="06C94BF9">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="30"/>
               <w:ind w:left="11" w:right="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3226" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="73744567" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="73744567">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="210"/>
               <w:ind w:left="383"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Задовільно</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Satisfactory</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3229" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E97783A" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="4E97783A">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="30"/>
               <w:ind w:left="10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>64-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>73</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B6E40" w14:paraId="07085E0E" w14:textId="77777777">
+      <w:tr w14:paraId="07085E0E">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="350"/>
+          <w:trHeight w:val="350" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3226" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="379378D5" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="379378D5">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="30"/>
               <w:ind w:left="11" w:right="5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3226" w:type="dxa"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F8F49E3" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
+          <w:p w14:paraId="2F8F49E3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3229" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27126062" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="27126062">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="30"/>
               <w:ind w:left="10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>60-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>63</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B6E40" w14:paraId="4FBEFADD" w14:textId="77777777">
+      <w:tr w14:paraId="4FBEFADD">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="352"/>
+          <w:trHeight w:val="352" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3226" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="670CF961" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="670CF961">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="30"/>
               <w:ind w:left="11" w:right="6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>FX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3226" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="77C7E436" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="77C7E436">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="212"/>
               <w:ind w:left="643"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Незадовільно</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Fail</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3229" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A8AF3FD" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="4A8AF3FD">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="30"/>
               <w:ind w:left="10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>35-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>59</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B6E40" w14:paraId="536FDB2A" w14:textId="77777777">
+      <w:tr w14:paraId="536FDB2A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="352"/>
+          <w:trHeight w:val="352" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3226" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CAAD4D6" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="6CAAD4D6">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="30"/>
               <w:ind w:left="11" w:right="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3226" w:type="dxa"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="70B40CCD" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
+          <w:p w14:paraId="70B40CCD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3229" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="465C0670" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="465C0670">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="30"/>
               <w:ind w:left="10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>0-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0537CA5B" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
+    <w:p w14:paraId="0537CA5B">
       <w:pPr>
-        <w:pStyle w:val="a3"/>
+        <w:pStyle w:val="4"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="485AAE58" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
+    <w:p w14:paraId="485AAE58">
       <w:pPr>
         <w:spacing w:line="321" w:lineRule="exact"/>
         <w:ind w:left="2158" w:right="2026"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Критерії</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59DF4307" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
+    <w:p w14:paraId="59DF4307">
       <w:pPr>
-        <w:pStyle w:val="a3"/>
+        <w:pStyle w:val="4"/>
         <w:ind w:right="125" w:firstLine="566"/>
       </w:pPr>
       <w:r>
         <w:t>Для оцінювання якості виконання завдання (досягнення певної навчальної цілі)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>використовуються</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>еталони</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2836,79 +3037,79 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>фахових</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>джерел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>з відповідним посиланням. Еталоном для практичних питань є алгоритми розв’язання задач та приклади їх рішень. Оцінювання рівня засвоєння навчального матеріалу здійснюється через коефіцієнт засвоєння:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="651B544F" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
+    <w:p w14:paraId="651B544F">
       <w:pPr>
-        <w:pStyle w:val="a3"/>
+        <w:pStyle w:val="4"/>
         <w:spacing w:line="322" w:lineRule="exact"/>
         <w:ind w:left="2161" w:right="2025"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>КЗ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">= </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>N/P,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="647E42B3" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
+    <w:p w14:paraId="647E42B3">
       <w:pPr>
-        <w:pStyle w:val="a3"/>
+        <w:pStyle w:val="4"/>
         <w:ind w:left="828" w:right="1648"/>
       </w:pPr>
       <w:r>
         <w:t>де</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>N</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2943,53 +3144,53 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>операції</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>рішення</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>(відповіді); P – загальна кількість визначених істотних операцій.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AD1AB5C" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
+    <w:p w14:paraId="5AD1AB5C">
       <w:pPr>
-        <w:pStyle w:val="a3"/>
+        <w:pStyle w:val="4"/>
         <w:ind w:right="127" w:firstLine="566"/>
       </w:pPr>
       <w:r>
         <w:t>Індивідуальні завдання та модульні контрольні роботи оцінюються експертно</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>за</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>допомогою</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -3021,90 +3222,81 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>співвідношення</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>вимог</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">до рівня </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> і показників оцінки за рейтинговою шкалою.</w:t>
+        <w:t>до рівня компетентностей і показників оцінки за рейтинговою шкалою.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38A7DC90" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
+    <w:p w14:paraId="38A7DC90">
       <w:pPr>
-        <w:pStyle w:val="a3"/>
-        <w:sectPr w:rsidR="001B6E40">
+        <w:pStyle w:val="4"/>
+        <w:sectPr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1060" w:right="720" w:bottom="280" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
-          <w:cols w:space="720"/>
+          <w:cols w:space="720" w:num="1"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1AC5489F" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
+    <w:p w14:paraId="1AC5489F">
       <w:pPr>
         <w:spacing w:before="71"/>
         <w:ind w:left="2158" w:right="2025"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>КРИТЕРІЇ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D7FBA1B" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
+    <w:p w14:paraId="1D7FBA1B">
       <w:pPr>
         <w:spacing w:before="2"/>
         <w:ind w:left="2158" w:right="2025"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>оцінювання</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -3141,231 +3333,252 @@
           <w:b/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>вищої</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>освіти з освітньої компоненти з підсумковим контролем</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48135614" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
+    <w:p w14:paraId="48135614">
       <w:pPr>
         <w:ind w:left="2158" w:right="2025"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>у</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>формі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> екзамену</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28DA26EB" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
+    <w:p w14:paraId="28DA26EB">
       <w:pPr>
-        <w:pStyle w:val="a3"/>
+        <w:pStyle w:val="4"/>
         <w:spacing w:before="6"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableNormal"/>
+        <w:tblStyle w:val="5"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="272" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1923"/>
         <w:gridCol w:w="1193"/>
         <w:gridCol w:w="5389"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001B6E40" w14:paraId="53069A79" w14:textId="77777777">
+      <w:tr w14:paraId="53069A79">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="746"/>
+          <w:trHeight w:val="746" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5413BD31" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="5413BD31">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:line="238" w:lineRule="exact"/>
               <w:ind w:left="9" w:right="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>100-</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="144DE702" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="144DE702">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:line="248" w:lineRule="exact"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>бальна шкала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1923" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BA3E1EA" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="0BA3E1EA">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="122" w:line="216" w:lineRule="auto"/>
               <w:ind w:left="602" w:hanging="348"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Національна шкала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1193" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="291E8B9A" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="291E8B9A">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="122" w:line="216" w:lineRule="auto"/>
               <w:ind w:left="261" w:right="191" w:hanging="56"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Шкала </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>ЄКТС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5389" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13DE5243" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="13DE5243">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="122" w:line="216" w:lineRule="auto"/>
               <w:ind w:left="1384" w:right="100" w:hanging="1064"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Критерії</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -3384,269 +3597,285 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>результатів</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>навчання здобувачів вищої освіти</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B6E40" w14:paraId="394B94D7" w14:textId="77777777">
+      <w:tr w14:paraId="394B94D7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="2553"/>
+          <w:trHeight w:val="2553" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F60EE65" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
-[...28 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="3F60EE65">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="04A67BC0">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01E62D2D">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="765FC234">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="25"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="52AA4133" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="52AA4133">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1923" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6894191E" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
-[...19 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="6894191E">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14947AB4">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F3406F6">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="164"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="29FBCE5B" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="29FBCE5B">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:ind w:left="393" w:firstLine="31"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Відмінно</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>зараховано</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1193" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C283B5F" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
-[...28 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="3C283B5F">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E7A7BD5">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6BED8FCA">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13B22A80">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="25"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="35153C8E" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="35153C8E">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:ind w:left="9" w:right="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5389" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0AC0D514" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="0AC0D514">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="430"/>
               </w:tabs>
               <w:spacing w:line="237" w:lineRule="auto"/>
               <w:ind w:right="99" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Вільне</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
@@ -3673,343 +3902,353 @@
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>матеріалом,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-11"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>його всебічне та глибоке знання</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22BB0A4D" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="22BB0A4D">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="430"/>
               </w:tabs>
               <w:spacing w:line="237" w:lineRule="auto"/>
               <w:ind w:right="92" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Сформованість категоріально-понятійного </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>апарату</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C8701FD" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="7C8701FD">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="430"/>
               </w:tabs>
               <w:spacing w:before="5" w:line="237" w:lineRule="auto"/>
               <w:ind w:right="101" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Уміння розв’язувати як типові, так і нетипові (підвищеної складності, творчі) завдання</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="626434D4" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="626434D4">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="430"/>
               </w:tabs>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="95" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Самостійність, відповідальність, творчість та висока ініціативність при виконанні індивідуальних (групових) </w:t>
-[...5 lines deleted...]
-              <w:t>завдань</w:t>
+              <w:t>Самостійність, відповідальність, творчість та висока ініціативність при виконанні індивідуальних (групових) завдань</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B6E40" w14:paraId="0416F4DF" w14:textId="77777777">
+      <w:tr w14:paraId="0416F4DF">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="2550"/>
+          <w:trHeight w:val="2550" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2399BE32" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
-[...28 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="2399BE32">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C223F95">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28EE128B">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="504A290D">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="25"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4815A74C" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="4815A74C">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>82</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1923" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01BFE4B5" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
-[...19 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="01BFE4B5">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39B59BEB">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="072B47A4">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="164"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="22680AB7" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="22680AB7">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:ind w:left="393" w:firstLine="187"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Добре / </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>зараховано</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1193" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C6FC16F" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
-[...28 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="0C6FC16F">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="365C8695">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16A3D201">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25BC3BF8">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="25"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="41555722" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="41555722">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:ind w:left="9" w:right="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>В</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5389" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01FC9C7B" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="01FC9C7B">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="418"/>
               </w:tabs>
               <w:spacing w:line="287" w:lineRule="exact"/>
               <w:ind w:left="418" w:hanging="311"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Вільне</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
@@ -4024,138 +4263,138 @@
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>навчальним</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>матеріалом</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="530BC817" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="530BC817">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="418"/>
               </w:tabs>
               <w:spacing w:line="293" w:lineRule="exact"/>
               <w:ind w:left="418" w:hanging="311"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Сформованість</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>понятійного</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>апарату</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0607F70C" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="0607F70C">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="418"/>
               </w:tabs>
               <w:spacing w:before="2" w:line="237" w:lineRule="auto"/>
               <w:ind w:right="97" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Уміння розв’язувати типові і нетипові завдання, самостійно виправляти допущені </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>помилки</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A9D45EC" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="7A9D45EC">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="418"/>
               </w:tabs>
               <w:spacing w:before="7" w:line="237" w:lineRule="auto"/>
               <w:ind w:right="99" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Самостійність,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
@@ -4251,414 +4490,430 @@
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>незначні</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="52"/>
                 <w:w w:val="150"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>помилки</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E906245" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="7E906245">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="3" w:line="264" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>(неточності</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">та </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>ін.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B6E40" w14:paraId="62518704" w14:textId="77777777">
+      <w:tr w14:paraId="62518704">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="2829"/>
+          <w:trHeight w:val="2829" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FBCAF9A" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
-[...28 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="7FBCAF9A">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="04A9A7AD">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B924DB8">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36BC7CB0">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="165"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="780834B1" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="780834B1">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>74</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1923" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DDA5273" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
-[...28 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="6DDA5273">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B99F232">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0BED6213">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2CD83AC3">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="28"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7E5305BB" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="7E5305BB">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:ind w:left="393" w:firstLine="187"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Добре / </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>зараховано</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1193" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="520FCE4B" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
-[...28 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="520FCE4B">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4369FAB9">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53C45F20">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F823940">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="165"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="31DB11EF" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="31DB11EF">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:ind w:left="9" w:right="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5389" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C4BD4D1" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="3C4BD4D1">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:line="237" w:lineRule="auto"/>
               <w:ind w:left="107" w:right="99"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Достатній рівень володіння навчальним </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>матеріалом</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44302B58" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="44302B58">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="1" w:line="293" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Сформованість</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>понятійного</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>апарату</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06FBAB82" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="06FBAB82">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="2" w:line="237" w:lineRule="auto"/>
               <w:ind w:left="107" w:right="98"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Уміння розв’язувати типові завдання, виправляти допущені помилки з допомогою </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>викладача</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FEF5A36" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="7FEF5A36">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="7" w:line="237" w:lineRule="auto"/>
               <w:ind w:left="107" w:right="99"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Самостійність, відповідальність, невисока ініціативність при виконанні індивідуальних (групових)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="31"/>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -4689,287 +4944,303 @@
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>незначні</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="32"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>помилки</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C64CE78" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="1C64CE78">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="3" w:line="264" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>(неточності</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">та </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>ін.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B6E40" w14:paraId="793CF4F0" w14:textId="77777777">
+      <w:tr w14:paraId="793CF4F0">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="2277"/>
+          <w:trHeight w:val="2277" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CB591D9" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
-[...19 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="6CB591D9">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0CA9132B">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D510A4C">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="165"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3904EFDC" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="3904EFDC">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>64</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1923" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D729421" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
-[...19 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="0D729421">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7FA97B38">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23E90D41">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="28"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3EAE3E78" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="3EAE3E78">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:ind w:left="393" w:right="321" w:hanging="60"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Задовільно</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-15"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>зараховано</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1193" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D9F62DA" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
-[...19 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="3D9F62DA">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26A01632">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66803D33">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="165"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="60B8C0D7" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="60B8C0D7">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:ind w:left="9" w:right="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5389" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2ACAE6DA" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="2ACAE6DA">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1584"/>
                 <w:tab w:val="left" w:pos="2630"/>
                 <w:tab w:val="left" w:pos="4064"/>
               </w:tabs>
               <w:spacing w:line="237" w:lineRule="auto"/>
               <w:ind w:left="107" w:right="100"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Середній</w:t>
@@ -4992,53 +5263,53 @@
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>володіння</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>навчальним матеріалом</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4506FE81" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="4506FE81">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Часткове</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -5054,53 +5325,53 @@
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>понятійним</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>апаратом</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="385E7561" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="385E7561">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="left" w:pos="2901"/>
                 <w:tab w:val="left" w:pos="3865"/>
                 <w:tab w:val="left" w:pos="5074"/>
               </w:tabs>
               <w:spacing w:before="2" w:line="237" w:lineRule="auto"/>
               <w:ind w:left="107" w:right="100"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -5143,53 +5414,53 @@
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>завдання</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">за </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>підтримки викладача</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1AC9CDE7" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="1AC9CDE7">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="940"/>
                 <w:tab w:val="left" w:pos="2304"/>
                 <w:tab w:val="left" w:pos="4170"/>
               </w:tabs>
               <w:spacing w:before="5" w:line="237" w:lineRule="auto"/>
               <w:ind w:left="107" w:right="98"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Відсутність</w:t>
             </w:r>
             <w:r>
@@ -5269,53 +5540,53 @@
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>індивідуальних</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>(групових)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4AECCB38" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="4AECCB38">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:line="264" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>завдань.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Наявні</w:t>
             </w:r>
@@ -5353,185 +5624,201 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>та</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>ін.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B6E40" w14:paraId="4B406BBE" w14:textId="77777777">
+      <w:tr w14:paraId="4B406BBE">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="863"/>
+          <w:trHeight w:val="863" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="328D93F9" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="328D93F9">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="8"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7C7289CD" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="7C7289CD">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>60</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1923" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="511D6F37" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="511D6F37">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="147"/>
               <w:ind w:left="393" w:right="321" w:hanging="60"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Задовільно</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-15"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>зараховано</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1193" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="714060A0" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="714060A0">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="8"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4DC7DD8C" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="4DC7DD8C">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5389" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="078B34C8" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="078B34C8">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1543"/>
                 <w:tab w:val="left" w:pos="2611"/>
                 <w:tab w:val="left" w:pos="4064"/>
               </w:tabs>
               <w:spacing w:line="237" w:lineRule="auto"/>
               <w:ind w:left="107" w:right="100"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Низький</w:t>
@@ -5554,53 +5841,53 @@
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>володіння</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>навчальним матеріалом</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="027485DF" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="027485DF">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:line="281" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Часткове</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -5620,199 +5907,219 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>понятійним</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>апаратом</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0172268E" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
+    <w:p w14:paraId="0172268E">
       <w:pPr>
-        <w:pStyle w:val="TableParagraph"/>
+        <w:pStyle w:val="7"/>
         <w:spacing w:line="281" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidR="001B6E40">
+        <w:sectPr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1060" w:right="720" w:bottom="1312" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
-          <w:cols w:space="720"/>
+          <w:cols w:space="720" w:num="1"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableNormal"/>
+        <w:tblStyle w:val="5"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="272" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1176"/>
         <w:gridCol w:w="1923"/>
         <w:gridCol w:w="1193"/>
         <w:gridCol w:w="5389"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001B6E40" w14:paraId="58D23DF6" w14:textId="77777777">
+      <w:tr w14:paraId="58D23DF6">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="746"/>
+          <w:trHeight w:val="746" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="133DC77E" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="133DC77E">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:line="239" w:lineRule="exact"/>
               <w:ind w:left="9" w:right="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>100-</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="441ADF34" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="441ADF34">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:line="250" w:lineRule="exact"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>бальна шкала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1923" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55F1963C" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="55F1963C">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="120" w:line="218" w:lineRule="auto"/>
               <w:ind w:left="602" w:hanging="348"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Національна шкала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1193" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="301D50C4" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="301D50C4">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="120" w:line="218" w:lineRule="auto"/>
               <w:ind w:left="261" w:right="191" w:hanging="56"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Шкала </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>ЄКТС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5389" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FB0484A" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="6FB0484A">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="120" w:line="218" w:lineRule="auto"/>
               <w:ind w:left="1384" w:right="100" w:hanging="1064"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Критерії</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -5831,100 +6138,116 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>результатів</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>навчання здобувачів вищої освіти</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B6E40" w14:paraId="43D3CF14" w14:textId="77777777">
+      <w:tr w14:paraId="43D3CF14">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="1691"/>
+          <w:trHeight w:val="1691" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="149FE29B" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="149FE29B">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1923" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54C51EC9" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="54C51EC9">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1193" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="293AF3FD" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="293AF3FD">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5389" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55AF0B1F" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="55AF0B1F">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:line="237" w:lineRule="auto"/>
               <w:ind w:left="107" w:right="100"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Уміння розв’язувати типові завдання за підтримки</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -5955,316 +6278,332 @@
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>неточності,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>помилки</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="374A98C7" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="374A98C7">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="3" w:line="276" w:lineRule="exact"/>
               <w:ind w:left="107" w:right="101"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Відсутність ініціативи до виконання </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>індивідуальних (групових)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">завдань, елементарні та </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>нестійкі навички щодо їх виконання. Наявні помилки (неточності та ін.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B6E40" w14:paraId="26CA22E6" w14:textId="77777777">
+      <w:tr w14:paraId="26CA22E6">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="2294"/>
+          <w:trHeight w:val="2294" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FBC025E" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
-[...19 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="2FBC025E">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5AB38A4B">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34CD374A">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="171"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3FCED5C5" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="3FCED5C5">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>35</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1923" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CEBAFC5" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
-[...19 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="7CEBAFC5">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78C30429">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C8392CD">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="35"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0EA3B0B2" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="0EA3B0B2">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:ind w:left="393" w:hanging="336"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Незадовільно</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-15"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-15"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">не </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>зараховано</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1193" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38BE57A2" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
-[...19 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="38BE57A2">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7934B9D0">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="76C96A34">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="171"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="27FC40A8" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="27FC40A8">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="9" w:right="6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>FX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5389" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="134938F0" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="134938F0">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1143"/>
                 <w:tab w:val="left" w:pos="2455"/>
                 <w:tab w:val="left" w:pos="2803"/>
                 <w:tab w:val="left" w:pos="4066"/>
               </w:tabs>
               <w:spacing w:line="237" w:lineRule="auto"/>
               <w:ind w:left="107" w:right="96"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -6301,53 +6640,53 @@
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>володіння</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>навчальним матеріалом</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B1A02BC" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="7B1A02BC">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:line="293" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Фрагментарне</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -6364,53 +6703,53 @@
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>понятійним</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>апаратом</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2FE7E54D" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="2FE7E54D">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:line="293" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Відсутність</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -6440,53 +6779,53 @@
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>типові</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>завдання</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E549050" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="6E549050">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:line="237" w:lineRule="auto"/>
               <w:ind w:left="107" w:right="100"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Відсутність</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -6502,53 +6841,53 @@
                 <w:spacing w:val="40"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>розв’язувати</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>індивідуальні (групові) завдання</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D3148FF" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="3D3148FF">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="7" w:line="276" w:lineRule="exact"/>
               <w:ind w:left="107" w:right="100"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Потребує</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -6579,263 +6918,279 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>окремих</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>модулів (змістових модулів) навчальної дисципліни</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B6E40" w14:paraId="26C14FB9" w14:textId="77777777">
+      <w:tr w14:paraId="26C14FB9">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="2294"/>
+          <w:trHeight w:val="2294" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33A9973D" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
-[...19 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="33A9973D">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C1BD628">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22F36B97">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="171"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6F733607" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="6F733607">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1923" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31EC90E5" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
-[...19 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="31EC90E5">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B7F7FD3">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4557AB4D">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="35"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4F538728" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="4F538728">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:ind w:left="393" w:hanging="336"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Незадовільно</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-15"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-15"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">не </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>зараховано</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1193" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5274EFBC" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="001B6E40">
-[...19 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="5274EFBC">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B1DCFD8">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="71BB756C">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="171"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3F949610" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="3F949610">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="9" w:right="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5389" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="424DB7F5" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="424DB7F5">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:line="287" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Відсутність</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -6852,53 +7207,53 @@
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>навчального</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>матеріалу</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A970B2B" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="3A970B2B">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:line="293" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Відсутнє</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -6915,53 +7270,53 @@
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>понятійним</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>апаратом</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F94504E" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="4F94504E">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="2" w:line="237" w:lineRule="auto"/>
               <w:ind w:left="107" w:right="100"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Відсутність</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="80"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -6977,53 +7332,53 @@
                 <w:spacing w:val="80"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>розв’язувати</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="80"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>найпростіші типові завдання</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07D99875" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="07D99875">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="4" w:line="237" w:lineRule="auto"/>
               <w:ind w:left="107" w:right="100"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Відсутність</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -7039,53 +7394,53 @@
                 <w:spacing w:val="40"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>розв’язувати</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>індивідуальні (групові) завдання.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41BA64FF" w14:textId="77777777" w:rsidR="001B6E40" w:rsidRDefault="009C3B2A">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="41BA64FF">
+            <w:pPr>
+              <w:pStyle w:val="7"/>
               <w:spacing w:before="7" w:line="276" w:lineRule="exact"/>
               <w:ind w:left="107" w:right="100"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Потребує</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -7111,883 +7466,704 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-13"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">навчальної </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>дисципліни</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="611C31D0" w14:textId="77777777" w:rsidR="00BC2E11" w:rsidRDefault="00BC2E11"/>
-    <w:sectPr w:rsidR="00BC2E11">
+    <w:p w14:paraId="611C31D0"/>
+    <w:sectPr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1120" w:right="720" w:bottom="280" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
-      <w:cols w:space="720"/>
+      <w:cols w:space="720" w:num="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+  </w:font>
+  <w:font w:name="宋体">
+    <w:altName w:val="SimSun"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+  </w:font>
+  <w:font w:name="黑体">
+    <w:altName w:val="SimSun"/>
+    <w:panose1 w:val="02010609060101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...1 lines deleted...]
-    <w:charset w:val="CC"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="2BF63A88"/>
-    <w:multiLevelType w:val="hybridMultilevel"/>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="6488355C">
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2BF63A88"/>
+    <w:lvl w:ilvl="0" w:tentative="0">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="107" w:hanging="324"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="9034B972">
+    <w:lvl w:ilvl="1" w:tentative="0">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="627" w:hanging="324"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="E71016A6">
+    <w:lvl w:ilvl="2" w:tentative="0">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1155" w:hanging="324"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="24E6D536">
+    <w:lvl w:ilvl="3" w:tentative="0">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1683" w:hanging="324"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="293897AC">
+    <w:lvl w:ilvl="4" w:tentative="0">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2211" w:hanging="324"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="3482C248">
+    <w:lvl w:ilvl="5" w:tentative="0">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2739" w:hanging="324"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="CFA80494">
+    <w:lvl w:ilvl="6" w:tentative="0">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3267" w:hanging="324"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="00087778">
+    <w:lvl w:ilvl="7" w:tentative="0">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3795" w:hanging="324"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="B53C384C">
+    <w:lvl w:ilvl="8" w:tentative="0">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4323" w:hanging="324"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="36B20A30"/>
-    <w:multiLevelType w:val="hybridMultilevel"/>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="097A0EA8">
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="36B20A30"/>
+    <w:lvl w:ilvl="0" w:tentative="0">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="107" w:hanging="312"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="B9625A92">
+    <w:lvl w:ilvl="1" w:tentative="0">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="627" w:hanging="312"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="26666094">
+    <w:lvl w:ilvl="2" w:tentative="0">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1155" w:hanging="312"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="AB08D23E">
+    <w:lvl w:ilvl="3" w:tentative="0">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1683" w:hanging="312"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="2E56DFA0">
+    <w:lvl w:ilvl="4" w:tentative="0">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2211" w:hanging="312"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="929AC694">
+    <w:lvl w:ilvl="5" w:tentative="0">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2739" w:hanging="312"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="D522016E">
+    <w:lvl w:ilvl="6" w:tentative="0">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3267" w:hanging="312"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="46547436">
+    <w:lvl w:ilvl="7" w:tentative="0">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3795" w:hanging="312"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="982E8CBC">
+    <w:lvl w:ilvl="8" w:tentative="0">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4323" w:hanging="312"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="921645442">
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
+  <w:zoom w:percent="140"/>
+  <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001B6E40"/>
     <w:rsid w:val="001B6E40"/>
     <w:rsid w:val="00886758"/>
     <w:rsid w:val="00945C7A"/>
     <w:rsid w:val="009C3B2A"/>
     <w:rsid w:val="00BC2E11"/>
+    <w:rsid w:val="16E02425"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="ru-RU"/>
+  <w:themeFontLang w:val="ru-RU" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...8 lines deleted...]
-  <w15:docId w15:val="{899A2693-5C6B-44A5-8F52-B518F3EFC50F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...5 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...375 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="9" w:semiHidden="0" w:name="heading 1"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 2"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 3"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 4"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 5"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 6"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 7"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 8"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 9"/>
+    <w:lsdException w:uiPriority="99" w:name="index 1"/>
+    <w:lsdException w:uiPriority="99" w:name="index 2"/>
+    <w:lsdException w:uiPriority="99" w:name="index 3"/>
+    <w:lsdException w:uiPriority="99" w:name="index 4"/>
+    <w:lsdException w:uiPriority="99" w:name="index 5"/>
+    <w:lsdException w:uiPriority="99" w:name="index 6"/>
+    <w:lsdException w:uiPriority="99" w:name="index 7"/>
+    <w:lsdException w:uiPriority="99" w:name="index 8"/>
+    <w:lsdException w:uiPriority="99" w:name="index 9"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 1"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 2"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 3"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 4"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 5"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 6"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 7"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 8"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 9"/>
+    <w:lsdException w:uiPriority="99" w:name="Normal Indent"/>
+    <w:lsdException w:uiPriority="99" w:name="footnote text"/>
+    <w:lsdException w:uiPriority="99" w:name="annotation text"/>
+    <w:lsdException w:uiPriority="99" w:name="header"/>
+    <w:lsdException w:uiPriority="99" w:name="footer"/>
+    <w:lsdException w:uiPriority="99" w:name="index heading"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="35" w:name="caption"/>
+    <w:lsdException w:uiPriority="99" w:name="table of figures"/>
+    <w:lsdException w:uiPriority="99" w:name="envelope address"/>
+    <w:lsdException w:uiPriority="99" w:name="envelope return"/>
+    <w:lsdException w:uiPriority="99" w:name="footnote reference"/>
+    <w:lsdException w:uiPriority="99" w:name="annotation reference"/>
+    <w:lsdException w:uiPriority="99" w:name="line number"/>
+    <w:lsdException w:uiPriority="99" w:name="page number"/>
+    <w:lsdException w:uiPriority="99" w:name="endnote reference"/>
+    <w:lsdException w:uiPriority="99" w:name="endnote text"/>
+    <w:lsdException w:uiPriority="99" w:name="table of authorities"/>
+    <w:lsdException w:uiPriority="99" w:name="macro"/>
+    <w:lsdException w:uiPriority="99" w:name="toa heading"/>
+    <w:lsdException w:uiPriority="99" w:name="List"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number"/>
+    <w:lsdException w:uiPriority="99" w:name="List 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List 5"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 5"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 5"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="10" w:semiHidden="0" w:name="Title"/>
+    <w:lsdException w:uiPriority="99" w:name="Closing"/>
+    <w:lsdException w:uiPriority="99" w:name="Signature"/>
+    <w:lsdException w:uiPriority="1" w:name="Default Paragraph Font"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="1" w:semiHidden="0" w:name="Body Text"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text Indent"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Message Header"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="11" w:semiHidden="0" w:name="Subtitle"/>
+    <w:lsdException w:uiPriority="99" w:name="Salutation"/>
+    <w:lsdException w:uiPriority="99" w:name="Date"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text First Indent"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text First Indent 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Note Heading"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text Indent 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text Indent 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Block Text"/>
+    <w:lsdException w:uiPriority="99" w:name="Hyperlink"/>
+    <w:lsdException w:uiPriority="99" w:name="FollowedHyperlink"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="22" w:semiHidden="0" w:name="Strong"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="20" w:semiHidden="0" w:name="Emphasis"/>
+    <w:lsdException w:uiPriority="99" w:name="Document Map"/>
+    <w:lsdException w:uiPriority="99" w:name="Plain Text"/>
+    <w:lsdException w:uiPriority="99" w:name="E-mail Signature"/>
+    <w:lsdException w:uiPriority="99" w:name="Normal (Web)"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Acronym"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Address"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Cite"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Code"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Definition"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Keyboard"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Preformatted"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Sample"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Typewriter"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Variable"/>
+    <w:lsdException w:uiPriority="99" w:name="Normal Table"/>
+    <w:lsdException w:uiPriority="99" w:name="annotation subject"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Simple 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Simple 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Simple 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Colorful 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Colorful 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Colorful 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 6"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 7"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 8"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 6"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 7"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 8"/>
+    <w:lsdException w:uiPriority="99" w:name="Table 3D effects 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table 3D effects 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table 3D effects 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Contemporary"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Elegant"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Professional"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Subtle 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Subtle 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Web 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Web 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Web 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Balloon Text"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="39" w:semiHidden="0" w:name="Table Grid"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Theme"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="1" w:semiHidden="0" w:name="List Paragraph"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:default="1" w:styleId="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:lang w:val="uk-UA"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
+  <w:style w:type="character" w:default="1" w:styleId="2">
     <w:name w:val="Default Paragraph Font"/>
-    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:uiPriority w:val="1"/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="a1">
+  <w:style w:type="table" w:default="1" w:styleId="3">
     <w:name w:val="Normal Table"/>
-    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:uiPriority w:val="99"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
-[...9 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="paragraph" w:styleId="4">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="1"/>
     <w:qFormat/>
-    <w:tblPr>
-[...11 lines deleted...]
-    <w:basedOn w:val="a"/>
     <w:uiPriority w:val="1"/>
-    <w:qFormat/>
     <w:pPr>
       <w:ind w:left="262"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a4">
+  <w:style w:type="table" w:customStyle="1" w:styleId="5">
+    <w:name w:val="Table Normal"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="2"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="6">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
     <w:uiPriority w:val="1"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="1"/>
     <w:qFormat/>
-  </w:style>
-[...2 lines deleted...]
-    <w:basedOn w:val="a"/>
     <w:uiPriority w:val="1"/>
-    <w:qFormat/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8225,76 +8401,77 @@
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
-  <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>752</Words>
   <Characters>4292</Characters>
-  <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
   <Lines>35</Lines>
   <Paragraphs>10</Paragraphs>
+  <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>5034</CharactersWithSpaces>
-  <SharedDoc>false</SharedDoc>
-[...1 lines deleted...]
-  <AppVersion></AppVersion>
+  <Application>WPS Office_12.2.0.23155_F1E327BC-269C-435d-A152-05C5408002CA</Application>
+  <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Admin</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2025-02-25T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word 2016</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2025-03-10T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
     <vt:lpwstr>Microsoft® Word 2016</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="KSOProductBuildVer">
+    <vt:lpwstr>1049-12.2.0.23155</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ICV">
+    <vt:lpwstr>DF41F7C52B8649B29EDF8A37A46BED01_12</vt:lpwstr>
+  </property>
 </Properties>
 </file>