--- v0 (2025-10-30)
+++ v1 (2026-10-01)
@@ -1,1333 +1,4000 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="038EFC69" w14:textId="7427E1FB" w:rsidR="00F12C76" w:rsidRPr="00BA3863" w:rsidRDefault="00522F6F" w:rsidP="00BA6856">
-[...6 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="7490E80D" w14:textId="09D0FD48" w:rsidR="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA663B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ТЕМА «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ЕСТЕТИКА БІЗНЕС-СЕРЕДОВИЩА ПІДПРИЄМСТВА</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA663B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="299B960A" w14:textId="77777777" w:rsidR="004423FD" w:rsidRPr="00AE6034" w:rsidRDefault="004423FD" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="762323EB" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1. Поняття та значення естетики бізнес-середовища підприємства</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D25EF79" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Сучасне підприємство функціонує в умовах динамічного та конкурентного бізнес-середовища, у якому поряд з економічними, організаційними, технологічними та соціальними чинниками дедалі більшого значення набувають чинники естетичного характеру. Якість продукції та послуг, рівень цін, технологічні можливості та фінансові результати залишаються фундаментальними характеристиками діяльності підприємства, однак сприйняття організації її працівниками, клієнтами, партнерами та іншими стейкхолдерами значною мірою формується також під впливом зовнішнього вигляду, організації простору, візуальної комунікації, корпоративної символіки та загальної культури підприємства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7360CD98" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Естетика бізнес-середовища підприємства</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – це система принципів, засобів і способів організації внутрішнього та зовнішнього середовища підприємства, спрямованих на формування гармонійного, функціонального, комфортного та візуально узгодженого простору, який сприяє ефективній діяльності персоналу, позитивному сприйняттю підприємства та реалізації його економічних цілей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63BC3BD9" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Естетика бізнес-середовища не зводиться виключно до декоративного оформлення офісу, торговельного приміщення чи виробничої території. Її необхідно розглядати як складову системи управління підприємством, оскільки естетичні характеристики середовища можуть впливати на поведінку працівників, споживчі рішення, комунікацію з партнерами, корпоративну ідентичність та репутацію підприємства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4750E8F2" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">У сучасному бізнесі естетика набуває особливого значення у зв'язку з переходом від орієнтації виключно на функціональні характеристики товару або послуги до формування </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>комплексного досвіду взаємодії зі споживачем</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>. Людина оцінює не лише те, що підприємство пропонує, а й те, як організовано процес взаємодії з ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17909520" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Таким чином, естетика бізнес-середовища має </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>економічний, управлінський, соціальний та комунікаційний вимір</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E5A17D7" w14:textId="77777777" w:rsidR="004423FD" w:rsidRDefault="004423FD" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="743EA66E" w14:textId="0855CB04" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2. Основні складові естетики бізнес-середовища</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2283CF30" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Естетичне середовище підприємства формується під впливом комплексу взаємопов'язаних елементів. До основних його складових доцільно віднести:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35B0166A" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>архітектурно-просторову організацію;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F58C044" w14:textId="342EBAB1" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="003512E7" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>естетика</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6034" w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> робочого та клієнтського простору;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AD4CFC9" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>корпоративну візуальну ідентичність;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61343F1D" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>зовнішній вигляд працівників;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6600B682" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>естетику продукції та упаковки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44667B02" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>цифрове середовище підприємства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A89D724" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>культуру ділової комунікації.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="050F4AA3" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Архітектурно-просторова організація</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> визначає загальне сприйняття фізичного середовища підприємства. Вона охоплює планування приміщень, розташування робочих місць, зонування простору, організацію входу, місць очікування, переговорних зон, зон обслуговування клієнтів тощо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36AEF86D" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Раціональна організація простору повинна поєднувати естетичні та функціональні характеристики. Наприклад, надмірна кількість декоративних елементів може ускладнювати навігацію, створювати візуальне перевантаження та знижувати функціональність приміщення. Тому основним принципом має бути </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>гармонійне поєднання форми та функції</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="717D43B0" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Дизайн робочого простору</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> охоплює вибір меблів, освітлення, кольорової гами, матеріалів, декоративних елементів, розміщення технічних засобів та інших компонентів робочого середовища. При цьому естетичність не повинна суперечити ергономічності. Комфортне робоче місце має забезпечувати не лише візуальну привабливість, а й належні умови для виконання професійних завдань.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D9AABD3" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Важливою складовою є </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>корпоративна візуальна ідентичність</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, яка забезпечує впізнаваність підприємства. До її елементів належать назва, логотип, фірмові кольори, шрифти, графічні елементи, стандарти оформлення </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>документів, рекламних матеріалів, вебсайту та інших каналів комунікації.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61BEA547" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Візуальна ідентичність виконує не лише естетичну, а й комунікаційну функцію. Її завданням є забезпечення цілісного сприйняття підприємства у різних ситуаціях контакту зі споживачами та партнерами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69D776B9" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Зовнішній вигляд працівників</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> також є частиною естетики бізнес-середовища. У підприємствах, діяльність яких передбачає безпосередній контакт із клієнтами, одяг, охайність, аксесуари та загальний зовнішній вигляд персоналу можуть бути важливими елементами корпоративного образу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09F2808F" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Водночас вимоги до зовнішнього вигляду повинні бути обґрунтованими, відповідати характеру професійної діяльності та не перетворюватися на надмірну регламентацію особистого простору працівників.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FA4655B" w14:textId="77777777" w:rsidR="004423FD" w:rsidRDefault="004423FD" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6188CAA9" w14:textId="38CFBA62" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>3. Принципи формування естетики бізнес-середовища</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57D3AACE" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Формування естетичного бізнес-середовища повинно ґрунтуватися на системі принципів.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E4C92E0" w14:textId="54A28111" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Принцип функціональності</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> передбачає, що естетичні рішення повинні сприяти виконанню основних функцій підприємства. </w:t>
+      </w:r>
+      <w:r w:rsidR="004423FD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Естетика</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> не повин</w:t>
+      </w:r>
+      <w:r w:rsidR="004423FD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> перешкоджати виробничим, управлінським, торговельним чи комунікаційним процесам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AAB86C0" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Принцип гармонії</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> означає узгодженість окремих елементів середовища між собою. Колір, форма, матеріали, освітлення, меблі, інформаційні носії та інші елементи повинні створювати цілісну композицію.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="715D3276" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Принцип відповідності</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> передбачає узгодження естетики з характером діяльності підприємства, його цільовою аудиторією, позиціонуванням та корпоративними цінностями. Естетичне оформлення банку, промислового підприємства, IT-компанії, ресторану чи медичного закладу може суттєво відрізнятися, оскільки вони функціонують у різних бізнес-контекстах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F65DA58" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Принцип ергономічності</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> передбачає врахування фізіологічних, психологічних та професійних особливостей людини. Естетичне середовище повинно бути зручним для роботи, пересування, отримання інформації та </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>взаємодії.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21763704" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Принцип цілісності</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> означає єдність фізичного, інформаційного та цифрового середовища підприємства. Споживач повинен отримувати узгоджене враження від підприємства незалежно від того, чи взаємодіє він із ним у фізичному приміщенні, через рекламні матеріали або цифрові канали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F294E26" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Принцип доцільності</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> передбачає економічну обґрунтованість естетичних рішень. Підприємство має оцінювати не тільки витрати на оформлення середовища, а й очікуваний результат: підвищення комфорту працівників, покращення клієнтського досвіду, посилення бренду, оптимізацію комунікацій тощо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EA7DC65" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Принцип сталості</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> полягає у використанні рішень, які відповідають сучасним вимогам ресурсоефективності, екологічності та відповідального споживання. Це може проявлятися у використанні енергоефективного освітлення, довговічних матеріалів, раціональному використанні ресурсів та організації екологічно орієнтованого простору.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66894C02" w14:textId="77777777" w:rsidR="004423FD" w:rsidRDefault="004423FD" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25159415" w14:textId="4390D9BA" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>4. Естетика бізнес-середовища та корпоративна культура</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47DE9DA1" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Естетика підприємства тісно пов'язана з його </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>корпоративною культурою</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>. Якщо корпоративна культура визначає систему цінностей, норм і моделей поведінки працівників, то естетика значною мірою забезпечує їх матеріальне та візуальне вираження.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42520593" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Наприклад, підприємство, яке декларує відкритість і партнерство, може створювати простір із відкритими зонами комунікації, доступними інформаційними ресурсами та зручними місцями для командної роботи. Компанія, орієнтована на інновації, може використовувати сучасні технології, гнучкі робочі простори та відповідні засоби візуальної комунікації.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FACBB4E" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Таким чином, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>фізичне середовище підприємства може виступати матеріальним носієм корпоративної культури</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="009A968D" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Особливого значення це набуває для управління персоналом. Працівник проводить значну частину часу у робочому середовищі, тому його організація </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>може впливати на сприйняття підприємства як роботодавця. Продуманий простір сприяє комфортній взаємодії, командній роботі, комунікації та ідентифікації працівника з організацією.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="458E5253" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Водночас не слід перебільшувати вплив естетичних чинників. Саме по собі сучасне оформлення офісу не забезпечує високої продуктивності персоналу. Результативність праці залежить від комплексу факторів: системи управління, мотивації, професійної компетентності, організації праці, технологій, оплати праці та інших умов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FF90F58" w14:textId="4B753C3F" w:rsidR="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Отже, естетика є </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>допо</w:t>
+      </w:r>
+      <w:r w:rsidR="004423FD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>між</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ним елементом системи управління</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, а не її заміною.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51B82DB1" w14:textId="77777777" w:rsidR="004423FD" w:rsidRDefault="004423FD" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6153EC5E" w14:textId="69294548" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>5. Естетика бізнес-середовища як фактор конкурентоспроможності</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B9FCC21" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>У сучасних умовах естетика може бути пов'язана з формуванням конкурентних переваг підприємства. Особливо це характерно для сфер, у яких споживач безпосередньо контактує з простором та персоналом: роздрібної торгівлі, ресторанного бізнесу, готельної справи, банківських послуг, сфери обслуговування, освіти, культури та інших галузей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C670319" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Естетично організоване середовище може сприяти:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46EED2B0" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>формуванню позитивного першого враження;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53158679" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>підвищенню впізнаваності підприємства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BD4B64E" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>створенню позитивного клієнтського досвіду;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A62D32F" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>полегшенню навігації та пошуку інформації;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C4C8DDD" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>формуванню корпоративної ідентичності;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FEB1E52" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>підвищенню привабливості підприємства як роботодавця;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49F6EAC2" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>підтриманню стандартів обслуговування;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2098EC72" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>зміцненню бренду підприємства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25B38E55" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Особливо важливим є поняття </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>точок контакту</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> з клієнтом. До них належать вхід до підприємства, зона обслуговування, вебсайт, мобільний застосунок, рекламні матеріали, упаковка продукції, комунікація працівників, документи та інші елементи взаємодії.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74682034" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Кожна точка контакту формує частину загального образу підприємства. Якщо вони оформлені несистемно, споживач може отримувати суперечливі сигнали щодо позиціонування підприємства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59A8561D" w14:textId="12E88729" w:rsidR="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тому завдання </w:t>
+      </w:r>
+      <w:r w:rsidR="00E87230">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">системи </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">управління полягає не у створенні окремих естетично привабливих елементів, а у формуванні </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>цілісного естетичного досвіду взаємодії з підприємством</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C90AA8A" w14:textId="77777777" w:rsidR="00E87230" w:rsidRDefault="00E87230" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54086934" w14:textId="1A8D5C8C" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>6. Економічна оцінка естетичних рішень</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61B8C42F" w14:textId="37BF5722" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00E87230" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Нині</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6034" w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> важливо розглядати естетику бізнес-середовища не лише як </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">окрему </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6034" w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>категорію, а і як об'єкт управлінського рішення.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="084B262E" w14:textId="7792424F" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Будь-яке естетичне рішення пов'язане з витратами. До них можуть належати витрати на ремонт і реконструкцію приміщень, придбання меблів, освітлення, оформлення, корпоративну символіку, рекламні матеріали, розроблення вебресурсів</w:t>
+      </w:r>
+      <w:r w:rsidR="00E87230">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тощо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="460463CA" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тому доцільність відповідних інвестицій може оцінюватися через співвідношення </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>витрат і очікуваних результатів</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31751540" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Потенційний економічний ефект може проявлятися у:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73BCFC0F" w14:textId="297E506D" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">збільшенні кількості </w:t>
+      </w:r>
+      <w:r w:rsidR="004F6F67">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>споживачів та інших стейкхолдерів</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="341EB40D" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>зростанні обсягу продажу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18EE2015" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>підвищенні повторних покупок;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02517271" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>скороченні часу обслуговування;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59DFC1CE" w14:textId="5AB191DF" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>підвищенні продуктивності праці;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="781AE612" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>зниженні плинності кадрів;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AF94730" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>підвищенні привабливості бренду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37C11A86" w14:textId="42BB577E" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">При цьому для оцінювання естетики бізнес-середовища доцільно застосовувати </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>систему кількісних і якісних показників</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06234AA5" w14:textId="28186779" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>До кількісних показників можуть належати зміна обсягів продажу, кількості повторних покупок, часу обслуговування, продуктивності праці тощо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12F345C1" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Якісні показники можуть характеризувати задоволеність клієнтів, сприйняття бренду, комфортність робочого середовища, рівень корпоративної </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ідентифікації працівників.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19C7BE3B" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Таким чином, оцінювання естетики повинно бути інтегроване в загальну систему управління ефективністю підприємства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64E8888A" w14:textId="77777777" w:rsidR="00E87230" w:rsidRDefault="00E87230" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="086F6E33" w14:textId="70B3DD08" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00E87230" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6034" w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>. Управління естетикою бізнес-середовища</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35E3526D" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Управління естетикою бізнес-середовища передбачає цілеспрямоване формування та підтримання відповідних характеристик підприємства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CDDE667" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>До основних етапів такого управління можна віднести:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17DCF036" w14:textId="646DAD9B" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1. Діагностика наявного середовища.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA223A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Визначаються сильні та проблемні сторони фізичного, інформаційного й цифрового середовища підприємства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11F80596" w14:textId="3B8DB35A" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2. Визначення концепції.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA223A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Формується загальна концепція, яка має відповідати стратегії, позиціонуванню, цільовій аудиторії та корпоративній культурі підприємства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72FB0748" w14:textId="47E22DD2" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>3. Розроблення стандартів.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA223A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Визначаються вимоги до оформлення приміщень, інформаційних матеріалів, корпоративної символіки, цифрових ресурсів та інших елементів.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2353536A" w14:textId="0FAF8570" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>4. Реалізація заходів.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA223A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Здійснюється практичне впровадження визначених рішень із урахуванням фінансових та організаційних можливостей підприємства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EB3BF88" w14:textId="74882911" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>5. Моніторинг результатів.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA223A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Оцінюється вплив змін на працівників, клієнтів, партнерів та економічні показники підприємства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60C79CD2" w14:textId="5A0FAF7C" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>6. Постійне вдосконалення.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA223A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Естетичне середовище має адаптуватися до змін ринку, технологій, споживчих очікувань та стратегії підприємства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64D80B04" w14:textId="69DE5F83" w:rsidR="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ефективне управління передбачає залучення до цього процесу не лише </w:t>
+      </w:r>
+      <w:r w:rsidR="00E87230">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>фахівців з естетики</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, а й фахівців з управління персоналом, економістів, менеджерів, представників структурних підрозділів та, за необхідності, клієнтів.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D5E3AA4" w14:textId="77777777" w:rsidR="00E87230" w:rsidRPr="00AE6034" w:rsidRDefault="00E87230" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F30D467" w14:textId="20B0B0AD" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Контрольні </w:t>
+      </w:r>
+      <w:r w:rsidR="00E87230">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>питання</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F516490" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Що розуміють під естетикою бізнес-середовища підприємства?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="108BA66E" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Які основні складові формують естетику бізнес-середовища?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="587C93B0" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>У чому полягає взаємозв'язок естетики та функціональності?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E3ABCF3" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Які принципи необхідно враховувати під час формування естетичного середовища підприємства?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E6F9356" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Як естетика бізнес-середовища пов'язана з корпоративною культурою?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49743B02" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Яким чином естетичне середовище може впливати на клієнтський досвід?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6580D4C6" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Які кількісні та якісні показники можуть використовуватися для оцінювання результативності естетичних рішень?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A6F9FF3" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Які етапи передбачає управління естетикою бізнес-середовища?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4757F5F5" w14:textId="77777777" w:rsidR="00AE6034" w:rsidRPr="00AE6034" w:rsidRDefault="00AE6034" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE6034">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Чому естетику бізнес-середовища доцільно розглядати як складову системи управління підприємством?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EA1A172" w14:textId="77777777" w:rsidR="00F12C76" w:rsidRPr="00BA663B" w:rsidRDefault="00F12C76" w:rsidP="004423FD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...1157 lines deleted...]
-    <w:sectPr w:rsidR="00B668ED" w:rsidRPr="00BA3863" w:rsidSect="006C0B77">
+    </w:p>
+    <w:sectPr w:rsidR="00F12C76" w:rsidRPr="00BA663B" w:rsidSect="00BA663B">
+      <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:docGrid w:linePitch="360"/>
+      <w:titlePg/>
+      <w:docGrid w:linePitch="381"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="198C974A" w14:textId="77777777" w:rsidR="00C87897" w:rsidRDefault="00C87897" w:rsidP="00BA663B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="00087B8B" w14:textId="77777777" w:rsidR="00C87897" w:rsidRDefault="00C87897" w:rsidP="00BA663B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...3 lines deleted...]
-    <w:family w:val="swiss"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="1B9DE1D9" w14:textId="77777777" w:rsidR="00C87897" w:rsidRDefault="00C87897" w:rsidP="00BA663B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="4F4D1956" w14:textId="77777777" w:rsidR="00C87897" w:rsidRDefault="00C87897" w:rsidP="00BA663B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="1981411087"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="38EFAFEA" w14:textId="35A92C5D" w:rsidR="00BA663B" w:rsidRPr="003040B3" w:rsidRDefault="00BA663B">
+        <w:pPr>
+          <w:pStyle w:val="ac"/>
+          <w:jc w:val="center"/>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="003040B3">
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="003040B3">
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="003040B3">
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="003040B3">
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003040B3">
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="5EC52E21" w14:textId="77777777" w:rsidR="00BA663B" w:rsidRDefault="00BA663B">
+    <w:pPr>
+      <w:pStyle w:val="ac"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="10682079"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="104A389A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16B97EFE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="04BA93D6"/>
+    <w:lvl w:ilvl="0" w:tplc="C4662056">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1647" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2367" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3087" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3807" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4527" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5247" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5967" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6687" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2096472A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C84EE39E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="493E2158"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C068E96C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B6F001F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B1B4DC4A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67FE44D3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="752C8F2C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="2119569006">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1291126682">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1366248506">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1810005741">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1735154288">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="127817575">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00750996"/>
-[...5 lines deleted...]
-    <w:rsid w:val="006A1C84"/>
+    <w:rsidRoot w:val="00BB16AA"/>
+    <w:rsid w:val="00172981"/>
+    <w:rsid w:val="003040B3"/>
+    <w:rsid w:val="003512E7"/>
+    <w:rsid w:val="004423FD"/>
+    <w:rsid w:val="004F6F67"/>
+    <w:rsid w:val="00594E00"/>
     <w:rsid w:val="006C0B77"/>
-    <w:rsid w:val="006E1AD9"/>
-[...2 lines deleted...]
-    <w:rsid w:val="007E157B"/>
+    <w:rsid w:val="00801A52"/>
     <w:rsid w:val="008242FF"/>
     <w:rsid w:val="00870751"/>
     <w:rsid w:val="00922C48"/>
-    <w:rsid w:val="009B7F43"/>
     <w:rsid w:val="00A22278"/>
-    <w:rsid w:val="00AB5D05"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B668ED"/>
+    <w:rsid w:val="00AE6034"/>
     <w:rsid w:val="00B915B7"/>
-    <w:rsid w:val="00BA3863"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00E63F15"/>
+    <w:rsid w:val="00BA223A"/>
+    <w:rsid w:val="00BA663B"/>
+    <w:rsid w:val="00BB16AA"/>
+    <w:rsid w:val="00C87897"/>
+    <w:rsid w:val="00D4090F"/>
+    <w:rsid w:val="00E87230"/>
     <w:rsid w:val="00EA59DF"/>
     <w:rsid w:val="00EE4070"/>
-    <w:rsid w:val="00EF3EF5"/>
-    <w:rsid w:val="00F04626"/>
     <w:rsid w:val="00F12C76"/>
-    <w:rsid w:val="00F776D8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="55B42CE6"/>
+  <w14:docId w14:val="4C10F2EF"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{4ABFC7D3-7011-4BFE-B029-F939B9A89FFC}"/>
+  <w15:docId w15:val="{95AB9547-1BED-40BB-A1A1-C1B5369E615D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1693,89 +4360,667 @@
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B915B7"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="28"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="10"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB16AA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="20"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB16AA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="30"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB16AA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="40"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB16AA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="50"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB16AA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="60"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB16AA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="70"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB16AA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="80"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB16AA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="90"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB16AA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00BB16AA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="Заголовок 2 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BB16AA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="Заголовок 3 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BB16AA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="40">
+    <w:name w:val="Заголовок 4 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BB16AA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="50">
+    <w:name w:val="Заголовок 5 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BB16AA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="60">
+    <w:name w:val="Заголовок 6 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BB16AA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="70">
+    <w:name w:val="Заголовок 7 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BB16AA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="80">
+    <w:name w:val="Заголовок 8 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BB16AA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="90">
+    <w:name w:val="Заголовок 9 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BB16AA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB16AA"/>
+    <w:pPr>
+      <w:spacing w:after="80"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="Заголовок Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a3"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00BB16AA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB16AA"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+    <w:name w:val="Подзаголовок Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00BB16AA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="21">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="22"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB16AA"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="22">
+    <w:name w:val="Цитата 2 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="21"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00BB16AA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a7">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB16AA"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a8">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB16AA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a9">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="aa"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB16AA"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="aa">
+    <w:name w:val="Выделенная цитата Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00BB16AA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ab">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB16AA"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ac">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ad"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BA663B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ac"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00BA663B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ae">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BA663B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ae"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00BA663B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1810,85 +5055,119 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -1999,70 +5278,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>9725</Characters>
+  <Pages>8</Pages>
+  <Words>1861</Words>
+  <Characters>10609</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>81</Lines>
-  <Paragraphs>22</Paragraphs>
+  <Lines>88</Lines>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11409</CharactersWithSpaces>
+  <CharactersWithSpaces>12446</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Igor</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>