--- v0 (2025-10-30)
+++ v1 (2026-05-09)
@@ -1,127 +1,159 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId30"/>
+    <p:notesMasterId r:id="rId45"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="500" r:id="rId3"/>
     <p:sldId id="516" r:id="rId4"/>
     <p:sldId id="533" r:id="rId5"/>
-    <p:sldId id="534" r:id="rId6"/>
-[...4 lines deleted...]
-    <p:sldId id="517" r:id="rId11"/>
+    <p:sldId id="517" r:id="rId6"/>
+    <p:sldId id="534" r:id="rId7"/>
+    <p:sldId id="535" r:id="rId8"/>
+    <p:sldId id="518" r:id="rId9"/>
+    <p:sldId id="541" r:id="rId10"/>
+    <p:sldId id="542" r:id="rId11"/>
     <p:sldId id="531" r:id="rId12"/>
-    <p:sldId id="518" r:id="rId13"/>
-[...15 lines deleted...]
-    <p:sldId id="310" r:id="rId29"/>
+    <p:sldId id="543" r:id="rId13"/>
+    <p:sldId id="544" r:id="rId14"/>
+    <p:sldId id="545" r:id="rId15"/>
+    <p:sldId id="537" r:id="rId16"/>
+    <p:sldId id="538" r:id="rId17"/>
+    <p:sldId id="522" r:id="rId18"/>
+    <p:sldId id="546" r:id="rId19"/>
+    <p:sldId id="539" r:id="rId20"/>
+    <p:sldId id="547" r:id="rId21"/>
+    <p:sldId id="548" r:id="rId22"/>
+    <p:sldId id="540" r:id="rId23"/>
+    <p:sldId id="549" r:id="rId24"/>
+    <p:sldId id="550" r:id="rId25"/>
+    <p:sldId id="551" r:id="rId26"/>
+    <p:sldId id="552" r:id="rId27"/>
+    <p:sldId id="508" r:id="rId28"/>
+    <p:sldId id="509" r:id="rId29"/>
+    <p:sldId id="510" r:id="rId30"/>
+    <p:sldId id="513" r:id="rId31"/>
+    <p:sldId id="523" r:id="rId32"/>
+    <p:sldId id="529" r:id="rId33"/>
+    <p:sldId id="553" r:id="rId34"/>
+    <p:sldId id="526" r:id="rId35"/>
+    <p:sldId id="527" r:id="rId36"/>
+    <p:sldId id="528" r:id="rId37"/>
+    <p:sldId id="525" r:id="rId38"/>
+    <p:sldId id="524" r:id="rId39"/>
+    <p:sldId id="530" r:id="rId40"/>
+    <p:sldId id="554" r:id="rId41"/>
+    <p:sldId id="555" r:id="rId42"/>
+    <p:sldId id="556" r:id="rId43"/>
+    <p:sldId id="310" r:id="rId44"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="ru-RU"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -214,73 +246,73 @@
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="106" d="100"/>
-          <a:sy n="106" d="100"/>
+          <a:sx n="107" d="100"/>
+          <a:sy n="107" d="100"/>
         </p:scale>
-        <p:origin x="672" y="120"/>
+        <p:origin x="714" y="102"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -325,51 +357,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{D240CFEA-F9DD-4FAA-8A89-F5C49BA9A64A}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>14.04.2024</a:t>
+              <a:t>06.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -484,51 +516,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{F4D86FF5-B06B-4D5E-A4DF-6192228041B3}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1403320494"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:notesStyle>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
@@ -594,128 +626,304 @@
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide32.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="2" name="Місце для зображення 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Місце для нотаток 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Місце для номера слайда 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F4D86FF5-B06B-4D5E-A4DF-6192228041B3}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>18</a:t>
+            </a:fld>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4176449662"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F4D86FF5-B06B-4D5E-A4DF-6192228041B3}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>26</a:t>
+              <a:t>32</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2646476086"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Місце для зображення 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Місце для нотаток 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Місце для номера слайда 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F4D86FF5-B06B-4D5E-A4DF-6192228041B3}" type="slidenum">
+              <a:rPr lang="uk-UA" smtClean="0"/>
+              <a:t>40</a:t>
+            </a:fld>
+            <a:endParaRPr lang="uk-UA"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3521907611"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
@@ -856,93 +1064,93 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{93481DD3-158A-4718-959A-B530ED523914}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>14.04.2024</a:t>
+              <a:t>06.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{448C2613-3046-40A5-AA42-BA0D7BFB8007}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2381113053"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
   <p:cSld name="Title and Vertical Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -1026,93 +1234,93 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{93481DD3-158A-4718-959A-B530ED523914}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>14.04.2024</a:t>
+              <a:t>06.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{448C2613-3046-40A5-AA42-BA0D7BFB8007}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3919308029"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
   <p:cSld name="Vertical Title and Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -1206,93 +1414,93 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{93481DD3-158A-4718-959A-B530ED523914}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>14.04.2024</a:t>
+              <a:t>06.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{448C2613-3046-40A5-AA42-BA0D7BFB8007}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2529136776"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
   <p:cSld name="Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -1376,93 +1584,93 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{93481DD3-158A-4718-959A-B530ED523914}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>14.04.2024</a:t>
+              <a:t>06.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{448C2613-3046-40A5-AA42-BA0D7BFB8007}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1489643002"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="Section Header">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -1622,93 +1830,93 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{93481DD3-158A-4718-959A-B530ED523914}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>14.04.2024</a:t>
+              <a:t>06.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{448C2613-3046-40A5-AA42-BA0D7BFB8007}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4267676626"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
   <p:cSld name="Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -1854,93 +2062,93 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{93481DD3-158A-4718-959A-B530ED523914}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>14.04.2024</a:t>
+              <a:t>06.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{448C2613-3046-40A5-AA42-BA0D7BFB8007}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1224846488"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
   <p:cSld name="Comparison">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -2221,93 +2429,93 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{93481DD3-158A-4718-959A-B530ED523914}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>14.04.2024</a:t>
+              <a:t>06.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{448C2613-3046-40A5-AA42-BA0D7BFB8007}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="868264749"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
   <p:cSld name="Title Only">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -2339,93 +2547,93 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{93481DD3-158A-4718-959A-B530ED523914}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>14.04.2024</a:t>
+              <a:t>06.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{448C2613-3046-40A5-AA42-BA0D7BFB8007}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2997248733"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld name="Blank">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -2434,93 +2642,93 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{93481DD3-158A-4718-959A-B530ED523914}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>14.04.2024</a:t>
+              <a:t>06.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{448C2613-3046-40A5-AA42-BA0D7BFB8007}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="277395546"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
   <p:cSld name="Content with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -2711,93 +2919,93 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{93481DD3-158A-4718-959A-B530ED523914}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>14.04.2024</a:t>
+              <a:t>06.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{448C2613-3046-40A5-AA42-BA0D7BFB8007}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4002672078"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
   <p:cSld name="Picture with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -2964,93 +3172,93 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{93481DD3-158A-4718-959A-B530ED523914}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>14.04.2024</a:t>
+              <a:t>06.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{448C2613-3046-40A5-AA42-BA0D7BFB8007}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3372178161"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3181,51 +3389,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{93481DD3-158A-4718-959A-B530ED523914}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>14.04.2024</a:t>
+              <a:t>06.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -3259,51 +3467,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="8610600" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{448C2613-3046-40A5-AA42-BA0D7BFB8007}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1453023184"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
     <p:sldLayoutId id="2147483650" r:id="rId2"/>
     <p:sldLayoutId id="2147483651" r:id="rId3"/>
     <p:sldLayoutId id="2147483652" r:id="rId4"/>
     <p:sldLayoutId id="2147483653" r:id="rId5"/>
     <p:sldLayoutId id="2147483654" r:id="rId6"/>
     <p:sldLayoutId id="2147483655" r:id="rId7"/>
     <p:sldLayoutId id="2147483656" r:id="rId8"/>
     <p:sldLayoutId id="2147483657" r:id="rId9"/>
     <p:sldLayoutId id="2147483658" r:id="rId10"/>
     <p:sldLayoutId id="2147483659" r:id="rId11"/>
@@ -3574,520 +3782,608 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.cisco.com/cmse/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developer.cisco.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
+<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.png"/></Relationships>
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.jpeg"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1594841" y="659877"/>
             <a:ext cx="9412586" cy="3855748"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0"/>
               <a:t>ЛЕКЦІЯ </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>8</a:t>
             </a:r>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
             <a:br>
               <a:rPr lang="uk-UA" dirty="0"/>
             </a:br>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
             <a:br>
               <a:rPr lang="uk-UA" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="uk-UA" b="1" dirty="0"/>
               <a:t>Платформи </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>Cisco</a:t>
-            </a:r>
-[...2 lines deleted...]
-              <a:t/>
             </a:r>
             <a:br>
               <a:rPr lang="uk-UA" b="1" dirty="0"/>
             </a:br>
             <a:endParaRPr lang="uk-UA" sz="4000" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2918967203"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...4 lines deleted...]
-          </p:cNvSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Місце для вмісту 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33097EEC-24D5-483D-8B92-EFEACA69350E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
-        </p:nvSpPr>
-[...29 lines deleted...]
-          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6263741" y="549919"/>
-[...4 lines deleted...]
-          </a:prstGeom>
+            <a:off x="276081" y="515143"/>
+            <a:ext cx="5522651" cy="4020997"/>
+          </a:xfrm>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E40B860A-91BB-42A7-BE37-B336CFEEBFD2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5747884" y="91422"/>
+            <a:ext cx="887241" cy="307818"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1"/>
+              <a:t>Meraki</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Picture 6"/>
+          <p:cNvPr id="8" name="Рисунок 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4468EC1-1EE7-4366-89BF-207ACFDCA6B4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6589667" y="2916454"/>
-[...113 lines deleted...]
-          </a:extLst>
+            <a:off x="5914223" y="515143"/>
+            <a:ext cx="5885155" cy="4376551"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3785766475"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1795318742"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...31 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6925902" y="544761"/>
             <a:ext cx="4617268" cy="3022304"/>
           </a:xfrm>
@@ -4251,1726 +4547,1829 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvPr id="3" name="Місце для вмісту 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98D8831E-F456-454E-9795-98FDCD361711}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-81482" y="15512"/>
-            <a:ext cx="11669917" cy="6572816"/>
+            <a:off x="421341" y="349623"/>
+            <a:ext cx="10905565" cy="5827339"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1800" b="1" dirty="0"/>
-              <a:t>Cisco SD-WAN</a:t>
-[...66 lines deleted...]
-            </a:r>
+              <a:t>Application Hosting</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture 5"/>
+          <p:cNvPr id="5" name="Рисунок 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD06CA3A-CDF1-4EDF-937A-5F2BB0C33BEC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="115668" y="3237019"/>
-[...9 lines deleted...]
-          </a:ln>
+            <a:off x="77622" y="681038"/>
+            <a:ext cx="6015232" cy="4106116"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Picture 7"/>
+          <p:cNvPr id="1026" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F04F649-683B-4E6D-8020-186999FD2433}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="726141" y="4948517"/>
+            <a:ext cx="4414052" cy="1842387"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Рисунок 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{398F7FA4-AB90-4E80-B376-E38B3AB43ACD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4816443" y="603987"/>
-[...9 lines deleted...]
-          </a:ln>
+            <a:off x="6216090" y="681038"/>
+            <a:ext cx="5975910" cy="2781019"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1028" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00E17CEA-D2B5-47C1-9C99-037CB158573D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6516408" y="3274127"/>
+            <a:ext cx="4810498" cy="1545382"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Рисунок 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C62333C-C7BA-40CF-B997-4D533EDF2E93}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6714631" y="4948517"/>
+            <a:ext cx="4414052" cy="1966060"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1090322987"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1935476154"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvPr id="3" name="Місце для вмісту 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B5EF0E8E-9492-49E4-B440-FC04C52464F4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="470779" y="135802"/>
-            <a:ext cx="11470741" cy="6446067"/>
+            <a:off x="3998259" y="231370"/>
+            <a:ext cx="3680012" cy="406586"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0"/>
-[...8 lines deleted...]
-            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0"/>
+              <a:t>Automation and Analytics</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2400" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Picture 3"/>
+          <p:cNvPr id="2050" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF9B320B-94CC-496C-91CD-999F82D116F4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="108037" y="1919226"/>
+            <a:ext cx="5378364" cy="1431429"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Рисунок 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E45A91BB-3873-444C-AD6C-C3DFF0E929F3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1069398" y="651850"/>
-            <a:ext cx="10126719" cy="3588147"/>
+            <a:off x="206188" y="3554707"/>
+            <a:ext cx="4331320" cy="2970492"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="TextBox 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A8DD8D2-8E1A-4DF5-8BCD-AF7FDF0B3A2D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="71717" y="637956"/>
+            <a:ext cx="5298142" cy="1077218"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" err="1"/>
+              <a:t>Cisco</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" err="1"/>
+              <a:t>Business</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" err="1"/>
+              <a:t>Dashboard</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>забезпечує управління мережею та її життєвим циклом для мереж, побудованих на базі маршрутизаторів, комутаторів та бездротових точок доступу серій </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1"/>
+              <a:t>Cisco</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t> 100–500</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="TextBox 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90114CEE-D71B-4FE0-9131-6611CFE8A40F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5585012" y="637956"/>
+            <a:ext cx="6096000" cy="830997"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" err="1"/>
+              <a:t>Cisco</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" err="1"/>
+              <a:t>Spaces</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" err="1"/>
+              <a:t>Location</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0" err="1"/>
+              <a:t>Cloud</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>— це REST-API, що надається </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1"/>
+              <a:t>ApiServer</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t> для роботи з картами та пристроями. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1"/>
+              <a:t>ApiServer</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t> — це сервіс </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1"/>
+              <a:t>бекенду</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>, який обробляє запити щодо пристроїв, історії та карт</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="17" name="Рисунок 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44218E2F-B0FE-4F2F-B7E6-37E027CDD853}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5585012" y="2391432"/>
+            <a:ext cx="6249962" cy="3180328"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2055142556"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4229274587"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...4 lines deleted...]
-          </p:cNvSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Місце для вмісту 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8BC15A9-8C9E-4882-B743-16AE08A29510}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
-        </p:nvSpPr>
-[...66 lines deleted...]
-          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5703683" y="570368"/>
-[...4 lines deleted...]
-          </a:prstGeom>
+            <a:off x="212959" y="445342"/>
+            <a:ext cx="4896923" cy="1516584"/>
+          </a:xfrm>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Picture 6"/>
+          <p:cNvPr id="7" name="Рисунок 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01806D39-9BA4-47A9-88C8-885B1FF8C01B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="126748" y="2833734"/>
-            <a:ext cx="5810401" cy="3816036"/>
+            <a:off x="212959" y="2069503"/>
+            <a:ext cx="4896923" cy="1776661"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Rectangle 7"/>
-          <p:cNvSpPr/>
+          <p:cNvPr id="9" name="TextBox 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{084BC82D-2C4E-4FEE-9050-504434BC209C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6065822" y="3464479"/>
-[...4 lines deleted...]
-          </a:prstGeom>
+            <a:off x="4087906" y="22222"/>
+            <a:ext cx="2922494" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...52 lines deleted...]
-            </a:r>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>Network Device Services</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Рисунок 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0AD191A8-C6E9-4BDE-8FD5-F824DD3FDADA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="206267" y="4034728"/>
+            <a:ext cx="4903615" cy="1406849"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="13" name="Рисунок 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23469AEB-EE55-4CDF-B163-011FC3646795}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5848630" y="472520"/>
+            <a:ext cx="5399576" cy="2983658"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="15" name="Рисунок 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31C87671-1A82-4C9D-A38E-53D91BA56D44}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5946973" y="3678236"/>
+            <a:ext cx="5308910" cy="3072188"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2506536633"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2244226439"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="191490" y="774003"/>
-            <a:ext cx="4535787" cy="5848539"/>
+            <a:off x="322152" y="141680"/>
+            <a:ext cx="11374925" cy="6530724"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
+            <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" b="1" dirty="0"/>
-[...18 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="1600" dirty="0"/>
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0"/>
+              <a:t>Cisco Metrics Search Engine</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1800" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rectangle 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4224764" y="190123"/>
-            <a:ext cx="1116781" cy="369332"/>
+            <a:off x="5930476" y="594583"/>
+            <a:ext cx="6301211" cy="3970318"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="none">
+          <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0"/>
-[...5 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>CMSE</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
+              <a:t> - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1400" dirty="0"/>
+              <a:t>це пошукова система, яка полегшує пошук метрик, телеметрії та приладів </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
+              <a:t>Cisco, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1400" dirty="0"/>
+              <a:t>вбудованих в продукти </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
+              <a:t>Cisco - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1400" dirty="0"/>
+              <a:t>маршрутизатори, комутатори, сервери, додатки, контролери тощо. Розробники програмного забезпечення, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
+              <a:t>DevOps </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1400" dirty="0"/>
+              <a:t>і фахівці з інженерії надійності сайтів (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
+              <a:t>Site Reliability Engineering </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1400" dirty="0"/>
+              <a:t>або </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
+              <a:t>SRE), </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1400" dirty="0"/>
+              <a:t>які можуть не мати попереднього досвіду роботи з телеметрією, можуть використовувати звичну модель пошукової системи. Вона також надає підказки в коді про те, як використовувати знайдену телеметрію на практиці. Це досягається шляхом імпортування та агрегування коду в пошукову базу даних, яка індексується категоріально, за типом джерела.</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" sz="1400" dirty="0"/>
+            </a:br>
+            <a:endParaRPr lang="ru-RU" sz="1400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1400" dirty="0"/>
+              <a:t>Наразі </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
+              <a:t>CMSE </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1400" dirty="0"/>
+              <a:t>індексує:</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" sz="1400" dirty="0"/>
+            </a:br>
+            <a:endParaRPr lang="ru-RU" sz="1400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1400" dirty="0"/>
+              <a:t>    документацію </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
+              <a:t>Swagger </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1400" dirty="0"/>
+              <a:t>або </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0" err="1"/>
+              <a:t>OpenAPI</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1400" dirty="0"/>
+              <a:t>для популярних </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
+              <a:t>RESTful API Cisco</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0"/>
+              <a:t>   </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
+              <a:t>YANG-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1400" dirty="0"/>
+              <a:t>моделі для платформ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
+              <a:t>IOS-XE, IOS-XR </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1400" dirty="0"/>
+              <a:t>та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
+              <a:t>NX-OS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" i="1" dirty="0"/>
+              <a:t>поки є тільки </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" i="1" dirty="0"/>
+              <a:t>IOS-XR</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
+              <a:t>) </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0"/>
+              <a:t>   </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1400" dirty="0"/>
+              <a:t>Об'єкти </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
+              <a:t>SNMP MIB</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0"/>
+              <a:t>    </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1400" dirty="0"/>
+              <a:t>Інструментарій команди </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
+              <a:t>CLI 'show'</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:br>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
+            </a:br>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 4"/>
-          <p:cNvPicPr>
-[...22 lines deleted...]
-          <p:cNvPr id="6" name="Picture 5"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1996005" y="3866333"/>
-            <a:ext cx="1371884" cy="599631"/>
+            <a:off x="104413" y="766599"/>
+            <a:ext cx="5608324" cy="1926559"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...136 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Picture 7"/>
+          <p:cNvPr id="6" name="Picture 5"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4"/>
+          <a:blip r:embed="rId4">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6237838" y="4607929"/>
-            <a:ext cx="5954162" cy="1604604"/>
+            <a:off x="104413" y="2918540"/>
+            <a:ext cx="5608324" cy="3666981"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2609146945"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="434023342"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...4 lines deleted...]
-          </p:cNvSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Content Placeholder 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
-        </p:nvSpPr>
-[...128 lines deleted...]
-          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="264558" y="5413632"/>
-[...24 lines deleted...]
-            <a:ext cx="7860563" cy="2303958"/>
+            <a:off x="69576" y="295590"/>
+            <a:ext cx="11911112" cy="6213852"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="14547113"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1370485434"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="470779" y="135802"/>
+            <a:ext cx="11470741" cy="6446067"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>Security</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Рисунок 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11D7EEF5-A741-47E0-8C5E-BD1A87EED60E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5401053" y="632555"/>
-[...183 lines deleted...]
-          </a:extLst>
+            <a:off x="110149" y="605967"/>
+            <a:ext cx="11831371" cy="4052335"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4157081875"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2055142556"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...4 lines deleted...]
-          </p:cNvSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Місце для вмісту 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90A44BF4-15EF-4130-8F9F-79D322DE0EDD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
-        </p:nvSpPr>
-[...104 lines deleted...]
-      </p:sp>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="252972" y="175325"/>
+            <a:ext cx="5815841" cy="2469263"/>
+          </a:xfrm>
+        </p:spPr>
+      </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Picture 3"/>
+          <p:cNvPr id="3074" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33783195-3C70-486E-8C94-459FC830EB14}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="303392" y="2790637"/>
+            <a:ext cx="5715000" cy="3057525"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3076" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9BC7B895-BC91-41A1-8D77-E205E02DC118}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6512734" y="175325"/>
+            <a:ext cx="4262842" cy="3829378"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Рисунок 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04BE1898-D620-4E73-B246-5776F04B6D65}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5115812" y="435900"/>
-            <a:ext cx="6924675" cy="4248150"/>
+            <a:off x="6381363" y="4004703"/>
+            <a:ext cx="5504045" cy="996015"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPr id="9" name="Рисунок 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6237C9DA-C9A8-4625-9FDF-E594823C0638}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="172016" y="3627852"/>
-[...24 lines deleted...]
-            <a:ext cx="3801854" cy="2223118"/>
+            <a:off x="6275294" y="4844910"/>
+            <a:ext cx="5916706" cy="1837765"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3280814321"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3653912610"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Rectangle 1"/>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="191490" y="774003"/>
+            <a:ext cx="4535787" cy="5848539"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0"/>
+              <a:t>Zero trust </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0"/>
+              <a:t>це підхід до безпеки мережевих систем, при якому кожен запит перевіряється незалежно - незалежно від атрибутів таких як джерело запиту - при цьому надаючи всім учасникам найменш привілейований доступ і працює з припущенням, що мережа може бути скомпрометована.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4483232" y="111834"/>
-            <a:ext cx="2993127" cy="369332"/>
+            <a:off x="4224764" y="190123"/>
+            <a:ext cx="1116781" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0">
-[...4 lines deleted...]
-            <a:endParaRPr lang="uk-UA" b="1" dirty="0"/>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>Zero trust</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6146" name="Picture 2" descr="https://pubhub.devnetcloud.com/media/app-first-security/site/images/arch.png"/>
+          <p:cNvPr id="5" name="Picture 4"/>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
-[...6 lines deleted...]
-          <a:srcRect/>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
-[...16 lines deleted...]
-          </a:extLst>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="4873053"/>
+            <a:ext cx="5546233" cy="1528736"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...1 lines deleted...]
-          <p:cNvPr id="5" name="Rectangle 4"/>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1996005" y="3866333"/>
+            <a:ext cx="1371884" cy="599631"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="87517" y="694961"/>
-            <a:ext cx="3425227" cy="3046988"/>
+            <a:off x="5124261" y="706170"/>
+            <a:ext cx="7067739" cy="3046988"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
-[...15 lines deleted...]
-            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0"/>
+              <a:t>Основні принципи "</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>Zero Trust":</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0"/>
+              <a:t>Не довіряти за замовчуванням</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0"/>
+              <a:t>: Всі запити на доступ розглядаються як потенційно небезпечні, навіть якщо вони від користувачів або пристроїв всередині мережі.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0"/>
+              <a:t>Строго контролювати доступ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0"/>
+              <a:t>: Пристрої та користувачі отримують доступ лише до необхідних ресурсів для виконання своїх функцій.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0"/>
+              <a:t>Вищий рівень ідентифікації і авторизації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0"/>
+              <a:t>: Кожний запит на доступ обов'язково перевіряється щодо правомірності.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0"/>
+              <a:t>Строгий моніторинг і аналіз</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0"/>
+              <a:t>: Постійний моніторинг активності користувачів і пристроїв для виявлення будь-яких аномальних або підозрілих дій.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" dirty="0"/>
+              <a:t>Шифрування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0"/>
+              <a:t>: Захист даних шляхом шифрування на різних рівнях мережевої архітектури.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Picture 7"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
-[...53 lines deleted...]
-      </p:sp>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6237838" y="4607929"/>
+            <a:ext cx="5954162" cy="1604604"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2235956945"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2609146945"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -5980,56 +6379,75 @@
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="334977" y="144855"/>
             <a:ext cx="11669917" cy="6572816"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="ru-RU" sz="1800" b="1" dirty="0"/>
-              <a:t>Дослідження категорій технології </a:t>
+              <a:t>Розділ технології порталу </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800" b="1" dirty="0"/>
-              <a:t>Cisco</a:t>
-            </a:r>
+              <a:t>Cisco </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0" err="1"/>
+              <a:t>DevNet</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>developer.cisco.com</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" b="1" dirty="0"/>
+              <a:t>)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" b="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
               <a:t>З метою полегшення розробникам аналізу всіх пропозицій </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800" dirty="0"/>
               <a:t>Cisco </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
               <a:t>для кожної групи технологій </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800" dirty="0"/>
               <a:t>Cisco Developer </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="1800" dirty="0"/>
               <a:t>створює Центри розробки (</a:t>
             </a:r>
@@ -6076,1535 +6494,3556 @@
             <a:r>
               <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
               <a:t>Список </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800" dirty="0"/>
               <a:t>Cisco Dev Centers:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1800" dirty="0"/>
               <a:t>Networking</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1800" dirty="0"/>
               <a:t>Security</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="1800" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1800" dirty="0"/>
-              <a:t>Full-Stack Observability</a:t>
+              <a:t>Observability</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1800" dirty="0"/>
               <a:t>IoT</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1800" dirty="0"/>
               <a:t>Data Center</a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA" sz="1800" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1800" dirty="0"/>
               <a:t>Collaboration</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="1800" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1800" dirty="0"/>
               <a:t>Customer </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800" dirty="0" err="1"/>
               <a:t>Expirience</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1800" dirty="0"/>
               <a:t>Tools</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="1800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="uk-UA" sz="1800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Рисунок 4">
+          <p:cNvPr id="4" name="Рисунок 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{19D0036D-E577-6F2B-A9DC-A6B6D40E146B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09C080A4-D228-4B1B-B3E7-1F4D53DA7409}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3740486" y="2163097"/>
-            <a:ext cx="8264408" cy="3849499"/>
+            <a:off x="2968268" y="1999130"/>
+            <a:ext cx="9036626" cy="4559326"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4019637642"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Content Placeholder 1"/>
+          <p:cNvPr id="5" name="Місце для вмісту 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A72A57AC-5629-4DB4-BA70-549E7E0C8ADC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5556872" y="594806"/>
-[...4 lines deleted...]
-          </a:prstGeom>
+            <a:off x="192529" y="254162"/>
+            <a:ext cx="5043764" cy="3378193"/>
+          </a:xfrm>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Рисунок 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{45D61426-4941-4427-A921-D2D3A1D4E41F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
-[...177 lines deleted...]
-          <p:cNvSpPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="123941" y="3827929"/>
+            <a:ext cx="5112352" cy="2775909"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Рисунок 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{650AD724-7F8C-48CE-B748-C43A9F5EC183}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
-[...26 lines deleted...]
-      </p:sp>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5498603" y="254162"/>
+            <a:ext cx="6369393" cy="6248400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1051968218"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3226521309"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...4 lines deleted...]
-          </p:cNvSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Місце для вмісту 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D47A4999-4441-4915-944D-A43DC9CA748D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
-        </p:nvSpPr>
-[...50 lines deleted...]
-      </p:sp>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="147918" y="179527"/>
+            <a:ext cx="5905403" cy="2190324"/>
+          </a:xfrm>
+        </p:spPr>
+      </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="1026" name="Picture 2" descr="IoT Operations Dashboard Services"/>
+          <p:cNvPr id="7" name="Рисунок 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{596A9E9F-D7C0-412C-A38F-1B5062ED625E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="147918" y="2558419"/>
+            <a:ext cx="5905402" cy="3189244"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4098" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02D62132-5B61-4E05-A6BF-0EE38BA54282}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip r:embed="rId4">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1614251" y="1369147"/>
-            <a:ext cx="9240855" cy="3486534"/>
+            <a:off x="6404106" y="1124108"/>
+            <a:ext cx="5438272" cy="2304892"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4100" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D534983-5110-47BF-BBE6-FE4B40337511}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
-[...105 lines deleted...]
-      </p:sp>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6404106" y="3669208"/>
+            <a:ext cx="5438272" cy="3059029"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2404140971"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="185994370"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="181070" y="698026"/>
-            <a:ext cx="5567882" cy="2289618"/>
+            <a:off x="4110273" y="162962"/>
+            <a:ext cx="3911098" cy="407406"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
+            <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" b="1" dirty="0"/>
-[...92 lines deleted...]
-            <a:pPr marL="0" indent="0">
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0"/>
+              <a:t>Secure Access Service Edge (SASE)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="1800" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4198185" y="144855"/>
-            <a:ext cx="2282933" cy="369332"/>
+            <a:off x="250479" y="851522"/>
+            <a:ext cx="4765141" cy="923330"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="none">
+          <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0"/>
-[...10 lines deleted...]
-            <a:endParaRPr lang="uk-UA" b="1" dirty="0"/>
+              <a:rPr lang="uk-UA" b="1" dirty="0"/>
+              <a:t>SASE</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t> — це мережева архітектура, яка поєднує в собі можливості VPN і WAN із хмарною безпекою.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Picture 3"/>
+          <p:cNvPr id="6" name="Picture 5"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5970235" y="770454"/>
-            <a:ext cx="6034659" cy="2434473"/>
+            <a:off x="5703683" y="570368"/>
+            <a:ext cx="6363313" cy="3003749"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2052" name="Picture 4" descr="https://developer.cisco.com/media/iot-industrial-netdevops-introduction/labs/images/toolbelt.png"/>
+          <p:cNvPr id="7" name="Picture 6"/>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print">
+          <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
-          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
-[...16 lines deleted...]
-          </a:extLst>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="126748" y="2833734"/>
+            <a:ext cx="5810401" cy="3816036"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Rectangle 4"/>
+          <p:cNvPr id="8" name="Rectangle 7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="3380125"/>
-            <a:ext cx="6096000" cy="3477875"/>
+            <a:off x="6065822" y="3464479"/>
+            <a:ext cx="6001174" cy="2554545"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Архітектура </a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
-              <a:t>Основні інструменти:</a:t>
-[...12 lines deleted...]
-            <a:pPr>
+              <a:t>SASE</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t> об’єднує мережеві функції та функції безпеки в хмарі, щоб підключати користувачів до потрібних програм і даних, де б вони не жили, де б вони не були. SASE дозволяє:  </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
-[...54 lines deleted...]
-            <a:pPr>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Безпроблемно підключити своїх працівників до додатків  </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
-[...18 lines deleted...]
-            <a:pPr>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Контролювати доступ за допомогою спрощеної безпеки та застосування політик</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
-[...18 lines deleted...]
-            <a:pPr>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Об’єднати мережеві функції та функції безпеки, щоб для використання в багатохмарних маштабованих рішеннях</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
-[...175 lines deleted...]
-            <a:endParaRPr lang="uk-UA" sz="1200" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Консолідація до одного постачальника ПЗ для оптимізації операцій і ліквідації прогалин</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2275905095"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2506536633"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...154 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPr id="5" name="Рисунок 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AEAF94B9-E490-496D-9C53-D0FD5B484F31}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="334979" y="2332845"/>
-            <a:ext cx="7613964" cy="3844103"/>
+            <a:off x="156323" y="218794"/>
+            <a:ext cx="5763140" cy="2515441"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture 5"/>
-[...23 lines deleted...]
-          <p:cNvPr id="3074" name="Picture 2" descr="EI Overview"/>
+          <p:cNvPr id="5122" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB042438-D072-43D0-80F6-97A597FD656A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="8168107" y="4985894"/>
-            <a:ext cx="3836757" cy="708735"/>
+            <a:off x="180467" y="3092823"/>
+            <a:ext cx="5738996" cy="2599765"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C149DA31-0CB6-4906-846B-F80205277658}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6272537" y="218794"/>
+            <a:ext cx="5738996" cy="5478423"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0" err="1"/>
+              <a:t>Cisco</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0" err="1"/>
+              <a:t>Identity</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0" err="1"/>
+              <a:t>Services</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0" err="1"/>
+              <a:t>Engine</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0"/>
+              <a:t> (ISE) — це платформа управління політиками безпеки, яка забезпечує безпечний доступ до мережевих ресурсів. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0" err="1"/>
+              <a:t>Cisco</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0"/>
+              <a:t> ISE дозволяє підприємствам збирати контекстну інформацію в режимі реального часу з мереж, від користувачів та пристроїв. Адміністратор може використовувати цю інформацію для прийняття </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0" err="1"/>
+              <a:t>проактивних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0"/>
+              <a:t> управлінських рішень шляхом створення політик контролю доступу для різних елементів мережі, зокрема комутаторів доступу, контролерів бездротових мереж </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0" err="1"/>
+              <a:t>Cisco</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0"/>
+              <a:t>, шлюзів віртуальних приватних мереж (VPN) та комутаторів центрів обробки даних. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0" err="1"/>
+              <a:t>Cisco</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0"/>
+              <a:t> ISE виконує роль менеджера політик у рішенні </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0" err="1"/>
+              <a:t>Cisco</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0" err="1"/>
+              <a:t>TrustSec</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0"/>
+              <a:t> і підтримує програмно-визначену сегментацію </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0" err="1"/>
+              <a:t>TrustSec.Cisco</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0"/>
+              <a:t> ISE доступний на пристроях </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0" err="1"/>
+              <a:t>Secure</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0" err="1"/>
+              <a:t>Network</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0"/>
+              <a:t> Server з різними характеристиками продуктивності, а також у вигляді програмного забезпечення, яке можна запускати на віртуальній машині (VM). Зверніть увагу, що для підвищення продуктивності до розгортання можна додати більше пристроїв.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0" err="1"/>
+              <a:t>Cisco</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0"/>
+              <a:t> ISE має масштабовану архітектуру, що підтримує автономні та розподілені розгортання, але з централізованою конфігурацією та управлінням. Вона також дозволяє конфігурувати та керувати окремими профілями та послугами, надаючи вам можливість створювати та застосовувати послуги там, де це потрібно, у мережі, але керувати розгортанням </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0" err="1"/>
+              <a:t>Cisco</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0"/>
+              <a:t> ISE як повноцінною та скоординованою </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0" err="1"/>
+              <a:t>системою.Translated</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0" err="1"/>
+              <a:t>with</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0"/>
+              <a:t> DeepL.com (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0" err="1"/>
+              <a:t>free</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0" err="1"/>
+              <a:t>version</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1400" dirty="0"/>
+              <a:t>)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1129226129"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3671019416"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Рисунок 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94178A4C-53EB-4094-80D0-FCCFD49352B9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="132510" y="316287"/>
+            <a:ext cx="5777626" cy="1817314"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Рисунок 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F0A699F-377A-486D-A319-87256A4DE69B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="132510" y="2545976"/>
+            <a:ext cx="5674585" cy="3592743"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{933C92C2-6819-42B9-A1A9-571F46586A01}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6463553" y="598944"/>
+            <a:ext cx="5342964" cy="5262979"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1"/>
+              <a:t>Cisco</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1"/>
+              <a:t>Platform</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t> Exchange </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1"/>
+              <a:t>Grid</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1"/>
+              <a:t>pxGrid</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>) забезпечує </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1"/>
+              <a:t>багатопостачальну</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1"/>
+              <a:t>міжплатформну</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t> взаємодію мережевих систем у складі ІТ-інфраструктури, зокрема систем моніторингу та виявлення загроз, платформ мережевої політики, систем управління активами та конфігурацією, платформ управління ідентифікацією та доступом, а також практично будь-яких інших платформ ІТ-операцій. Коли виникають бізнес-або операційні потреби, партнери екосистеми використовують </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1"/>
+              <a:t>pxGrid</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t> для обміну контекстною інформацією з продуктами </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1"/>
+              <a:t>Cisco</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>, що підтримують </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1"/>
+              <a:t>pxGrid</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1"/>
+              <a:t>Cisco</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1"/>
+              <a:t>pxGrid</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t> надає уніфіковану структуру, яка дозволяє партнерам екосистеми інтегруватися з </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1"/>
+              <a:t>pxGrid</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t> один раз, а потім обмінюватися контекстом в одно- або двосторонньому режимі з багатьма платформами без необхідності впровадження API, специфічних для платформи. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1"/>
+              <a:t>pxGrid</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t> є безпечним та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1"/>
+              <a:t>налаштовуваним</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>, що дозволяє партнерам ділитися лише тим, чим вони хочуть, та використовувати лише контекст, що є релевантним для їхньої платформи. </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3663887603"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Рисунок 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA84F63A-63CD-47AF-9DC5-DBE7D298B461}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="140074" y="152959"/>
+            <a:ext cx="6278397" cy="1532405"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Рисунок 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32D00A7B-49A1-49AA-B631-35B0A612023C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="244288" y="2377492"/>
+            <a:ext cx="6174183" cy="1428140"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Рисунок 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D887439E-79AA-40B0-8C14-7DF02125913F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="192180" y="4497760"/>
+            <a:ext cx="6174183" cy="1436355"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Рисунок 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4DB44552-015B-43D0-B224-731E0EC8814D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6687106" y="1577788"/>
+            <a:ext cx="5260606" cy="5172636"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1228346613"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Рисунок 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A64A37A-F751-49A2-8712-BAF4C9B93DC0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="229439" y="207869"/>
+            <a:ext cx="6496389" cy="2248460"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6146" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC19BBA1-6317-4616-BE45-41ADDAE65373}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="7116136" y="1479175"/>
+            <a:ext cx="4846425" cy="4867835"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E9A3064B-6049-4669-8C56-7A03B5BEBE00}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="331694" y="3001288"/>
+            <a:ext cx="6096000" cy="3046988"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1"/>
+              <a:t>Cisco</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1"/>
+              <a:t>Secure</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1"/>
+              <a:t>Network</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1"/>
+              <a:t>Analytics</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t> (раніше </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1"/>
+              <a:t>Stealthwatch</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>) надає прості у використанні та всеосяжні API для виконання різноманітних завдань. Ви можете використовувати ці API для створення звітів, внесення змін до конфігурації, управління користувачами, експорту даних тощо. API є безкоштовними, що дозволяє швидко розробляти додатки. Спільнота розробників з відкритим кодом також швидко зростає.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>REST API </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1"/>
+              <a:t>Secure</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1"/>
+              <a:t>Network</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1"/>
+              <a:t>Analytics</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t> складаються з набору ресурсів для розробників, адміністраторів або партнерів, які забезпечують програмний доступ до функціональних можливостей </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1"/>
+              <a:t>Secure</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1"/>
+              <a:t>Network</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1"/>
+              <a:t>Analytics</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3802760703"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="152401" y="613755"/>
+            <a:ext cx="3912606" cy="5939073"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>Cisco </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0"/>
+              <a:t>працює над рішеннями з основними постачальниками хмарних послуг, такими як </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>AWS </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0"/>
+              <a:t>і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>Google Cloud, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0"/>
+              <a:t>а також пропонує програму керування контейнерами, яка працює на апаратному забезпеченні </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>Cisco. Cisco </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0"/>
+              <a:t>надає багато моделей для розгортання хмарних сервісів, включаючи публічні, приватні або гібридні хмари. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>Cisco </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0"/>
+              <a:t>також має рішення для керування контейнерами на основі </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>Docker </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0"/>
+              <a:t>і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>Kubernetes.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>Cisco </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0"/>
+              <a:t>знає, що більшість компаній не використовують одне хмарне рішення для розгортання, зберігання даних або мереж, а натомість </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" u="sng" dirty="0"/>
+              <a:t>використовують комбінування хостингу, включаючи хмарний і локальний, а також рішення від різних партнерів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4936654" y="90535"/>
+            <a:ext cx="2101408" cy="523220"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>Observability</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="264558" y="5413632"/>
+            <a:ext cx="3952862" cy="839180"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Рисунок 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35DD0681-2E2E-4E7B-842F-9EF4787A77C8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4217420" y="613755"/>
+            <a:ext cx="7812230" cy="2147888"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="14547113"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Content Placeholder 7"/>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5401053" y="632555"/>
+            <a:ext cx="6496050" cy="4057650"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rectangle 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="117695" y="632555"/>
+            <a:ext cx="4916032" cy="3077766"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t>AppDynamics Cloud </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>— це SaaS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>продукт, який пропонує власний хмарний засіб моніторингу та повний стек для великих керованих розгортань Kubernetes у публічних хмарах, таких як Amazon Web Services, Microsoft Azure та Red Hat OpenShift. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Він забезпечує спостереження в режимі реального часу за всім набором технологій: програмами, програмно визначеними обчисленнями (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>software-defined compute</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t> - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>SDC</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>), сховищем, службами, мережею та іншою інфраструктурою за допомогою збору та кореляції показників, подій, журналів і трас (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>metrics, events, logs, and traces  - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>MELT).</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Rectangle 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4577733" y="84675"/>
+            <a:ext cx="2148345" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0"/>
+              <a:t>AppDynamics Cloud </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Rectangle 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="117695" y="3710321"/>
+            <a:ext cx="5214796" cy="1077218"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0"/>
+              <a:t>Actions API </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>дозволяє створювати, налаштовувати та керувати різними діями. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>Actions </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>— це заздалегідь визначена автоматизована реакція на подію, яку можна багаторазово використовувати, як-от збій чи аномалія.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4098" name="Picture 2" descr="List of Machine Agents"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="160571" y="4865599"/>
+            <a:ext cx="8488507" cy="1992401"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4157081875"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="172016" y="435900"/>
+            <a:ext cx="4943796" cy="3945977"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Платформа </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0" err="1"/>
+              <a:t>ThousandEyes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0"/>
+              <a:t> Internet and Cloud Intelligence</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>дозволяє ІТ-командам візуалізувати будь-яку мережу, надає практичну інформацію про мережу, а також дозволяє співпрацювати та вирішувати проблеми з постачальниками послуг.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1"/>
+              <a:t>ThousandEyes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>дозволяє ІТ-командам виявляти недоліки та покращувати продуктивність мережі та програм у корпоративних і хмарних мережах. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Моніторинг від </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1"/>
+              <a:t>ThousandEyes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>поширюється на підприємство, Інтернет і хмару, від центру обробки даних до філій, від хмарних програм до користувачів і пристроїв будь-де.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5115812" y="66568"/>
+            <a:ext cx="1540293" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0" err="1"/>
+              <a:t>ThousandEyes</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5115812" y="435900"/>
+            <a:ext cx="6924675" cy="4248150"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="172016" y="3627852"/>
+            <a:ext cx="6752680" cy="3230148"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7333308" y="4562454"/>
+            <a:ext cx="3801854" cy="2223118"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3280814321"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="334977" y="117695"/>
+            <a:ext cx="11669917" cy="6572816"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0"/>
+              <a:t>Networking Dev Center</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="664891"/>
+            <a:ext cx="4832091" cy="6124754"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
+              <a:t>Cisco </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1400" dirty="0"/>
+              <a:t>не просто виробляє мережне обладнання, зокрема таке як: комутатори, бездротові кінцеві точки, маршрутизатори. Програмне забезпечення операційної системи для цих пристроїв призначене для конкретних застосувань. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="ru-RU" sz="1400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0"/>
+              <a:t>Cisco IOS </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1400" dirty="0"/>
+              <a:t>використовується для мережної інфраструктури з різними спеціалізованими версіями. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0"/>
+              <a:t>Cisco IOS XR </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1400" dirty="0"/>
+              <a:t>призначена для використання постачальниками послуг. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0"/>
+              <a:t>Cisco IOS XE </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1400" dirty="0"/>
+              <a:t>розподіляє площину даних і площину керування для створення та обслуговування мережі. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0"/>
+              <a:t>Cisco NX-OS </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1400" dirty="0"/>
+              <a:t>працює як з фізичними, так і з віртуальними ЦОД.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="ru-RU" sz="1400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1400" dirty="0"/>
+              <a:t>Майже всі основні лінійки продуктів від </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
+              <a:t>Cisco </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1400" dirty="0"/>
+              <a:t>мають </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
+              <a:t>API </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1400" dirty="0"/>
+              <a:t>та вбудовані програмовані можливості. В результаті тепер можна написати загальний код для керування різноманітними мережними пристроями, навіть якщо пристрої від різних постачальників. Наприклад, компанія </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
+              <a:t>Meraki </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1400" dirty="0"/>
+              <a:t>пропонує моніторинг, конфігурацію та доступ до даних, таких як плани поверхів, а також засоби безпеки та обладнання віддаленого працівника, які з </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
+              <a:t>API </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1400" dirty="0"/>
+              <a:t>забезпечують можливість створення індивідуальних рішень, побудованих на платформі </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
+              <a:t>Meraki. </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="ru-RU" sz="1400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1400" dirty="0"/>
+              <a:t>Крім того, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0"/>
+              <a:t>Cisco DNA Center </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1400" dirty="0"/>
+              <a:t>за допомогою </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
+              <a:t>API </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1400" dirty="0"/>
+              <a:t>забезпечує можливість автоматизації змін в мережі, моніторинг за допомогою подій та сповіщень, а також точок інтеграції для інструментів сторонніх виробників.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Рисунок 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{103981F0-2B0F-488C-9CD5-1FBF8E815E00}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5119750" y="664891"/>
+            <a:ext cx="6885144" cy="3895445"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3059114394"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4483232" y="111834"/>
+            <a:ext cx="2993127" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:latin typeface="CiscoSans"/>
+              </a:rPr>
+              <a:t>Application-First Security</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6146" name="Picture 2" descr="https://pubhub.devnetcloud.com/media/app-first-security/site/images/arch.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="3512744" y="695235"/>
+            <a:ext cx="8417137" cy="4655361"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="87517" y="694961"/>
+            <a:ext cx="3425227" cy="3046988"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Підхід </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t>Cisco Application-First Security </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>використовує AppDynamics із Cisco Secure Application, Secure Workload, Secure Cloud Analytics і Duo для захисту всіх етапів життєвого циклу програми, у хмарі та локальних розгортаннях, під час будь-якого робочого навантаження та може бути інтегрована в будь-яку програму. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rectangle 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="3848983"/>
+            <a:ext cx="5806289" cy="3046988"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0"/>
+              <a:t>Secure Application </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>забезпечує оцінку вразливості під час виконання та захист від атак безпосередньо в існуючому агенті APM, який також допомагає у реагуванні на інциденти та посмертних зломах. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t>Secure Workload </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>автоматично створює базову лінію для робочих навантажень і може сповіщати та ізолювати про порушення правил або аномалії. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t>Secure Cloud Analytics </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>переглядає журнали та телеметрію з загальнодоступних і приватних хмар і поведінку об’єктів, щоб забезпечити виявлення загроз. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t>Duo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t> надає безпечний доступ до вашої інфраструктури та додатків, забезпечуючи відповідність MFA та пристрою.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2235956945"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="594806"/>
+            <a:ext cx="5658416" cy="6494085"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0"/>
+              <a:t>Компанія </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>Cisco </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0"/>
+              <a:t>надає різні типи інструментів для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1"/>
+              <a:t>IoT</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0"/>
+              <a:t>включаючи зносостійке виробниче мережне обладнання, шлюзи </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1"/>
+              <a:t>IoT</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0"/>
+              <a:t>рішення з низьким енергоспоживанням та вбудовані мережі передавання даних </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1"/>
+              <a:t>IoT</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0"/>
+              <a:t>з високим степенем захисту, якщо це необхідно. Всі вони налаштовуються за допомогою точок доступу і маршрутизаторів </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>Cisco.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0"/>
+              <a:t>За допомогою </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0"/>
+              <a:t>Cisco </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0" err="1"/>
+              <a:t>IOx</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0"/>
+              <a:t>можна розміщувати програми на апаратному забезпеченні </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>Cisco, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0"/>
+              <a:t>включаючи розгортання на основі контейнерів. Застосунки </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0" err="1"/>
+              <a:t>IOx</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0"/>
+              <a:t>інтегровані з </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0"/>
+              <a:t>Kinetic</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0"/>
+              <a:t>можуть виводити на друк дані за допомогою протоколу повідомлень </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0"/>
+              <a:t>MQTT</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0"/>
+              <a:t>виступаючи в ролі з'єднувача даних </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>Kinetic.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0"/>
+              <a:t>Периферійні обчислення (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0"/>
+              <a:t>Edge computing</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0"/>
+              <a:t>відносяться до забезпечення обчислювальних можливостей максимально наближених до реальних даних. Існує багато причин, за яких розгортання програми повинно здійснюватися з наближенням обчислення до периферії, наприклад, щоб уникнути передавання даних великих обсягів з метою продуктивності або безпеки. Або ж, можуть траплятися випадки, коли є велика кількість датчиків з передаванням потокових даних високого рівня. Завдяки підтримці периферійних обчислень </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>Cisco </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0"/>
+              <a:t>можна створювати, розгортати та моніторити програми на мережних пристроях.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4818876" y="0"/>
+            <a:ext cx="2445606" cy="523220"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0" err="1"/>
+              <a:t>IoT</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0"/>
+              <a:t> Dev Center</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Рисунок 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F862AFA-0D56-456B-890D-AD0C76AABE90}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5776130" y="594806"/>
+            <a:ext cx="6157855" cy="2264804"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1051968218"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="334977" y="144855"/>
+            <a:ext cx="11669917" cy="6572816"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>Поглиблена інтеграція між ІТ, хмарними та промисловими мережами наражає </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0"/>
+              <a:t>Industrial Control Systems </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0"/>
+              <a:t>ICS) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>на кіберзагрози. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0"/>
+              <a:t>Cisco Cyber Vision </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>був спеціально розроблений для промислових організацій, щоб отримати повну видимість у своїх промислових мережах, надаючи точну інформацію про стан безпеки їх </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0"/>
+              <a:t>OT, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>щоб вони могли створювати безпечні інфраструктури, підтримувати відповідність нормативним вимогам і застосовувати політики безпеки для контролю ризиків.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4784736" y="27160"/>
+            <a:ext cx="1916358" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>Cisco Cyber Vision</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="217458" y="1912546"/>
+            <a:ext cx="6717274" cy="4630848"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6934732" y="1783533"/>
+            <a:ext cx="5073564" cy="2444437"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6938134" y="4280025"/>
+            <a:ext cx="5066760" cy="2489701"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3169114684"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7170" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DFDB22CC-E6FF-401C-9F2C-2A2C438600E2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="174811" y="536202"/>
+            <a:ext cx="11375570" cy="5972174"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3181368620"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="162961" y="564763"/>
+            <a:ext cx="11869094" cy="1640792"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0"/>
+              <a:t>Edge Intelligence </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>(EI) — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0"/>
+              <a:t>це програмне забезпечення для оркестрації даних, розроблене для підключених ресурсів. Це програмне забезпечення розгортається на промислових маршрутизаторах і обчислювальних шлюзах </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>Cisco </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0"/>
+              <a:t>для простого розгортання з коробки.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>EI </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0"/>
+              <a:t>дає організаціям повний контроль над даними, від їх </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>збору</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0"/>
+              <a:t> до перетворення, управління та доставки. На кожному етапі збору даних </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>EI </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0"/>
+              <a:t>оптимізує процес, щоб його можна було легко надати в масштабі.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0"/>
+              <a:t>Організації в будь-якому місці можуть легко створювати код і розміщувати програми, куди завгодно, не виходячи з </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>Microsoft Visual Studio.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>EI </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0"/>
+              <a:t>забезпечує гнучкість інтеграції з кількома програмами в кількох хмарах. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>EI </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0"/>
+              <a:t>пропонує власну інтеграцію, яка спрощує весь процес для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>Microsoft Azure </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1"/>
+              <a:t>IoT</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t> Hub </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0"/>
+              <a:t>та інших програм </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>MQTT.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3684633" y="0"/>
+            <a:ext cx="2775119" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:latin typeface="CiscoSans"/>
+              </a:rPr>
+              <a:t>Cisco Edge Intelligence</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="334979" y="2332845"/>
+            <a:ext cx="7613964" cy="3844103"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8822839" y="2674581"/>
+            <a:ext cx="2910452" cy="1862462"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3074" name="Picture 2" descr="EI Overview"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="8168107" y="4985894"/>
+            <a:ext cx="3836757" cy="708735"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1129226129"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="262549" y="688063"/>
             <a:ext cx="6464175" cy="1027364"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
@@ -7832,61 +10271,61 @@
         <p:blipFill>
           <a:blip r:embed="rId5" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5362622" y="3965722"/>
             <a:ext cx="5628504" cy="2660747"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1111920857"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="473460611"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
@@ -7983,261 +10422,889 @@
           <p:cNvPr id="7" name="Picture 6"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5831092" y="1023041"/>
             <a:ext cx="6023423" cy="5411790"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1496265882"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3986389997"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="334977" y="144855"/>
-            <a:ext cx="11669917" cy="6572816"/>
+            <a:off x="181070" y="698026"/>
+            <a:ext cx="5567882" cy="2289618"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0"/>
+              <a:t>Industrial </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0" err="1"/>
+              <a:t>NetDevOps</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>- це підхід до організації промислових мереж при якому замість використання </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>SNMP </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>CLI </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>ви налаштовуєте, керуєте та відстежуєте промислові мережеві пристрої за допомогою стандартизованих </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>API </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>мережевих пристроїв і засобів автоматизації програмного забезпечення. Робочі процеси </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>Industrial </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1"/>
+              <a:t>NetDevOps</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>використовують </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0"/>
+              <a:t>Open Source</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t> ПО</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t>стандарти</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t> та сценарії </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0"/>
+              <a:t>Python</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>разом із комерційними пристроями та інструментами для створення гнучких, безпечних і швидко реагуючих промислових мереж.</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...34 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4784736" y="27160"/>
-            <a:ext cx="1916358" cy="369332"/>
+            <a:off x="4198185" y="144855"/>
+            <a:ext cx="2282933" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0"/>
-              <a:t>Cisco Cyber Vision</a:t>
-            </a:r>
+              <a:t>Industrial </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0" err="1"/>
+              <a:t>NetDevOps</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="217458" y="1912546"/>
-            <a:ext cx="6717274" cy="4630848"/>
+            <a:off x="5970235" y="770454"/>
+            <a:ext cx="6034659" cy="2434473"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture 5"/>
+          <p:cNvPr id="2052" name="Picture 4" descr="https://developer.cisco.com/media/iot-industrial-netdevops-introduction/labs/images/toolbelt.png"/>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4"/>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr>
-[...6 lines deleted...]
-          </a:prstGeom>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6279299" y="3615103"/>
+            <a:ext cx="5912701" cy="2450719"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 4"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...15 lines deleted...]
-      </p:pic>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="3380125"/>
+            <a:ext cx="6096000" cy="3477875"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t>Основні інструменти:</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" sz="1200" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="24292E"/>
+              </a:solidFill>
+              <a:latin typeface="CiscoSans"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="24292E"/>
+                </a:solidFill>
+                <a:latin typeface="CiscoSans"/>
+              </a:rPr>
+              <a:t>REST API &amp; Programming</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="24292E"/>
+                </a:solidFill>
+                <a:latin typeface="CiscoSans"/>
+              </a:rPr>
+              <a:t>: Understanding </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="24292E"/>
+                </a:solidFill>
+                <a:latin typeface="CiscoSans"/>
+              </a:rPr>
+              <a:t>REST APIs</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="24292E"/>
+                </a:solidFill>
+                <a:latin typeface="CiscoSans"/>
+              </a:rPr>
+              <a:t> and a programming language such as Python are the fundamentals to Industrial </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="24292E"/>
+                </a:solidFill>
+                <a:latin typeface="CiscoSans"/>
+              </a:rPr>
+              <a:t>NetDevOps</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="24292E"/>
+                </a:solidFill>
+                <a:latin typeface="CiscoSans"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="24292E"/>
+                </a:solidFill>
+                <a:latin typeface="CiscoSans"/>
+              </a:rPr>
+              <a:t>Source &amp; Version Control</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="24292E"/>
+                </a:solidFill>
+                <a:latin typeface="CiscoSans"/>
+              </a:rPr>
+              <a:t>: Apply "Network as Code” and store your network configurations in source control tools as a single source of truth. Deploy configurations with programmatic APIs.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="24292E"/>
+                </a:solidFill>
+                <a:latin typeface="CiscoSans"/>
+              </a:rPr>
+              <a:t>Controller &amp; Orchestrator</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="24292E"/>
+                </a:solidFill>
+                <a:latin typeface="CiscoSans"/>
+              </a:rPr>
+              <a:t>: Use the extensive REST API of any Cisco Management Software</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="24292E"/>
+                </a:solidFill>
+                <a:latin typeface="CiscoSans"/>
+              </a:rPr>
+              <a:t>Device Level APIs</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="24292E"/>
+                </a:solidFill>
+                <a:latin typeface="CiscoSans"/>
+              </a:rPr>
+              <a:t>: Apply NETCONF &amp; RESTCONF</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="24292E"/>
+                </a:solidFill>
+                <a:latin typeface="CiscoSans"/>
+              </a:rPr>
+              <a:t>Automation Software: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="24292E"/>
+                </a:solidFill>
+                <a:latin typeface="CiscoSans"/>
+              </a:rPr>
+              <a:t>Use Open Source automation software</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="24292E"/>
+                </a:solidFill>
+                <a:latin typeface="CiscoSans"/>
+              </a:rPr>
+              <a:t>Network Verification: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="24292E"/>
+                </a:solidFill>
+                <a:latin typeface="CiscoSans"/>
+              </a:rPr>
+              <a:t>Test your network, performing </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="24292E"/>
+                </a:solidFill>
+                <a:latin typeface="CiscoSans"/>
+              </a:rPr>
+              <a:t>stateful</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="24292E"/>
+                </a:solidFill>
+                <a:latin typeface="CiscoSans"/>
+              </a:rPr>
+              <a:t> network validation and retrieve information about the network state.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="24292E"/>
+                </a:solidFill>
+                <a:latin typeface="CiscoSans"/>
+              </a:rPr>
+              <a:t>Telemetry &amp; Monitoring: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="24292E"/>
+                </a:solidFill>
+                <a:latin typeface="CiscoSans"/>
+              </a:rPr>
+              <a:t>Visualize your </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="24292E"/>
+                </a:solidFill>
+                <a:latin typeface="CiscoSans"/>
+              </a:rPr>
+              <a:t>dataand</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="24292E"/>
+                </a:solidFill>
+                <a:latin typeface="CiscoSans"/>
+              </a:rPr>
+              <a:t> create specific dashboards.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="24292E"/>
+                </a:solidFill>
+                <a:latin typeface="CiscoSans"/>
+              </a:rPr>
+              <a:t>Security: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="24292E"/>
+                </a:solidFill>
+                <a:latin typeface="CiscoSans"/>
+              </a:rPr>
+              <a:t>Use the already existing APIs of Cisco's security portfolio: Cisco Cyber Vision (REST API), Cisco ISE (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="24292E"/>
+                </a:solidFill>
+                <a:latin typeface="CiscoSans"/>
+              </a:rPr>
+              <a:t>pxGrid</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="24292E"/>
+                </a:solidFill>
+                <a:latin typeface="CiscoSans"/>
+              </a:rPr>
+              <a:t>), Cisco Firepower Threat Defense (REST API)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:br>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+            </a:br>
+            <a:endParaRPr lang="uk-UA" sz="1200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3169114684"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2275905095"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="334977" y="144855"/>
+            <a:ext cx="11669917" cy="6572816"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0"/>
+              <a:t>Cisco </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0" err="1"/>
+              <a:t>IoT</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0"/>
+              <a:t> Operations Dashboard (OD)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0"/>
+              <a:t>Cisco </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0" err="1"/>
+              <a:t>IoT</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0"/>
+              <a:t> Operations Dashboard — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0"/>
+              <a:t>це хмарна інформаційна панель, яка дає змогу як операційним групам, так і персоналу ІТ-підтримки безпечно розгортати, контролювати й отримувати статистичні дані з мережевих пристроїв і підключених промислових активів у великих масштабах.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1026" name="Picture 2" descr="IoT Operations Dashboard Services"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1614251" y="1369147"/>
+            <a:ext cx="9240855" cy="3486534"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="172014" y="4963345"/>
+            <a:ext cx="11995841" cy="1754326"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>IoT Operations Dashboard підтримує такі </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0"/>
+              <a:t>служби</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0"/>
+              <a:t>Edge Device Manager </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>– для налаштування, розгортання та моніторингу підтримуваних пристроїв промислової мережі</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>Secure Equipment Access</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>– для підключення активів, розгорнутих у віддалених місцях</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0"/>
+              <a:t>Edge Intelligence </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>– щоб увімкнути оркестрацію даних із межі в багатохмарну мережу</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0"/>
+              <a:t>Asset Vision </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0"/>
+              <a:t>– для моніторингу активів і об’єктів за допомогою промислових датчиків Cisco</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>LoRaWAN</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>)</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2404140971"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
@@ -8413,1446 +11480,1504 @@
           <a:blip r:embed="rId4" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6942933" y="2249246"/>
             <a:ext cx="4860335" cy="4210123"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3777447567"/>
-      </p:ext>
-[...293 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3059114394"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...36 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Picture 3"/>
+          <p:cNvPr id="5" name="Рисунок 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB3DFA75-A980-4AFC-A834-1DDAD3AE1072}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="334978" y="454748"/>
-            <a:ext cx="11210925" cy="6267450"/>
+            <a:off x="212631" y="185737"/>
+            <a:ext cx="11515725" cy="6486525"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1090054813"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Місце для вмісту 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BDE0062-B8C9-4228-8351-114B7E409008}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4558553" y="95437"/>
+            <a:ext cx="2048435" cy="451410"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>Data Center</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Рисунок 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12185DC3-0ECF-46FF-892F-76C9FA0131AB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="261938" y="1278031"/>
+            <a:ext cx="5556700" cy="1124510"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8194" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0803028E-B609-4D6F-8FCE-9CD86769BCFD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="261938" y="2499374"/>
+            <a:ext cx="5556700" cy="3197399"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28BDF786-AEDA-47CC-951A-1C5FB5F5D9EA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1801906" y="811866"/>
+            <a:ext cx="1864659" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>Nexus Dashboard</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Рисунок 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE428B96-5954-49D0-A34A-B91BD4985404}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6013205" y="1278031"/>
+            <a:ext cx="5990535" cy="4566288"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2122466616"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Рисунок 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F48A78D-FD50-4387-975A-9AAD951E461B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="355506" y="893109"/>
+            <a:ext cx="6744541" cy="1768652"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Рисунок 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8AFA2AB9-E683-4DF0-933A-582B41324082}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="230001" y="2918914"/>
+            <a:ext cx="6977624" cy="3438249"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Рисунок 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5CDA4DE5-BF9C-49F5-916C-6E9DCB2A4894}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7327246" y="2309792"/>
+            <a:ext cx="4634753" cy="4449595"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3026176674"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Рисунок 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C96F0136-5A97-4B38-BFCD-E16E524A7569}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="192460" y="116822"/>
+            <a:ext cx="6058871" cy="1389249"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Рисунок 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7AEE329C-CFD2-41E2-B41C-643B6EF572BD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="192460" y="1862411"/>
+            <a:ext cx="5903540" cy="2288249"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Рисунок 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6A5F369-A8B8-4ABA-93F5-7CD6AA17A902}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="192460" y="4240025"/>
+            <a:ext cx="5796211" cy="2501153"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A3C304C-948C-48F9-8A0B-CD1BC6C7C815}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6251331" y="252042"/>
+            <a:ext cx="5748209" cy="6494085"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1"/>
+              <a:t>Програмованість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1"/>
+              <a:t>Cisco</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t> ACI з об’єктно-орієнтованою моделлю даних та REST API</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Компанія </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1"/>
+              <a:t>Cisco</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t> застосувала фундаментальний підхід до побудови програмованої мережевої інфраструктури за допомогою </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1"/>
+              <a:t>Cisco</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t> ACI. Інфраструктура ACI функціонує як єдина система на рівні фабрики, керована централізованим контролером </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1"/>
+              <a:t>Cisco</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1"/>
+              <a:t>Application</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1"/>
+              <a:t>Policy</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1"/>
+              <a:t>Infrastructure</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1"/>
+              <a:t>Controller</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t> (APIC). Завдяки такому підходу мережа центру обробки даних у цілому є цілісною і розглядається як інтелектуальна транспортна система для додатків, що забезпечують підтримку бізнесу. На мережевих пристроях, що входять до складу цієї фабрики, операційні системи розроблені таким чином, щоб підтримувати цей системний підхід і забезпечувати архітектуру для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1"/>
+              <a:t>програмованості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t> на базовому рівні.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Замість того, щоб відкривати підмножину мережевих функцій через програмні інтерфейси, як у попередніх рішеннях програмно-орієнтованих мереж (SDN), для програмного доступу відкрита вся інфраструктура ACI. Це досягається шляхом надання доступу до об'єктної моделі </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0" err="1"/>
+              <a:t>Cisco</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t> ACI. Об'єктна модель ACI представляє повну конфігурацію та стан виконання кожного окремого програмного та апаратного компонента в усій інфраструктурі. Об'єктна модель доступна через стандартні інтерфейси REST API, що спрощує доступ та управління конфігурацією та станом виконання системи.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3963484341"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3304516" y="2634558"/>
+            <a:ext cx="5432079" cy="769545"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4400" b="1" dirty="0"/>
+              <a:t>Дякую за увагу!</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1295378273"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="334977" y="144855"/>
+            <a:ext cx="11669917" cy="6572816"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0"/>
+              <a:t>Cisco Catalyst Center Platform</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="181071" y="66580"/>
-            <a:ext cx="5915955" cy="5251011"/>
+            <a:off x="6263741" y="549919"/>
+            <a:ext cx="5357528" cy="2162832"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPr id="7" name="Picture 6"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6378480" y="66580"/>
-[...4 lines deleted...]
-          </a:prstGeom>
+            <a:off x="6589667" y="2916454"/>
+            <a:ext cx="5261320" cy="3941546"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="accent1"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="241426" y="642496"/>
+            <a:ext cx="5638690" cy="2308324"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Cisco </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>Catalyst</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t> Center — це потужний мережевий контролер, який знаходиться на фізичному пристрої.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>Cisco Catalyst Center </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>підтримує можливості базової автоматизації в корпоративній мережі.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Функції аналітики та забезпечення надійності </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>Cisco Catalyst Center </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>забезпечують повний контекст подій, наскрізну видимість мережі за допомогою даних і їх аналізу.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture 5"/>
+          <p:cNvPr id="8198" name="Picture 6" descr="https://pubhub.devnetcloud.com/media/dnac-101/site/assets/images/4.png"/>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4"/>
+          <a:blip r:embed="rId4" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr>
-[...6 lines deleted...]
-          </a:prstGeom>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="190535" y="3110553"/>
+            <a:ext cx="6245225" cy="2971247"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="accent1"/>
+            </a:solidFill>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1590342840"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3523608503"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...99 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Picture 3"/>
+          <p:cNvPr id="8" name="Рисунок 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0717B06D-2605-4D3F-9D23-777670E5A4C7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5484618" y="570368"/>
-            <a:ext cx="6340198" cy="3487423"/>
+            <a:off x="115749" y="639016"/>
+            <a:ext cx="5257801" cy="2624519"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture 5"/>
+          <p:cNvPr id="10" name="Рисунок 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{306DD454-057B-40EE-B41C-4AB3E00E8B81}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="293264" y="2842174"/>
-            <a:ext cx="4954190" cy="3804907"/>
+            <a:off x="5640973" y="128027"/>
+            <a:ext cx="6465863" cy="3998259"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Picture 7"/>
+          <p:cNvPr id="12" name="Рисунок 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E77CBFA-A5A0-43CE-A125-46E9896C84CF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5884751" y="4057790"/>
-            <a:ext cx="6181476" cy="2800209"/>
+            <a:off x="115749" y="3823156"/>
+            <a:ext cx="5376220" cy="2906817"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="16" name="Рисунок 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF7F1204-7F39-4285-8348-975E598D2D15}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6203577" y="4396903"/>
+            <a:ext cx="3877236" cy="2461097"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="409521483"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1590342840"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...29 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5124" name="Picture 4" descr="https://pubhub.devnetcloud.com/media/iac/site/img/intersight.png"/>
+          <p:cNvPr id="10" name="Рисунок 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F2FB4E2-E12D-4077-99FC-732F27D4E338}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
-[...6 lines deleted...]
-          <a:srcRect/>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
-[...16 lines deleted...]
-          </a:extLst>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="285475" y="299477"/>
+            <a:ext cx="5661909" cy="2757487"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...86 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5126" name="Picture 6" descr="https://devnetsandbox.cisco.com/sandbox-instructions/Terraform/IntersightTerraform.jpg"/>
+          <p:cNvPr id="12" name="Рисунок 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F914536E-EC8A-448D-A4B6-00B74DD07CB3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print">
-[...6 lines deleted...]
-          <a:srcRect/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
-[...21 lines deleted...]
-          </a:extLst>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5862219" y="153514"/>
+            <a:ext cx="5947384" cy="3049411"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="14" name="Рисунок 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{904BC229-4AA5-4D79-8997-39B58FBCB198}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="582705" y="3282733"/>
+            <a:ext cx="8014447" cy="3421753"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1158162268"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="409521483"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="322152" y="141680"/>
-            <a:ext cx="11374925" cy="6530724"/>
+            <a:off x="-81482" y="15512"/>
+            <a:ext cx="11669917" cy="6572816"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1800" b="1" dirty="0"/>
-              <a:t>Cisco Metrics Search </a:t>
-[...7 lines deleted...]
-            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:t>Cisco SD-WAN</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1800" b="1" dirty="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="uk-UA" dirty="0"/>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Rectangle 3"/>
+          <p:cNvPr id="2" name="Rectangle 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5930476" y="594583"/>
-            <a:ext cx="6301211" cy="3970318"/>
+            <a:off x="6399291" y="4191991"/>
+            <a:ext cx="4900942" cy="1323439"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" b="1" dirty="0"/>
-[...244 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>Cisco SD-WAN vManage API — це інтерфейс REST API для керування, налаштування та моніторингу пристроїв Cisco у накладеній мережі.API відіграє ключову роль для використання клієнтами функцій, які надає vManage.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="153908" y="733837"/>
+            <a:ext cx="4427146" cy="1815882"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" b="1" dirty="0"/>
+              <a:t>Cisco SD-WAN </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1600" dirty="0"/>
+              <a:t>— це оверлейна архітектура глобальної мережі (WAN), яка застосовує принципи програмно-визначеної мережі (SDN) у традиційній глобальній мережі. Він розроблений відповідно до потреб сучасних корпоративних додатків і швидко зростаючих вимог до безпеки.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPr id="6" name="Picture 5"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="104413" y="766599"/>
-[...4 lines deleted...]
-          </a:prstGeom>
+            <a:off x="115668" y="3237019"/>
+            <a:ext cx="5995422" cy="3609994"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="accent1"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture 5"/>
+          <p:cNvPr id="8" name="Picture 7"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="104413" y="2918540"/>
-[...4 lines deleted...]
-          </a:prstGeom>
+            <a:off x="4816443" y="603987"/>
+            <a:ext cx="7085846" cy="2910428"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="accent1"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="434023342"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="7464273"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Content Placeholder 3"/>
+          <p:cNvPr id="5" name="Місце для вмісту 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{769CA9A6-EDA5-40C7-AEA5-9785EDA96CBF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="69576" y="295590"/>
-[...4 lines deleted...]
-          </a:prstGeom>
+            <a:off x="234789" y="643871"/>
+            <a:ext cx="11104343" cy="5570257"/>
+          </a:xfrm>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1370485434"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3677520996"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -10343,110 +13468,125 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>1966</Words>
+  <Words>2745</Words>
   <Application>Microsoft Office PowerPoint</Application>
-  <PresentationFormat>Widescreen</PresentationFormat>
-[...2 lines deleted...]
-  <Notes>1</Notes>
+  <PresentationFormat>Широкий екран</PresentationFormat>
+  <Paragraphs>138</Paragraphs>
+  <Slides>43</Slides>
+  <Notes>3</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Fonts Used</vt:lpstr>
+        <vt:lpstr>Використані шрифти</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Theme</vt:lpstr>
+        <vt:lpstr>Тема</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Slide Titles</vt:lpstr>
+        <vt:lpstr>Заголовки слайдів</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>28</vt:i4>
+        <vt:i4>43</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="33" baseType="lpstr">
+    <vt:vector size="48" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>CiscoSans</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>ЛЕКЦІЯ 8  Платформи Cisco </vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-[...25 lines deleted...]
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ЛЕКЦІЯ 8  Платформи Cisco </dc:title>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>