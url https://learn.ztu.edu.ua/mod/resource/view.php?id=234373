--- v0 (2025-10-23)
+++ v1 (2026-06-21)
@@ -4,89 +4,89 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:body>
-    <w:p w14:paraId="44C35E93" w14:textId="0F32C424" w:rsidR="00DE781C" w:rsidRDefault="00000000" w:rsidP="00746E5D">
+    <w:p w14:paraId="44C35E93" w14:textId="0F32C424" w:rsidR="00DE781C" w:rsidRDefault="00B81331" w:rsidP="00746E5D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5664" w:right="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t>ЗАТВЕРДЖЕНО</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1610090B" w14:textId="5EBD5C98" w:rsidR="00DE781C" w:rsidRDefault="00000000" w:rsidP="00746E5D">
+    <w:p w14:paraId="1610090B" w14:textId="5EBD5C98" w:rsidR="00DE781C" w:rsidRDefault="00B81331" w:rsidP="00746E5D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5664" w:right="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t>Науково-методичною радою</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13ED30B8" w14:textId="77777777" w:rsidR="00746E5D" w:rsidRDefault="00000000" w:rsidP="00746E5D">
+    <w:p w14:paraId="13ED30B8" w14:textId="77777777" w:rsidR="00746E5D" w:rsidRDefault="00B81331" w:rsidP="00746E5D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5664" w:right="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Державного університету </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07783A8E" w14:textId="77777777" w:rsidR="00746E5D" w:rsidRDefault="00000000" w:rsidP="00746E5D">
+    <w:p w14:paraId="07783A8E" w14:textId="77777777" w:rsidR="00746E5D" w:rsidRDefault="00B81331" w:rsidP="00746E5D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5664" w:right="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t>«Житомирська політехніка»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="719EEFED" w14:textId="05BE6ABA" w:rsidR="00DE781C" w:rsidRDefault="00000000" w:rsidP="00746E5D">
+    <w:p w14:paraId="719EEFED" w14:textId="05BE6ABA" w:rsidR="00DE781C" w:rsidRDefault="00B81331" w:rsidP="00746E5D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5664" w:right="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">протокол від </w:t>
       </w:r>
       <w:r w:rsidR="00746E5D">
         <w:t>__</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00746E5D">
         <w:t>_________</w:t>
       </w:r>
       <w:r>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00746E5D">
         <w:t>__</w:t>
       </w:r>
       <w:r>
         <w:t>р.</w:t>
       </w:r>
@@ -105,362 +105,347 @@
     </w:p>
     <w:p w14:paraId="6C7DCB90" w14:textId="77777777" w:rsidR="00746E5D" w:rsidRDefault="00746E5D" w:rsidP="00746E5D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09716756" w14:textId="77777777" w:rsidR="00B21893" w:rsidRDefault="00B21893" w:rsidP="00746E5D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="187A4117" w14:textId="77777777" w:rsidR="00746E5D" w:rsidRDefault="00746E5D" w:rsidP="00746E5D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E3A5A49" w14:textId="77777777" w:rsidR="00746E5D" w:rsidRDefault="00746E5D" w:rsidP="00746E5D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43406BE3" w14:textId="3A291466" w:rsidR="00DE781C" w:rsidRPr="00746E5D" w:rsidRDefault="00000000" w:rsidP="00746E5D">
+    <w:p w14:paraId="43406BE3" w14:textId="3A291466" w:rsidR="00DE781C" w:rsidRPr="00746E5D" w:rsidRDefault="00B81331" w:rsidP="00746E5D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00746E5D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>МЕТОДИЧНІ РЕКОМЕНДАЦІЇ ДЛЯ НАПИСАННЯ ТА ОФОРМЛЕННЯ ЗВІТУ З ВИРОБНИЧОЇ ПРАКТИКИ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="705FDCC1" w14:textId="77777777" w:rsidR="00746E5D" w:rsidRDefault="00746E5D" w:rsidP="00746E5D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5027BF07" w14:textId="77777777" w:rsidR="00746E5D" w:rsidRDefault="00746E5D" w:rsidP="00746E5D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B46FAF3" w14:textId="77777777" w:rsidR="00746E5D" w:rsidRPr="00746E5D" w:rsidRDefault="00746E5D" w:rsidP="00746E5D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E0B79C8" w14:textId="77777777" w:rsidR="00B21893" w:rsidRDefault="00000000" w:rsidP="00746E5D">
+    <w:p w14:paraId="4E0B79C8" w14:textId="77777777" w:rsidR="00B21893" w:rsidRDefault="00B81331" w:rsidP="00746E5D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">для здобувачів вищої освіти освітнього ступеня «бакалавр» </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F6D049E" w14:textId="294BC5D9" w:rsidR="00DE781C" w:rsidRDefault="00000000" w:rsidP="00746E5D">
+    <w:p w14:paraId="1F6D049E" w14:textId="294BC5D9" w:rsidR="00DE781C" w:rsidRDefault="00B81331" w:rsidP="00746E5D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>спеціальності 184 «Гірництво»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D50D8FF" w14:textId="77777777" w:rsidR="00B21893" w:rsidRDefault="00000000" w:rsidP="00746E5D">
+    <w:p w14:paraId="0D50D8FF" w14:textId="77777777" w:rsidR="00B21893" w:rsidRDefault="00B81331" w:rsidP="00746E5D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">освітньо-професійна програма «Гірництво» </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3456DEC4" w14:textId="51E95685" w:rsidR="00DE781C" w:rsidRDefault="00000000" w:rsidP="00746E5D">
+    <w:p w14:paraId="3456DEC4" w14:textId="51E95685" w:rsidR="00DE781C" w:rsidRDefault="00B81331" w:rsidP="00746E5D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">факультет </w:t>
       </w:r>
       <w:r w:rsidR="00B21893" w:rsidRPr="00786F9C">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>гірничої справи, природокористування та будівництва</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03ACD5FB" w14:textId="571B9FFD" w:rsidR="00DE781C" w:rsidRDefault="00000000" w:rsidP="00746E5D">
+    <w:p w14:paraId="03ACD5FB" w14:textId="571B9FFD" w:rsidR="00DE781C" w:rsidRDefault="00B81331" w:rsidP="00746E5D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">кафедра </w:t>
       </w:r>
       <w:r w:rsidR="00746E5D">
         <w:t>маркшейдерії</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EEC4A43" w14:textId="77777777" w:rsidR="00746E5D" w:rsidRDefault="00746E5D" w:rsidP="00746E5D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="552309E3" w14:textId="77777777" w:rsidR="00746E5D" w:rsidRDefault="00746E5D" w:rsidP="00746E5D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E092FB2" w14:textId="77777777" w:rsidR="00746E5D" w:rsidRDefault="00746E5D" w:rsidP="00746E5D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6456E682" w14:textId="08718703" w:rsidR="00DE781C" w:rsidRDefault="00000000" w:rsidP="00746E5D">
+    <w:p w14:paraId="6456E682" w14:textId="08718703" w:rsidR="00DE781C" w:rsidRDefault="00B81331" w:rsidP="00746E5D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5664" w:right="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Рекомендовано на засіданні кафедри </w:t>
       </w:r>
       <w:r w:rsidR="00746E5D">
         <w:t>маркшейдерії</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B83BD7B" w14:textId="77777777" w:rsidR="00746E5D" w:rsidRDefault="00746E5D" w:rsidP="00746E5D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5664" w:right="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">___ _________ 202__р., </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74D5EDB4" w14:textId="751115F1" w:rsidR="00DE781C" w:rsidRDefault="00000000" w:rsidP="00746E5D">
+    <w:p w14:paraId="74D5EDB4" w14:textId="751115F1" w:rsidR="00DE781C" w:rsidRDefault="00B81331" w:rsidP="00746E5D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5664" w:right="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">протокол № </w:t>
       </w:r>
       <w:r w:rsidR="00746E5D">
         <w:t>___</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09954698" w14:textId="77777777" w:rsidR="00B21893" w:rsidRDefault="00B21893" w:rsidP="00B21893">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="303C8402" w14:textId="77777777" w:rsidR="00B21893" w:rsidRDefault="00B21893" w:rsidP="00B21893">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FEFCE2F" w14:textId="77777777" w:rsidR="00B21893" w:rsidRDefault="00B21893" w:rsidP="00B21893">
+    <w:p w14:paraId="2B7E2BB8" w14:textId="77777777" w:rsidR="00B21893" w:rsidRDefault="00B21893" w:rsidP="00B21893">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="670AA462" w14:textId="77777777" w:rsidR="00B21893" w:rsidRDefault="00B21893" w:rsidP="00B21893">
+    <w:p w14:paraId="6966C488" w14:textId="1E512ED4" w:rsidR="00DE781C" w:rsidRDefault="00B81331" w:rsidP="00B21893">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="2B7E2BB8" w14:textId="77777777" w:rsidR="00B21893" w:rsidRDefault="00B21893" w:rsidP="00B21893">
+      <w:r>
+        <w:t>Розробник</w:t>
+      </w:r>
+      <w:r w:rsidR="00746E5D">
+        <w:t>и</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B21893">
+        <w:t xml:space="preserve">Сергій </w:t>
+      </w:r>
+      <w:r w:rsidR="00B21893" w:rsidRPr="00105A36">
+        <w:t xml:space="preserve">ІСЬКОВ, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B21893">
+        <w:t xml:space="preserve">Андрій </w:t>
+      </w:r>
+      <w:r w:rsidR="00B21893" w:rsidRPr="00105A36">
+        <w:t xml:space="preserve">КРИВОРУЧКО, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B21893">
+        <w:t xml:space="preserve">Марина </w:t>
+      </w:r>
+      <w:r w:rsidR="00B21893" w:rsidRPr="00105A36">
+        <w:t>КУНИЦЬК</w:t>
+      </w:r>
+      <w:r w:rsidR="00B21893">
+        <w:t>А, Володимир ШЛАПАК</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27FC2905" w14:textId="77777777" w:rsidR="00B21893" w:rsidRDefault="00B21893" w:rsidP="00746E5D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15CC55B8" w14:textId="77777777" w:rsidR="00B21893" w:rsidRDefault="00B21893" w:rsidP="00746E5D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A563808" w14:textId="77777777" w:rsidR="00B21893" w:rsidRDefault="00B21893" w:rsidP="00746E5D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="052BFE2F" w14:textId="77777777" w:rsidR="000E04B2" w:rsidRDefault="000E04B2" w:rsidP="00746E5D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="430661C6" w14:textId="14EB5DB6" w:rsidR="00DE781C" w:rsidRDefault="00B81331" w:rsidP="00B21893">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="6966C488" w14:textId="1E512ED4" w:rsidR="00DE781C" w:rsidRDefault="00000000" w:rsidP="00B21893">
+      <w:r>
+        <w:t>Житомир</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="098E72F6" w14:textId="6C2DDC1D" w:rsidR="00746E5D" w:rsidRDefault="00B81331" w:rsidP="00B21893">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>Розробник</w:t>
-[...69 lines deleted...]
-      <w:r>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00746E5D">
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00746E5D">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="212D2BC4" w14:textId="77777777" w:rsidR="00B21893" w:rsidRDefault="00B21893">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:id w:val="-1657611621"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-          <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="68DFE37F" w14:textId="4450686E" w:rsidR="006B072B" w:rsidRPr="006B072B" w:rsidRDefault="006B072B" w:rsidP="006B072B">
           <w:pPr>
             <w:pStyle w:val="ac"/>
             <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="006B072B">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>Зміст</w:t>
@@ -543,1151 +528,1071 @@
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6B030977" w14:textId="35F0E65B" w:rsidR="006B072B" w:rsidRPr="006B072B" w:rsidRDefault="006B072B" w:rsidP="006B072B">
+        <w:p w14:paraId="6B030977" w14:textId="35F0E65B" w:rsidR="006B072B" w:rsidRPr="006B072B" w:rsidRDefault="00B81331" w:rsidP="006B072B">
           <w:pPr>
             <w:pStyle w:val="21"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9963"/>
             </w:tabs>
             <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
             <w:ind w:left="0" w:right="0" w:firstLine="0"/>
             <w:rPr>
               <w:noProof/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc187152289" w:history="1">
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:rStyle w:val="a3"/>
                 <w:noProof/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">1.1 Мета </w:t>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:rStyle w:val="a3"/>
                 <w:noProof/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">і задачі </w:t>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:rStyle w:val="a3"/>
                 <w:noProof/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>виробничої практики</w:t>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc187152289 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6E8F0454" w14:textId="20CFFF9F" w:rsidR="006B072B" w:rsidRPr="006B072B" w:rsidRDefault="006B072B" w:rsidP="006B072B">
+        <w:p w14:paraId="6E8F0454" w14:textId="20CFFF9F" w:rsidR="006B072B" w:rsidRPr="006B072B" w:rsidRDefault="00B81331" w:rsidP="006B072B">
           <w:pPr>
             <w:pStyle w:val="21"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9963"/>
             </w:tabs>
             <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
             <w:ind w:left="0" w:right="0" w:firstLine="0"/>
             <w:rPr>
               <w:noProof/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc187152290" w:history="1">
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:rStyle w:val="a3"/>
                 <w:noProof/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1.2 Місце проходження практики</w:t>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc187152290 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7FA5EC25" w14:textId="072BC0F1" w:rsidR="006B072B" w:rsidRPr="006B072B" w:rsidRDefault="006B072B" w:rsidP="006B072B">
+        <w:p w14:paraId="7FA5EC25" w14:textId="072BC0F1" w:rsidR="006B072B" w:rsidRPr="006B072B" w:rsidRDefault="00B81331" w:rsidP="006B072B">
           <w:pPr>
             <w:pStyle w:val="21"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9963"/>
             </w:tabs>
             <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
             <w:ind w:left="0" w:right="0" w:firstLine="0"/>
             <w:rPr>
               <w:noProof/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc187152291" w:history="1">
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:rStyle w:val="a3"/>
                 <w:noProof/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1.3 Обов'язки студента під час практики</w:t>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc187152291 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1B613B5C" w14:textId="34DE4731" w:rsidR="006B072B" w:rsidRPr="006B072B" w:rsidRDefault="006B072B" w:rsidP="006B072B">
+        <w:p w14:paraId="1B613B5C" w14:textId="34DE4731" w:rsidR="006B072B" w:rsidRPr="006B072B" w:rsidRDefault="00B81331" w:rsidP="006B072B">
           <w:pPr>
             <w:pStyle w:val="21"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9963"/>
             </w:tabs>
             <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
             <w:ind w:left="0" w:right="0" w:firstLine="0"/>
             <w:rPr>
               <w:noProof/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc187152292" w:history="1">
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:rStyle w:val="a3"/>
                 <w:noProof/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1.4 Специфіка робіт на каменевидобувних підприємствах</w:t>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc187152292 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7C2EEBE5" w14:textId="1F0C2E8B" w:rsidR="006B072B" w:rsidRPr="006B072B" w:rsidRDefault="006B072B" w:rsidP="006B072B">
+        <w:p w14:paraId="7C2EEBE5" w14:textId="1F0C2E8B" w:rsidR="006B072B" w:rsidRPr="006B072B" w:rsidRDefault="00B81331" w:rsidP="006B072B">
           <w:pPr>
             <w:pStyle w:val="21"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9963"/>
             </w:tabs>
             <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
             <w:ind w:left="0" w:right="0" w:firstLine="0"/>
             <w:rPr>
               <w:noProof/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc187152293" w:history="1">
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:rStyle w:val="a3"/>
                 <w:noProof/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1.5 Очікувані результати виробничої практики</w:t>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc187152293 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2F1CA83A" w14:textId="6C3C71DF" w:rsidR="006B072B" w:rsidRPr="006B072B" w:rsidRDefault="006B072B" w:rsidP="006B072B">
+        <w:p w14:paraId="2F1CA83A" w14:textId="6C3C71DF" w:rsidR="006B072B" w:rsidRPr="006B072B" w:rsidRDefault="00B81331" w:rsidP="006B072B">
           <w:pPr>
             <w:pStyle w:val="21"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9963"/>
             </w:tabs>
             <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
             <w:ind w:left="0" w:right="0" w:firstLine="0"/>
             <w:rPr>
               <w:noProof/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc187152294" w:history="1">
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:rStyle w:val="a3"/>
                 <w:noProof/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2. ЗМІСТ ПРАКТИКИ ТА СТРУКТУРА ЗВІТУ</w:t>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc187152294 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="796E929B" w14:textId="7A85FB4A" w:rsidR="006B072B" w:rsidRPr="006B072B" w:rsidRDefault="006B072B" w:rsidP="006B072B">
+        <w:p w14:paraId="796E929B" w14:textId="7A85FB4A" w:rsidR="006B072B" w:rsidRPr="006B072B" w:rsidRDefault="00B81331" w:rsidP="006B072B">
           <w:pPr>
             <w:pStyle w:val="21"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9963"/>
             </w:tabs>
             <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
             <w:ind w:left="0" w:right="0" w:firstLine="0"/>
             <w:rPr>
               <w:noProof/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc187152295" w:history="1">
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:rStyle w:val="a3"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2.1. Структура та зміст звіту з виробничої практики</w:t>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc187152295 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="21FB46D6" w14:textId="2790FEDC" w:rsidR="006B072B" w:rsidRPr="006B072B" w:rsidRDefault="006B072B" w:rsidP="006B072B">
+        <w:p w14:paraId="21FB46D6" w14:textId="2790FEDC" w:rsidR="006B072B" w:rsidRPr="006B072B" w:rsidRDefault="00B81331" w:rsidP="006B072B">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9963"/>
             </w:tabs>
             <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
             <w:ind w:left="0" w:right="0"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc187152296" w:history="1">
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:rStyle w:val="a3"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3. ІНДИВІДУАЛЬНЕ ЗАВДАННЯ</w:t>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc187152296 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3FD94367" w14:textId="05C8E06D" w:rsidR="006B072B" w:rsidRPr="006B072B" w:rsidRDefault="006B072B" w:rsidP="006B072B">
+        <w:p w14:paraId="3FD94367" w14:textId="05C8E06D" w:rsidR="006B072B" w:rsidRPr="006B072B" w:rsidRDefault="00B81331" w:rsidP="006B072B">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9963"/>
             </w:tabs>
             <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
             <w:ind w:left="0" w:right="0"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc187152297" w:history="1">
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:rStyle w:val="a3"/>
                 <w:noProof/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4. РЕКОМЕНДАЦІЇ З ОФОРМЛЕННЯ ЗВІТУ З ВИРОБНИЧОЇ ПРАКТИКИ</w:t>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc187152297 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0CFBA116" w14:textId="36261E47" w:rsidR="006B072B" w:rsidRPr="006B072B" w:rsidRDefault="006B072B" w:rsidP="006B072B">
+        <w:p w14:paraId="0CFBA116" w14:textId="36261E47" w:rsidR="006B072B" w:rsidRPr="006B072B" w:rsidRDefault="00B81331" w:rsidP="006B072B">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9963"/>
             </w:tabs>
             <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
             <w:ind w:left="0" w:right="0"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc187152298" w:history="1">
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:rStyle w:val="a3"/>
                 <w:noProof/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:rStyle w:val="a3"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> НАВЧАЛЬНІ ЗАНЯТТЯ ТА ЕКСКУРСІЇ ПІД ЧАС ПРАКТИКИ</w:t>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc187152298 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2C5F743A" w14:textId="560E7894" w:rsidR="006B072B" w:rsidRPr="006B072B" w:rsidRDefault="006B072B" w:rsidP="006B072B">
+        <w:p w14:paraId="2C5F743A" w14:textId="560E7894" w:rsidR="006B072B" w:rsidRPr="006B072B" w:rsidRDefault="00B81331" w:rsidP="006B072B">
           <w:pPr>
             <w:pStyle w:val="11"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9963"/>
             </w:tabs>
             <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
             <w:ind w:left="0" w:right="0"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc187152299" w:history="1">
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:rStyle w:val="a3"/>
                 <w:noProof/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6. ЗАХИСТ ТА ОЦІНЮВАННЯ ЗВІТУ З ВИРОБНИЧОЇ ПРАКТИКИ</w:t>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc187152299 \h </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
-            <w:r w:rsidRPr="006B072B">
-[...81 lines deleted...]
-            <w:r w:rsidRPr="006B072B">
+            <w:r w:rsidR="006B072B" w:rsidRPr="006B072B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="70277DC3" w14:textId="741E2A79" w:rsidR="006B072B" w:rsidRDefault="006B072B" w:rsidP="006B072B">
           <w:pPr>
             <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
             <w:ind w:right="0" w:firstLine="0"/>
           </w:pPr>
           <w:r w:rsidRPr="006B072B">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
+        <w:bookmarkStart w:id="0" w:name="_GoBack" w:displacedByCustomXml="next"/>
+        <w:bookmarkEnd w:id="0" w:displacedByCustomXml="next"/>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="77DD0D7B" w14:textId="0DEDEE16" w:rsidR="00B21893" w:rsidRDefault="00B21893">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="386BDD3B" w14:textId="41F2D0DE" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00000000" w:rsidP="000066D2">
+    <w:p w14:paraId="386BDD3B" w14:textId="41F2D0DE" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00B81331" w:rsidP="000066D2">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc19860"/>
-      <w:bookmarkStart w:id="1" w:name="_Toc187152288"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc19860"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc187152288"/>
       <w:r w:rsidRPr="00B21893">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>1. ЗАГАЛЬНІ ПОЛОЖЕННЯ</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
-    </w:p>
-    <w:p w14:paraId="1D12F2B5" w14:textId="77777777" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00000000" w:rsidP="00B21893">
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="1D12F2B5" w14:textId="77777777" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00B81331" w:rsidP="00B21893">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B21893">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5529D193" w14:textId="7D63437E" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="000066D2" w:rsidP="000066D2">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc187152289"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc187152289"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">1.1 </w:t>
       </w:r>
       <w:r w:rsidRPr="000066D2">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Мета </w:t>
       </w:r>
       <w:r w:rsidRPr="000066D2">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">і задачі </w:t>
       </w:r>
       <w:r w:rsidRPr="000066D2">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>виробничої практики</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="4059D210" w14:textId="0A3F6805" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00B21893">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00391D81">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Відповідно до навчального плану підготовки фахівців за спеціальністю 184 «Гірництво» (освітньо-професійна програма «Гірництво», рівень підготовки «бакалавр»), завершальним етапом третього теоретичного курсу є практичне закріплення здобутих знань шляхом проходження виробничої практики. Тривалість практики становить 4 тижні.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EB740F8" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00B21893" w:rsidRDefault="00391D81" w:rsidP="00B21893">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
@@ -1706,180 +1611,180 @@
     <w:p w14:paraId="75D5CEA0" w14:textId="2BE30157" w:rsidR="00391D81" w:rsidRPr="002A3809" w:rsidRDefault="00391D81" w:rsidP="00B21893">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A3809">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Задачі практики включають:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2664B462" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="002A3809" w:rsidRDefault="00391D81" w:rsidP="00BF2273">
+    <w:p w14:paraId="2664B462" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="002A3809" w:rsidRDefault="00391D81" w:rsidP="00B81331">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="51"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A3809">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>вивчення маркшейдерських і гірничо-геологічних умов розробки родовища, структури управління та організації підприємства;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0068C894" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="002A3809" w:rsidRDefault="00391D81" w:rsidP="00BF2273">
+    <w:p w14:paraId="0068C894" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="002A3809" w:rsidRDefault="00391D81" w:rsidP="00B81331">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="51"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A3809">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>аналіз методів і технологій маркшейдерських робіт, планування, виконання вимірювань, складання планів і картографічних матеріалів;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EE3995A" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="002A3809" w:rsidRDefault="00391D81" w:rsidP="00BF2273">
+    <w:p w14:paraId="4EE3995A" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="002A3809" w:rsidRDefault="00391D81" w:rsidP="00B81331">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="51"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A3809">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>вивчення охорони праці, техніки безпеки під час маркшейдерських робіт, а також впливу гірничих робіт на довкілля;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C7EE565" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="002A3809" w:rsidRDefault="00391D81" w:rsidP="00BF2273">
+    <w:p w14:paraId="0C7EE565" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="002A3809" w:rsidRDefault="00391D81" w:rsidP="00B81331">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="51"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A3809">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ознайомлення з сучасними приладами і програмним забезпеченням, що використовується в маркшейдерії;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B33116E" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="002A3809" w:rsidRDefault="00391D81" w:rsidP="00BF2273">
+    <w:p w14:paraId="7B33116E" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="002A3809" w:rsidRDefault="00391D81" w:rsidP="00B81331">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="51"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A3809">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>збір даних для створення маркшейдерських проектів, моделювання геометричних елементів гірничих об'єктів та підготовки звітної документації;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71309C93" w14:textId="4B645F7B" w:rsidR="00391D81" w:rsidRPr="002A3809" w:rsidRDefault="00391D81" w:rsidP="00BF2273">
+    <w:p w14:paraId="71309C93" w14:textId="4B645F7B" w:rsidR="00391D81" w:rsidRPr="002A3809" w:rsidRDefault="00391D81" w:rsidP="00B81331">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="51"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A3809">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>закріплення теоретичних знань з дисциплін: маркшейдерська справа, геодезі</w:t>
       </w:r>
       <w:r w:rsidR="00EF18DD">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
@@ -1892,3225 +1797,3038 @@
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, гірнича механіка</w:t>
       </w:r>
       <w:r w:rsidR="00EF18DD">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> тощо</w:t>
       </w:r>
       <w:r w:rsidRPr="002A3809">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70F397BB" w14:textId="07C43FB1" w:rsidR="00391D81" w:rsidRPr="002A3809" w:rsidRDefault="00391D81" w:rsidP="00BF2273">
+    <w:p w14:paraId="70F397BB" w14:textId="07C43FB1" w:rsidR="00391D81" w:rsidRPr="002A3809" w:rsidRDefault="00391D81" w:rsidP="00B81331">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="51"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A3809">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">підготовка до вивчення таких дисциплін, як автоматизація маркшейдерських робіт, геоінформаційні системи, </w:t>
       </w:r>
       <w:r w:rsidR="00EF18DD">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>маркшейдерські опорні мережі тощо</w:t>
       </w:r>
       <w:r w:rsidRPr="002A3809">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C10C32A" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="002A3809" w:rsidRDefault="00391D81" w:rsidP="00BF2273">
+    <w:p w14:paraId="4C10C32A" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="002A3809" w:rsidRDefault="00391D81" w:rsidP="00B81331">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="51"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A3809">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>здобуття практичних навичок на підприємствах, що здійснюють видобування корисних копалин кар'єрним або шахтним способами.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50DC8B99" w14:textId="0DBD9AF4" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00B21893">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E5CAD27" w14:textId="0B1C4FE7" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="000066D2" w:rsidP="000066D2">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc187152290"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc187152290"/>
       <w:r w:rsidRPr="000066D2">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1.2 Місце проходження практики</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="546B8922" w14:textId="4F82D43C" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00BF2273">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00391D81">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Практика проходить на промислових підприємствах гірничо-видобувного комплексу, зокрема:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C78C0A2" w14:textId="3D98C55B" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00BF2273">
+    <w:p w14:paraId="3C78C0A2" w14:textId="3D98C55B" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00B81331">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00391D81">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Кар’єри</w:t>
       </w:r>
       <w:r w:rsidRPr="00391D81">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – для відкритого видобування корисних копалин, зокрема нерудної сировини</w:t>
       </w:r>
       <w:r w:rsidR="00EF18DD">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidRPr="00391D81">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> щебеню</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF18DD">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, піску</w:t>
+      </w:r>
       <w:r w:rsidRPr="00391D81">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>щебеню</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> та декоративного каменю</w:t>
+      </w:r>
       <w:r w:rsidR="00EF18DD">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>, піску</w:t>
+        <w:t>, а також рудної сировини</w:t>
       </w:r>
       <w:r w:rsidRPr="00391D81">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> та декоративного каменю</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F82D42D" w14:textId="242D9409" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00BF2273">
+    <w:p w14:paraId="7F82D42D" w14:textId="242D9409" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00B81331">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00391D81">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Рудники та шахти</w:t>
       </w:r>
       <w:r w:rsidRPr="00391D81">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – для підземного видобування </w:t>
       </w:r>
       <w:r w:rsidR="00EF18DD">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>корисних копалин</w:t>
       </w:r>
       <w:r w:rsidRPr="00391D81">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5912AD92" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00BF2273">
+    <w:p w14:paraId="5912AD92" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00B81331">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00391D81">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Геологічні експедиції</w:t>
       </w:r>
       <w:r w:rsidRPr="00391D81">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – для оцінки та розвідки нових родовищ корисних копалин.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C99912E" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00BF2273">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00391D81">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>На підприємствах студенти можуть стажуватися на посадах, які забезпечують практичну підготовку до виконання маркшейдерських завдань:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A637510" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00BF2273">
+    <w:p w14:paraId="6A637510" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00B81331">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00391D81">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Помічник маркшейдера.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="048EE179" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00BF2273">
+    <w:p w14:paraId="048EE179" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00B81331">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00391D81">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Помічник інженера гірничого цеху.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="786C9FB1" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00BF2273">
+    <w:p w14:paraId="786C9FB1" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00B81331">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00391D81">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Стажист у маркшейдерському відділі.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A37471A" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00BF2273">
+    <w:p w14:paraId="7A37471A" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00B81331">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00391D81">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Помічник оператора геодезичного або лазерного обладнання.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35AFAFC0" w14:textId="77777777" w:rsidR="00391D81" w:rsidRDefault="00391D81" w:rsidP="00BF2273">
+    <w:p w14:paraId="35AFAFC0" w14:textId="77777777" w:rsidR="00391D81" w:rsidRDefault="00391D81" w:rsidP="00B81331">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00391D81">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Помічник інженера з буро-вибухових робіт (за наявності відповідного дозволу).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BA444C0" w14:textId="77777777" w:rsidR="00EF18DD" w:rsidRPr="00391D81" w:rsidRDefault="00EF18DD" w:rsidP="00BF2273">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10C0B665" w14:textId="123DD8D1" w:rsidR="00391D81" w:rsidRDefault="00EF18DD" w:rsidP="00BF2273">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc187152291"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc187152291"/>
       <w:r w:rsidRPr="00EF18DD">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1.3 Обов'язки студента під час практики</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="27DB9E14" w14:textId="77777777" w:rsidR="000E04B2" w:rsidRPr="000E04B2" w:rsidRDefault="000E04B2" w:rsidP="00BF2273">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C22064D" w14:textId="59FDD794" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00BF2273">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00391D81">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">На кар’єрі або </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>На кар’єрі або каменевидобувному підприємстві:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="505887FF" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00B81331">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00391D81">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>каменевидобувному</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Виконання програми практики:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F661B2C" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00B81331">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391D81">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Проведення маркшейдерських вимірювань: закладка опорних точок, побудова геодезичних мереж, визначення координат і висот.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B2D6983" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00B81331">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391D81">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Створення топографічних планів та профілів кар’єру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58358A40" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00B81331">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391D81">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Моніторинг переміщень укосів, стану териконів, контролю стійкості відкосів.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="190593EA" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00B81331">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00391D81">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> підприємстві:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="505887FF" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00BF2273">
+        <w:t>Збір даних для курсових проектів:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0608499C" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00B81331">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391D81">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Визначення об’ємів видобутку корисних копалин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06FC91BC" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00B81331">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391D81">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Аналіз параметрів розкривних та видобувних робіт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="226F8548" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00B81331">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391D81">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Використання даних для створення 3D-моделей родовищ і геометрії виробок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B58E689" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00B81331">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00391D81">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Виконання програми практики:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6F661B2C" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00BF2273">
+        <w:t>Дотримання внутрішнього розпорядку та техніки безпеки:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C90E546" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00B81331">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00391D81">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Проведення маркшейдерських вимірювань: закладка опорних точок, побудова геодезичних мереж, визначення координат і висот.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3B2D6983" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00BF2273">
+        <w:t>Ознайомлення з інструкціями з охорони праці.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DB85731" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00B81331">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00391D81">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="58358A40" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00BF2273">
+        <w:t>Виконання робіт у відповідності до стандартів безпеки на вибоях та кар’єрах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F5C573" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00B81331">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391D81">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Вивчення організації роботи підприємства:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56A48DAA" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00B81331">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00391D81">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Моніторинг переміщень укосів, стану териконів, контролю стійкості відкосів.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="190593EA" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00BF2273">
+        <w:t>Ознайомлення зі структурою підприємства: маркшейдерський відділ, гірничий цех, відділ охорони праці, плановий відділ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01DB9824" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00B81331">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391D81">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Розуміння взаємодії між маркшейдерською службою і технологічними відділами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60684756" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00B81331">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00391D81">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Збір даних для курсових проектів:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0608499C" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00BF2273">
+        <w:t>Ведення щоденника практики:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B85992B" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00B81331">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00391D81">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Визначення об’ємів видобутку корисних копалин.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="06FC91BC" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00BF2273">
+        <w:t>Документування виконаних робіт, використаного обладнання, отриманих результатів.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F51D8D1" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00B81331">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
-[...209 lines deleted...]
-          <w:numId w:val="30"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00391D81">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Аналіз виконання завдань на основі польових і камеральних робіт.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4430A726" w14:textId="77777777" w:rsidR="00EF18DD" w:rsidRDefault="00EF18DD" w:rsidP="00BF2273">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05D0B6AE" w14:textId="74A0B64D" w:rsidR="00391D81" w:rsidRDefault="000E04B2" w:rsidP="00BF2273">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc187152292"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc187152292"/>
       <w:r w:rsidRPr="000E04B2">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">1.4 Специфіка робіт на </w:t>
-[...15 lines deleted...]
-      <w:bookmarkEnd w:id="5"/>
+        <w:t>1.4 Специфіка робіт на каменевидобувних підприємствах</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="0BAB7B01" w14:textId="77777777" w:rsidR="00F81557" w:rsidRPr="00F81557" w:rsidRDefault="00F81557" w:rsidP="00BF2273">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32FCD939" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00BF2273">
+    <w:p w14:paraId="32FCD939" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00B81331">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391D81">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Проведення маркшейдерських вимірювань:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29263966" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00B81331">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391D81">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Визначення меж видобувних блоків, фіксація їхнього положення.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A74C1CA" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00B81331">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391D81">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Контроль параметрів укосів і робочих уступів для забезпечення стійкості.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C3B4404" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00B81331">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391D81">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Використання сучасного обладнання:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78AD1AED" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00B81331">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391D81">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Лазерні сканери для створення точних 3D-моделей кар’єру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23EEEF42" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00B81331">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391D81">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>GNSS-приймачі для визначення координат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="205D85E1" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00B81331">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391D81">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Автоматичні рівні для точного визначення висотних позначок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EE5C67B" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00B81331">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391D81">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Підготовка матеріалів:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FFC29F0" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00B81331">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391D81">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Створення ситуаційних планів родовища.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57E19A14" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00B81331">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391D81">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Складання схем транспортування блоків каменю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04E0CC75" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00B81331">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391D81">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Визначення обсягів видобутих корисних копалин та об’ємів розкривних робіт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F105A27" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00B81331">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391D81">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Контроль процесу видобування:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="715F661A" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00B81331">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391D81">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Моніторинг розташування блоків перед вибуховими роботами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73DCEEC6" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00B81331">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391D81">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Аналіз деформацій гірничих масивів після вибухових робіт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DC12187" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00B81331">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391D81">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Охорона праці:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75304521" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00B81331">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00391D81">
         <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Організація безпечного виконання робіт на відкритих уступах та териконах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57D90463" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00B81331">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391D81">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Моніторинг шкідливих умов, таких як пил, шум, вібрація.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B8A3E7B" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00B81331">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391D81">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Проведення маркшейдерських вимірювань:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="29263966" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00BF2273">
+        <w:t>Розробка рекомендацій:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="418BB978" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00B81331">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00391D81">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Визначення меж видобувних блоків, фіксація їхнього положення.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3A74C1CA" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00BF2273">
+        <w:t>Оптимізація видобутку для зменшення втрат корисної копалини.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="285700B2" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00B81331">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="31"/>
-[...333 lines deleted...]
-          <w:numId w:val="36"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00391D81">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Зменшення впливу гірничих робіт на довкілля.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0678C57D" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="00B21893" w:rsidRDefault="005F0D25" w:rsidP="00BF2273">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38EEEB3E" w14:textId="0E2BF90F" w:rsidR="00391D81" w:rsidRDefault="000E04B2" w:rsidP="00BF2273">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc187152293"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc187152293"/>
       <w:r w:rsidRPr="000E04B2">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1.5 Очікувані</w:t>
       </w:r>
       <w:r w:rsidR="00391D81" w:rsidRPr="000E04B2">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E04B2">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">результати </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">виробничої </w:t>
       </w:r>
       <w:r w:rsidRPr="000E04B2">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>практики</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="6112DFAC" w14:textId="77777777" w:rsidR="00F81557" w:rsidRPr="00F81557" w:rsidRDefault="00F81557" w:rsidP="00BF2273">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70004A83" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00BF2273">
+    <w:p w14:paraId="70004A83" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00B81331">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391D81">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Технічні:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56377F12" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00B81331">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00391D81">
         <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Здатність виконувати вимірювання та будувати геодезичні мережі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A12BC91" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00B81331">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391D81">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Навички створення технічної документації: плани, профілі, розрізи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BD8D726" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00B81331">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391D81">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Технічні:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="56377F12" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00BF2273">
+        <w:t>Аналітичні:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38C2A9CB" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00B81331">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00391D81">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Здатність виконувати вимірювання та будувати геодезичні мережі.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2A12BC91" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00BF2273">
+        <w:t>Моніторинг деформацій масивів та стійкості укосів.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EF8942F" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00B81331">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00391D81">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="2BD8D726" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00BF2273">
+        <w:t>Розрахунок обсягів видобутку і втрат корисних копалин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="415994D5" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00B81331">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00391D81">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Аналітичні:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="38C2A9CB" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00BF2273">
+        <w:t>Практичні:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24AF8D57" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00B81331">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00391D81">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Моніторинг деформацій масивів та стійкості укосів.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1EF8942F" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00BF2273">
+        <w:t>Вміння організовувати маркшейдерські роботи на каменевидобувному підприємстві.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DCE13E6" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00B81331">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00391D81">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Розрахунок обсягів видобутку і втрат корисних копалин.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="415994D5" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00BF2273">
+        <w:t>Знання принципів роботи з сучасним геодезичним обладнанням.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65DE61D4" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00B81331">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00391D81">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Практичні:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="24AF8D57" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00BF2273">
+        <w:t>Екологічні:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F5BE4D9" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00B81331">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00391D81">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Вміння організовувати маркшейдерські роботи на </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="7DCE13E6" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00BF2273">
+        <w:t>Аналіз впливу видобувних робіт на довкілля.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="236722B7" w14:textId="77777777" w:rsidR="00391D81" w:rsidRPr="00391D81" w:rsidRDefault="00391D81" w:rsidP="00B81331">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
-[...58 lines deleted...]
-          <w:numId w:val="41"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00391D81">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Участь у розробці заходів з рекультивації порушених земель.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D1F5087" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRDefault="005F0D25" w:rsidP="00B21893">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40B5A773" w14:textId="7A4B470B" w:rsidR="002A3809" w:rsidRPr="000E04B2" w:rsidRDefault="000E04B2" w:rsidP="000E04B2">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc187152294"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc187152294"/>
       <w:r w:rsidRPr="000E04B2">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>2. ЗМІСТ ПРАКТИКИ ТА СТРУКТУРА ЗВІТУ</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="39EA515A" w14:textId="77777777" w:rsidR="00F81557" w:rsidRDefault="00F81557" w:rsidP="00B21893">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13E5AD4A" w14:textId="71252ADD" w:rsidR="002A3809" w:rsidRDefault="002A3809" w:rsidP="00B21893">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A3809">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Зміст практики враховує специфіку маркшейдерських робіт на підприємстві. Структура та наповнення звіту можуть </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> з керівником від університету.</w:t>
+        <w:t>Зміст практики враховує специфіку маркшейдерських робіт на підприємстві. Структура та наповнення звіту можуть уточнюватися з керівником від університету.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BEEED3E" w14:textId="77777777" w:rsidR="006D7BCD" w:rsidRPr="002A3809" w:rsidRDefault="006D7BCD" w:rsidP="00B21893">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D35A06F" w14:textId="28D333FD" w:rsidR="002A3809" w:rsidRDefault="000E04B2" w:rsidP="000E04B2">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="11" w:hanging="11"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc187152295"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc187152295"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="002A3809" w:rsidRPr="002A3809">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">.1. Структура та зміст звіту з </w:t>
       </w:r>
       <w:r w:rsidR="006D7BCD">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>виробничої</w:t>
       </w:r>
       <w:r w:rsidR="002A3809" w:rsidRPr="002A3809">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> практики</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="42CCE9FA" w14:textId="77777777" w:rsidR="00F81557" w:rsidRPr="00F81557" w:rsidRDefault="00F81557" w:rsidP="00F81557"/>
     <w:p w14:paraId="3D58B723" w14:textId="08A0D56F" w:rsidR="002A3809" w:rsidRPr="001A1A0D" w:rsidRDefault="002A3809" w:rsidP="006D7BCD">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A1A0D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Загальні відомості про підприємство</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F769A73" w14:textId="77777777" w:rsidR="002A3809" w:rsidRPr="006D7BCD" w:rsidRDefault="002A3809" w:rsidP="006D7BCD">
+    <w:p w14:paraId="0F769A73" w14:textId="77777777" w:rsidR="002A3809" w:rsidRPr="006D7BCD" w:rsidRDefault="002A3809" w:rsidP="00B81331">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="72"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7BCD">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Характеристика району розташування родовища (географічне, адміністративне, кліматичні умови, транспортна мережа).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="540FF45C" w14:textId="77777777" w:rsidR="002A3809" w:rsidRPr="006D7BCD" w:rsidRDefault="002A3809" w:rsidP="006D7BCD">
+    <w:p w14:paraId="540FF45C" w14:textId="77777777" w:rsidR="002A3809" w:rsidRPr="006D7BCD" w:rsidRDefault="002A3809" w:rsidP="00B81331">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="72"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7BCD">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Маркшейдерська характеристика родовища: елементи залягання, контури, межі, параметри розкривних і видобувних робіт.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="031E4B50" w14:textId="77777777" w:rsidR="002A3809" w:rsidRPr="006D7BCD" w:rsidRDefault="002A3809" w:rsidP="006D7BCD">
+    <w:p w14:paraId="031E4B50" w14:textId="77777777" w:rsidR="002A3809" w:rsidRPr="006D7BCD" w:rsidRDefault="002A3809" w:rsidP="00B81331">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="72"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7BCD">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Графічні матеріали: ситуаційний план, план гірничих робіт.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BF6CF05" w14:textId="1D28B767" w:rsidR="001A1A0D" w:rsidRPr="001A1A0D" w:rsidRDefault="001A1A0D" w:rsidP="006D7BCD">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A1A0D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Система розробки родовища</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7670DABD" w14:textId="3F757E28" w:rsidR="001A1A0D" w:rsidRPr="006D7BCD" w:rsidRDefault="001A1A0D" w:rsidP="006D7BCD">
+    <w:p w14:paraId="7670DABD" w14:textId="3F757E28" w:rsidR="001A1A0D" w:rsidRPr="006D7BCD" w:rsidRDefault="001A1A0D" w:rsidP="00B81331">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="73"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7BCD">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Характеристика прийнятої системи розробки.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D73DF52" w14:textId="4E63AA0A" w:rsidR="001A1A0D" w:rsidRPr="006D7BCD" w:rsidRDefault="001A1A0D" w:rsidP="006D7BCD">
+    <w:p w14:paraId="2D73DF52" w14:textId="4E63AA0A" w:rsidR="001A1A0D" w:rsidRPr="006D7BCD" w:rsidRDefault="001A1A0D" w:rsidP="00B81331">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="73"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7BCD">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Елементи системи розробки.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F56CFCA" w14:textId="081F9931" w:rsidR="001A1A0D" w:rsidRPr="006D7BCD" w:rsidRDefault="001A1A0D" w:rsidP="006D7BCD">
+    <w:p w14:paraId="7F56CFCA" w14:textId="081F9931" w:rsidR="001A1A0D" w:rsidRPr="006D7BCD" w:rsidRDefault="001A1A0D" w:rsidP="00B81331">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="73"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7BCD">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Тип та кількість </w:t>
-[...22 lines deleted...]
-    <w:p w14:paraId="24DBA30B" w14:textId="479D2BC4" w:rsidR="001A1A0D" w:rsidRPr="006D7BCD" w:rsidRDefault="001A1A0D" w:rsidP="006D7BCD">
+        <w:t>Тип та кількість виймально-навантажувального устаткування.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24DBA30B" w14:textId="479D2BC4" w:rsidR="001A1A0D" w:rsidRPr="006D7BCD" w:rsidRDefault="001A1A0D" w:rsidP="00B81331">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="73"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7BCD">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Порядок розвитку фронту робіт.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="578D2EC2" w14:textId="3E10A71C" w:rsidR="001A1A0D" w:rsidRPr="001A1A0D" w:rsidRDefault="001A1A0D" w:rsidP="006D7BCD">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A1A0D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Підготовка гірських порід до виймання</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E47BEDD" w14:textId="08731752" w:rsidR="001A1A0D" w:rsidRPr="006D7BCD" w:rsidRDefault="001A1A0D" w:rsidP="006D7BCD">
+    <w:p w14:paraId="5E47BEDD" w14:textId="08731752" w:rsidR="001A1A0D" w:rsidRPr="006D7BCD" w:rsidRDefault="001A1A0D" w:rsidP="00B81331">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="74"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7BCD">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Методи підготовки гірських порід до виймання.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66D9857E" w14:textId="72DDF534" w:rsidR="001A1A0D" w:rsidRPr="006D7BCD" w:rsidRDefault="001A1A0D" w:rsidP="006D7BCD">
+    <w:p w14:paraId="66D9857E" w14:textId="72DDF534" w:rsidR="001A1A0D" w:rsidRPr="006D7BCD" w:rsidRDefault="001A1A0D" w:rsidP="00B81331">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="74"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7BCD">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Обладнання, що використовується для підготовки гірських порід до виймання.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41E32B42" w14:textId="6087AACE" w:rsidR="001A1A0D" w:rsidRPr="006D7BCD" w:rsidRDefault="001A1A0D" w:rsidP="006D7BCD">
+    <w:p w14:paraId="41E32B42" w14:textId="6087AACE" w:rsidR="001A1A0D" w:rsidRPr="006D7BCD" w:rsidRDefault="001A1A0D" w:rsidP="00B81331">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="74"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7BCD">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Підривні роботи.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75DCDBCA" w14:textId="77777777" w:rsidR="001A1A0D" w:rsidRPr="006D7BCD" w:rsidRDefault="001A1A0D" w:rsidP="006D7BCD">
+    <w:p w14:paraId="75DCDBCA" w14:textId="77777777" w:rsidR="001A1A0D" w:rsidRPr="006D7BCD" w:rsidRDefault="001A1A0D" w:rsidP="00B81331">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="74"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7BCD">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Заходи безпеки:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="479E891D" w14:textId="1FE7BBF5" w:rsidR="001A1A0D" w:rsidRPr="001A1A0D" w:rsidRDefault="001A1A0D" w:rsidP="006D7BCD">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001A1A0D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Виймально</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001A1A0D">
+        <w:t>Виймально-навантажувальні роботи</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27FEEACA" w14:textId="76087B27" w:rsidR="001A1A0D" w:rsidRPr="006D7BCD" w:rsidRDefault="001A1A0D" w:rsidP="00B81331">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="714" w:right="0" w:hanging="357"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7BCD">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Типи обладнання.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09766E7D" w14:textId="7266CEA7" w:rsidR="001A1A0D" w:rsidRPr="006D7BCD" w:rsidRDefault="001A1A0D" w:rsidP="00B81331">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7BCD">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Розміщення обладнання та його продуктивність.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F4566DF" w14:textId="040432FA" w:rsidR="001A1A0D" w:rsidRPr="006D7BCD" w:rsidRDefault="001A1A0D" w:rsidP="00B81331">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7BCD">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Організація роботи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="669647F2" w14:textId="55ECEB7C" w:rsidR="001A1A0D" w:rsidRPr="001A1A0D" w:rsidRDefault="001A1A0D" w:rsidP="006D7BCD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>-навантажувальні роботи</w:t>
-[...83 lines deleted...]
-        <w:ind w:right="0" w:firstLine="567"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001A1A0D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="001A1A0D">
+        <w:t>Внутрішньокар</w:t>
+      </w:r>
+      <w:r w:rsidR="006D7BCD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Внутрішньокар</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006D7BCD">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A1A0D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>’</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001A1A0D">
+        <w:t>єрний (внутрішньошахтний) транспорт</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E52F6D7" w14:textId="6DB901D0" w:rsidR="001A1A0D" w:rsidRPr="006D7BCD" w:rsidRDefault="001A1A0D" w:rsidP="00B81331">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7BCD">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Типи транспорту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C6824A3" w14:textId="0223C9B6" w:rsidR="001A1A0D" w:rsidRPr="006D7BCD" w:rsidRDefault="001A1A0D" w:rsidP="00B81331">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7BCD">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Організація транспорту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2593D1C9" w14:textId="795350EC" w:rsidR="001A1A0D" w:rsidRPr="006D7BCD" w:rsidRDefault="001A1A0D" w:rsidP="00B81331">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7BCD">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Безпека та обслуговування.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D9DA025" w14:textId="7D44C202" w:rsidR="001A1A0D" w:rsidRPr="006D7BCD" w:rsidRDefault="001A1A0D" w:rsidP="00B81331">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>єрний (</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001A1A0D">
+      </w:pPr>
+      <w:r w:rsidRPr="006D7BCD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>внутрішньошахтний</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001A1A0D">
+        <w:t>Відвалоутворення</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73156223" w14:textId="77777777" w:rsidR="001A1A0D" w:rsidRPr="006D7BCD" w:rsidRDefault="001A1A0D" w:rsidP="00B81331">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7BCD">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Способи укладання породи:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="154506C8" w14:textId="77777777" w:rsidR="001A1A0D" w:rsidRPr="006D7BCD" w:rsidRDefault="001A1A0D" w:rsidP="00B81331">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7BCD">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Відвальне обладнання:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D3C5B35" w14:textId="55DBAA5A" w:rsidR="001A1A0D" w:rsidRPr="006D7BCD" w:rsidRDefault="001A1A0D" w:rsidP="00B81331">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7BCD">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Безпека </w:t>
+      </w:r>
+      <w:r w:rsidR="006D7BCD">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D7BCD">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> організація робіт з урахуванням стійкості укосів і мінімізації ризику зсувів.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DF6F78C" w14:textId="51D3D40A" w:rsidR="001A1A0D" w:rsidRPr="001A1A0D" w:rsidRDefault="001A1A0D" w:rsidP="006D7BCD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>) транспорт</w:t>
-[...88 lines deleted...]
-        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001A1A0D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Електрозабезпечення підприємства і автоматизація виробництва</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6683A4AD" w14:textId="64EFEDAF" w:rsidR="001A1A0D" w:rsidRPr="006D7BCD" w:rsidRDefault="001A1A0D" w:rsidP="00B81331">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7BCD">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Системи енергопостачання.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F039AE0" w14:textId="10345B0D" w:rsidR="001A1A0D" w:rsidRPr="006D7BCD" w:rsidRDefault="001A1A0D" w:rsidP="00B81331">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7BCD">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Автоматизація.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="645E147E" w14:textId="77777777" w:rsidR="006D7BCD" w:rsidRPr="006D7BCD" w:rsidRDefault="006D7BCD" w:rsidP="006D7BCD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="006D7BCD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Відвалоутворення</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="73156223" w14:textId="77777777" w:rsidR="001A1A0D" w:rsidRPr="006D7BCD" w:rsidRDefault="001A1A0D" w:rsidP="006D7BCD">
+        <w:t>Організація маркшейдерських робіт</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08450A68" w14:textId="77777777" w:rsidR="006D7BCD" w:rsidRPr="006D7BCD" w:rsidRDefault="006D7BCD" w:rsidP="00B81331">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="76"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7BCD">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Способи укладання породи:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="154506C8" w14:textId="77777777" w:rsidR="001A1A0D" w:rsidRPr="006D7BCD" w:rsidRDefault="001A1A0D" w:rsidP="006D7BCD">
+        <w:t>Методика проведення маркшейдерських вимірювань.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BACE915" w14:textId="77777777" w:rsidR="006D7BCD" w:rsidRPr="006D7BCD" w:rsidRDefault="006D7BCD" w:rsidP="00B81331">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="76"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7BCD">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Відвальне обладнання:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0D3C5B35" w14:textId="55DBAA5A" w:rsidR="001A1A0D" w:rsidRPr="006D7BCD" w:rsidRDefault="001A1A0D" w:rsidP="006D7BCD">
+        <w:t>Характеристика обладнання та програмного забезпечення, що використовується в маркшейдерії.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1376B867" w14:textId="48881068" w:rsidR="006D7BCD" w:rsidRPr="006D7BCD" w:rsidRDefault="006D7BCD" w:rsidP="00B81331">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="76"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7BCD">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Безпека </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006D7BCD">
+        <w:t>Результати польових робіт: прив</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>–</w:t>
+        <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="006D7BCD">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> організація робіт з урахуванням стійкості укосів і мінімізації ризику зсувів.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5DF6F78C" w14:textId="51D3D40A" w:rsidR="001A1A0D" w:rsidRPr="001A1A0D" w:rsidRDefault="001A1A0D" w:rsidP="006D7BCD">
+        <w:t>язка точок, побудова мереж, обробка вимірювань.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C8CFEDD" w14:textId="77777777" w:rsidR="006D7BCD" w:rsidRPr="006D7BCD" w:rsidRDefault="006D7BCD" w:rsidP="006D7BCD">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7BCD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="001A1A0D">
+        <w:t>Відстеження гірничих процесів</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="581A4E02" w14:textId="77777777" w:rsidR="006D7BCD" w:rsidRPr="006D7BCD" w:rsidRDefault="006D7BCD" w:rsidP="00B81331">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7BCD">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Маркшейдерський контроль за веденням видобувних і розкривних робіт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="042F87E2" w14:textId="77777777" w:rsidR="006D7BCD" w:rsidRPr="006D7BCD" w:rsidRDefault="006D7BCD" w:rsidP="00B81331">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7BCD">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Аналіз зміщень порід, стабільності укосів, деформацій земної поверхні.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E7CA4D2" w14:textId="77777777" w:rsidR="006D7BCD" w:rsidRPr="006D7BCD" w:rsidRDefault="006D7BCD" w:rsidP="00B81331">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7BCD">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ведення документації та складання звітів за результатами спостережень.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ECBDD35" w14:textId="77777777" w:rsidR="006D7BCD" w:rsidRPr="006D7BCD" w:rsidRDefault="006D7BCD" w:rsidP="006D7BCD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7BCD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Електрозабезпечення підприємства і автоматизація виробництва</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6683A4AD" w14:textId="64EFEDAF" w:rsidR="001A1A0D" w:rsidRPr="006D7BCD" w:rsidRDefault="001A1A0D" w:rsidP="006D7BCD">
+        <w:t>Охорона праці в маркшейдерії</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DF2410C" w14:textId="77777777" w:rsidR="006D7BCD" w:rsidRPr="006D7BCD" w:rsidRDefault="006D7BCD" w:rsidP="00B81331">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="77"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7BCD">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Системи енергопостачання.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0F039AE0" w14:textId="10345B0D" w:rsidR="001A1A0D" w:rsidRPr="006D7BCD" w:rsidRDefault="001A1A0D" w:rsidP="006D7BCD">
+        <w:t>Аналіз ризиків і заходів безпеки під час маркшейдерських робіт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01B660E0" w14:textId="77777777" w:rsidR="006D7BCD" w:rsidRPr="006D7BCD" w:rsidRDefault="006D7BCD" w:rsidP="00B81331">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="77"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7BCD">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Автоматизація.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="645E147E" w14:textId="77777777" w:rsidR="006D7BCD" w:rsidRPr="006D7BCD" w:rsidRDefault="006D7BCD" w:rsidP="006D7BCD">
+        <w:t>Використання засобів індивідуального захисту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CAF1A10" w14:textId="77777777" w:rsidR="006D7BCD" w:rsidRPr="006D7BCD" w:rsidRDefault="006D7BCD" w:rsidP="00B81331">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7BCD">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Протипилові заходи та мінімізація впливу шкідливих виробничих факторів.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7487A37D" w14:textId="77777777" w:rsidR="006D7BCD" w:rsidRPr="006D7BCD" w:rsidRDefault="006D7BCD" w:rsidP="006D7BCD">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7BCD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="08450A68" w14:textId="77777777" w:rsidR="006D7BCD" w:rsidRPr="006D7BCD" w:rsidRDefault="006D7BCD" w:rsidP="006D7BCD">
+        <w:t>Сучасні технології в маркшейдерії</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1297F4CA" w14:textId="77777777" w:rsidR="006D7BCD" w:rsidRPr="006D7BCD" w:rsidRDefault="006D7BCD" w:rsidP="00B81331">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="78"/>
+          <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7BCD">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Методика проведення маркшейдерських вимірювань.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5BACE915" w14:textId="77777777" w:rsidR="006D7BCD" w:rsidRPr="006D7BCD" w:rsidRDefault="006D7BCD" w:rsidP="006D7BCD">
+        <w:t>Впровадження лазерного сканування, дронів та 3D-моделювання.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A969EF4" w14:textId="77777777" w:rsidR="006D7BCD" w:rsidRPr="006D7BCD" w:rsidRDefault="006D7BCD" w:rsidP="00B81331">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="78"/>
+          <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7BCD">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Характеристика обладнання та програмного забезпечення, що використовується в маркшейдерії.</w:t>
-[...46 lines deleted...]
-    <w:p w14:paraId="4C8CFEDD" w14:textId="77777777" w:rsidR="006D7BCD" w:rsidRPr="006D7BCD" w:rsidRDefault="006D7BCD" w:rsidP="006D7BCD">
+        <w:t>Застосування геоінформаційних систем для моделювання родовищ і ведення обліку гірничих робіт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F5CF1F9" w14:textId="77777777" w:rsidR="006D7BCD" w:rsidRPr="006D7BCD" w:rsidRDefault="006D7BCD" w:rsidP="006D7BCD">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7BCD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Відстеження гірничих процесів</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="581A4E02" w14:textId="77777777" w:rsidR="006D7BCD" w:rsidRPr="006D7BCD" w:rsidRDefault="006D7BCD" w:rsidP="006D7BCD">
+        <w:t>Рекультивація і охорона довкілля</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BBBB68D" w14:textId="77777777" w:rsidR="006D7BCD" w:rsidRPr="006D7BCD" w:rsidRDefault="006D7BCD" w:rsidP="00B81331">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="79"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7BCD">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Маркшейдерський контроль за веденням видобувних і розкривних робіт.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="042F87E2" w14:textId="77777777" w:rsidR="006D7BCD" w:rsidRPr="006D7BCD" w:rsidRDefault="006D7BCD" w:rsidP="006D7BCD">
+        <w:t>Роль маркшейдерії у плануванні та реалізації рекультиваційних заходів.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B56F194" w14:textId="77777777" w:rsidR="006D7BCD" w:rsidRPr="006D7BCD" w:rsidRDefault="006D7BCD" w:rsidP="00B81331">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="79"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7BCD">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Аналіз зміщень порід, стабільності укосів, деформацій земної поверхні.</w:t>
-[...28 lines deleted...]
-    <w:p w14:paraId="7ECBDD35" w14:textId="77777777" w:rsidR="006D7BCD" w:rsidRPr="006D7BCD" w:rsidRDefault="006D7BCD" w:rsidP="006D7BCD">
+        <w:lastRenderedPageBreak/>
+        <w:t>Внесок маркшейдерських робіт у зменшення впливу гірничої діяльності на довкілля.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C6AD3F5" w14:textId="648BF9A7" w:rsidR="001A1A0D" w:rsidRPr="001A1A0D" w:rsidRDefault="001A1A0D" w:rsidP="006D7BCD">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="006D7BCD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Охорона праці в маркшейдерії</w:t>
-[...91 lines deleted...]
-      <w:r w:rsidRPr="006D7BCD">
+      </w:pPr>
+      <w:r w:rsidRPr="001A1A0D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Сучасні технології в маркшейдерії</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1297F4CA" w14:textId="77777777" w:rsidR="006D7BCD" w:rsidRPr="006D7BCD" w:rsidRDefault="006D7BCD" w:rsidP="006D7BCD">
+        <w:t>Економіка й організація виробництва</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="195227BC" w14:textId="77777777" w:rsidR="001A1A0D" w:rsidRPr="006D7BCD" w:rsidRDefault="001A1A0D" w:rsidP="00B81331">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="81"/>
+          <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7BCD">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Впровадження лазерного сканування, </w:t>
-[...22 lines deleted...]
-    <w:p w14:paraId="6A969EF4" w14:textId="77777777" w:rsidR="006D7BCD" w:rsidRPr="006D7BCD" w:rsidRDefault="006D7BCD" w:rsidP="006D7BCD">
+        <w:t>Техніко-економічні показники:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7259B75F" w14:textId="77777777" w:rsidR="001A1A0D" w:rsidRPr="006D7BCD" w:rsidRDefault="001A1A0D" w:rsidP="00B81331">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="81"/>
+          <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7BCD">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Застосування геоінформаційних систем для моделювання родовищ і ведення обліку гірничих робіт.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2F5CF1F9" w14:textId="77777777" w:rsidR="006D7BCD" w:rsidRPr="006D7BCD" w:rsidRDefault="006D7BCD" w:rsidP="006D7BCD">
+        <w:t>Організація управління:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B0F33AC" w14:textId="77777777" w:rsidR="000E04B2" w:rsidRDefault="000E04B2" w:rsidP="00B21893">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="006D7BCD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Рекультивація і охорона довкілля</w:t>
-[...162 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79C4DDD2" w14:textId="4E513BF6" w:rsidR="000E04B2" w:rsidRDefault="00A02D7C" w:rsidP="006D7BCD">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc187152296"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc187152296"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="002A3809" w:rsidRPr="002A3809">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>. ІНДИВІДУАЛЬНЕ ЗАВДАННЯ</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="2D3EA06A" w14:textId="77777777" w:rsidR="006D7BCD" w:rsidRDefault="006D7BCD" w:rsidP="00A02D7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29BBAB2F" w14:textId="1DD5C6F6" w:rsidR="00A02D7C" w:rsidRDefault="002A3809" w:rsidP="00A02D7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A3809">
@@ -5201,50 +4919,51 @@
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3674">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Кафедрою, в залежності від місця проходження виробничої маркшейдерської практики та наявності матеріалів, рекомендується наступний перелік тем індивідуального завдання:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="626B955E" w14:textId="77777777" w:rsidR="00A02D7C" w:rsidRPr="001E3674" w:rsidRDefault="00A02D7C" w:rsidP="00A02D7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3674">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3674">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t>Аналіз та проект орієнтування і центрування підземної маркшейдерської опорної мережі шахти (горизонту).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="544E2A2A" w14:textId="77777777" w:rsidR="00A02D7C" w:rsidRPr="001E3674" w:rsidRDefault="00A02D7C" w:rsidP="00A02D7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3674">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3674">
@@ -5267,51 +4986,50 @@
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3674">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t>Проект створення, розвитку (реконструкції) маркшейдерської опорної та зйомочної мережі на кар’єрі.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03D8A7C9" w14:textId="77777777" w:rsidR="00A02D7C" w:rsidRPr="001E3674" w:rsidRDefault="00A02D7C" w:rsidP="00A02D7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3674">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3674">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t>Маркшейдерські роботи при проходці (поглибленні) вертикального шахтного ствола та розкритті нового горизонту.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29A97CAC" w14:textId="77777777" w:rsidR="00A02D7C" w:rsidRPr="001E3674" w:rsidRDefault="00A02D7C" w:rsidP="00A02D7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3674">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3674">
@@ -5319,170 +5037,129 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t>Маркшейдерські роботи при розкритті нового горизонту та проведенні усього комплексу гірничих виробок навколо ствольного двору.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6620A43B" w14:textId="77777777" w:rsidR="00A02D7C" w:rsidRPr="001E3674" w:rsidRDefault="00A02D7C" w:rsidP="00A02D7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3674">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>6.</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3674">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Маркшейдерські роботи при проведенні підземних гірничих виробок зустрічними </w:t>
-[...13 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Маркшейдерські роботи при проведенні підземних гірничих виробок зустрічними вибоями.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D494BCB" w14:textId="77777777" w:rsidR="00A02D7C" w:rsidRPr="001E3674" w:rsidRDefault="00A02D7C" w:rsidP="00A02D7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3674">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>7.</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3674">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t>Проект спостережної станції за зрушеннями гірських порід і земної поверхні під впливом гірничих розробок родовищ корисних копалин.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FED74D9" w14:textId="77777777" w:rsidR="00A02D7C" w:rsidRPr="001E3674" w:rsidRDefault="00A02D7C" w:rsidP="00A02D7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3674">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>8.</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3674">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Проект спеціальної спостережної станції зі спостережень за зрушеннями </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Проект спеціальної спостережної станції зі спостережень за зрушеннями підроблюваних будівель і споруд при підробках очисними гірничими роботами шахти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63A89B52" w14:textId="49674F48" w:rsidR="00A02D7C" w:rsidRPr="001E3674" w:rsidRDefault="00A02D7C" w:rsidP="00A02D7C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="001E3674">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>підроблюваних</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>9.</w:t>
+      </w:r>
       <w:r w:rsidRPr="001E3674">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> будівель і споруд при підробках очисними гірничими роботами шахти.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:tab/>
+        <w:t>Про</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>є</w:t>
+      </w:r>
       <w:r w:rsidRPr="001E3674">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>9.</w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> заходів охорони будівель, споруд та природних об’єктів від шкідливого впливу підземних гірничих розробок шахти.</w:t>
+        <w:t>кт заходів охорони будівель, споруд та природних об’єктів від шкідливого впливу підземних гірничих розробок шахти.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="565B879B" w14:textId="77777777" w:rsidR="00A02D7C" w:rsidRPr="001E3674" w:rsidRDefault="00A02D7C" w:rsidP="00A02D7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3674">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>10.</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3674">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t>Маркшейдерські спостереження за зсувними явищами на кар’єрі.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="106E37F4" w14:textId="77777777" w:rsidR="00A02D7C" w:rsidRPr="001E3674" w:rsidRDefault="00A02D7C" w:rsidP="00A02D7C">
@@ -5519,195 +5196,139 @@
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>12.</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3674">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t>Аналіз результатів маркшейдерських спостережень за перевірками геометричних елементів шахтного підйомного комплексу.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19AEF986" w14:textId="77777777" w:rsidR="00A02D7C" w:rsidRPr="001E3674" w:rsidRDefault="00A02D7C" w:rsidP="00A02D7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3674">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>13.</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3674">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t>Аналіз результатів маркшейдерських спостережень за деформаціями металевих конструкцій гірничо-транспортного обладнання.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68A73A75" w14:textId="77777777" w:rsidR="00A02D7C" w:rsidRPr="001E3674" w:rsidRDefault="00A02D7C" w:rsidP="00A02D7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3674">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>14.</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3674">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Зйомка тріщинуватості та підрахунок виходу блоків на кар’єрах </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Зйомка тріщинуватості та підрахунок виходу блоків на кар’єрах декоративно-облицювального каменю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="727A7DDB" w14:textId="77777777" w:rsidR="00A02D7C" w:rsidRPr="001E3674" w:rsidRDefault="00A02D7C" w:rsidP="00A02D7C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="001E3674">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>декоративно</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>15.</w:t>
+      </w:r>
       <w:r w:rsidRPr="001E3674">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>-облицювального каменю.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="727A7DDB" w14:textId="77777777" w:rsidR="00A02D7C" w:rsidRPr="001E3674" w:rsidRDefault="00A02D7C" w:rsidP="00A02D7C">
+        <w:tab/>
+        <w:t>Зйомка плотика та його геометризація при дражній розробці розсипищ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="603B3537" w14:textId="77777777" w:rsidR="00A02D7C" w:rsidRPr="001E3674" w:rsidRDefault="00A02D7C" w:rsidP="00A02D7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3674">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>15.</w:t>
+        <w:t>16.</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3674">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Зйомка плотика та його </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Оцінка якості блоків кваліметричним та іншими способами на основі цифрової зйомки вибоїв кар’єрів декоративного каменю з метою поділу кар’єрного поля на технологічні зони.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A756628" w14:textId="77777777" w:rsidR="00A02D7C" w:rsidRPr="001E3674" w:rsidRDefault="00A02D7C" w:rsidP="00A02D7C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="001E3674">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>геометризація</w:t>
-[...71 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>17.</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3674">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t>Стереофотограмметричні зйомки кар’єрів та складання за їх результатами маркшейдерських планів.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64DCEAF0" w14:textId="77777777" w:rsidR="00A02D7C" w:rsidRPr="001E3674" w:rsidRDefault="00A02D7C" w:rsidP="00A02D7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3674">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>18.</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3674">
@@ -5761,91 +5382,91 @@
         <w:tab/>
         <w:t>Маркшейдерські роботи зі зйомки підземних недоступних порожнеч при веденні гірничих розробок.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7623BEBE" w14:textId="77777777" w:rsidR="00A02D7C" w:rsidRPr="002A3809" w:rsidRDefault="00A02D7C" w:rsidP="00B21893">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5829E902" w14:textId="5581307F" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="006D7BCD" w:rsidP="006D7BCD">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc19864"/>
-      <w:bookmarkStart w:id="11" w:name="_Toc187152297"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc19864"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc187152297"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00B21893">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. РЕКОМЕНДАЦІЇ З ОФОРМЛЕННЯ ЗВІТУ З ВИРОБНИЧОЇ </w:t>
       </w:r>
-      <w:bookmarkStart w:id="12" w:name="_Toc19865"/>
-[...6 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="13" w:name="_Toc19865"/>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="00B21893">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t>ПРАКТИКИ</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidRPr="00B21893">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="5ADCDFB8" w14:textId="3681E5F8" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00DE781C" w:rsidP="00B21893">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="667F888F" w14:textId="165ADAA0" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00000000" w:rsidP="00B21893">
+    <w:p w14:paraId="667F888F" w14:textId="165ADAA0" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00B81331" w:rsidP="00B21893">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B21893">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">У звіті мають знайти відображення питання, наведені у розділі </w:t>
       </w:r>
       <w:r w:rsidR="006D7BCD">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="006D7BCD" w:rsidRPr="002A3809">
         <w:rPr>
@@ -5862,1234 +5483,1213 @@
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>виробничої</w:t>
       </w:r>
       <w:r w:rsidR="006D7BCD" w:rsidRPr="002A3809">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> практики</w:t>
       </w:r>
       <w:r w:rsidRPr="00B21893">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45A6B34F" w14:textId="77777777" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00000000" w:rsidP="00B21893">
+    <w:p w14:paraId="45A6B34F" w14:textId="77777777" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00B81331" w:rsidP="00B21893">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B21893">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Текст звіту має бути акуратно написаний від руки (розбірливим почерком) або надрукований на аркушах паперу формату А4 (210×297 мм) з однієї сторони. Кожна сторінка має мати поля: ліворуч – 20 мм, праворуч, зверху і знизу – 5 мм. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2739C3FA" w14:textId="77777777" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00000000" w:rsidP="00B21893">
+    <w:p w14:paraId="2739C3FA" w14:textId="77777777" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00B81331" w:rsidP="00B21893">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B21893">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Звіт ілюструється схемами у тексті, планами, розрізами та іншими кресленнями або їх ксерокопіями з обов'язковими посиланнями на них у тексті звіту. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E202556" w14:textId="77777777" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00000000" w:rsidP="00B21893">
+    <w:p w14:paraId="6E202556" w14:textId="77777777" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00B81331" w:rsidP="00B21893">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B21893">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Пояснювальна записка звіту з виробничої практики починається коротким вступом, в якому слід відображувати стан гірничого підприємства і його господарське значення, а також мету і задачі практики. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="62453413" w14:textId="77777777" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00000000" w:rsidP="00B21893">
+        <w:lastRenderedPageBreak/>
+        <w:t>Пояснювальна записка звіту з виробничої практики починається коротким вступом, в якому слід відображувати с</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B21893">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тан гірничого підприємства і його господарське значення, а також мету і задачі практики. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62453413" w14:textId="77777777" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00B81331" w:rsidP="00B21893">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B21893">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Звіт з виробничої практики закінчується списком додатків, ілюстрацій, використаної літератури, змістом та графічним матеріалом. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13EBA308" w14:textId="3DC43ED5" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00000000" w:rsidP="00B21893">
+    <w:p w14:paraId="13EBA308" w14:textId="3DC43ED5" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00B81331" w:rsidP="00B21893">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B21893">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Графічний матеріал має бути оформлений на форматі А1або А3. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="51DA337C" w14:textId="77777777" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00000000" w:rsidP="00B21893">
+        <w:t>Графічний матеріал має бути оформлени</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B21893">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">й на форматі А1або А3. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51DA337C" w14:textId="77777777" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00B81331" w:rsidP="00B21893">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B21893">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Усі матеріали звіту з виробничої практики зшивають в обкладинку з креслярського паперу або в папку швидкозшивач. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AF6041F" w14:textId="77777777" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00000000" w:rsidP="00B21893">
+    <w:p w14:paraId="3AF6041F" w14:textId="77777777" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00B81331" w:rsidP="00B21893">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B21893">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Приклад оформлення титульного аркуша звіту з виробничої практики наведено у додатку 1. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B08FE91" w14:textId="77777777" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00000000" w:rsidP="00B21893">
+    <w:p w14:paraId="0B08FE91" w14:textId="77777777" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00B81331" w:rsidP="00B21893">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B21893">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="476D3FDD" w14:textId="57222B22" w:rsidR="005F0D25" w:rsidRPr="005F0D25" w:rsidRDefault="006D7BCD" w:rsidP="006D7BCD">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc187152298"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc187152298"/>
       <w:r w:rsidRPr="006D7BCD">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="005F0D25" w:rsidRPr="006D7BCD">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005F0D25" w:rsidRPr="00B21893">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> НАВЧАЛЬНІ ЗАНЯТТЯ ТА ЕКСКУРСІЇ ПІД ЧАС ПРАКТИКИ</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="1272435A" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="00B21893" w:rsidRDefault="005F0D25" w:rsidP="00B21893">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4537DAD3" w14:textId="439050A3" w:rsidR="005F0D25" w:rsidRPr="005F0D25" w:rsidRDefault="005F0D25" w:rsidP="00B21893">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F0D25">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Інструктаж з техніки безпеки:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD2ACD1" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="005F0D25" w:rsidRDefault="005F0D25" w:rsidP="00B21893">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F0D25">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Після прибуття на місце виробничої практики студенти проходять вступний інструктаж з техніки безпеки відповідно до місцевих гірничотехнічних умов. Інструктаж охоплює:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F3C9170" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="006D7BCD" w:rsidRDefault="005F0D25" w:rsidP="006D7BCD">
+    <w:p w14:paraId="4F3C9170" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="006D7BCD" w:rsidRDefault="005F0D25" w:rsidP="00B81331">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="84"/>
+          <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7BCD">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Загальні правила безпеки під час роботи на кар’єрі, у шахті або на інших гірничих об’єктах.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61A4426A" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="006D7BCD" w:rsidRDefault="005F0D25" w:rsidP="006D7BCD">
+    <w:p w14:paraId="61A4426A" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="006D7BCD" w:rsidRDefault="005F0D25" w:rsidP="00B81331">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="84"/>
+          <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7BCD">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Особливості роботи з маркшейдерським обладнанням в умовах підвищеної небезпеки.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7594B658" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="006D7BCD" w:rsidRDefault="005F0D25" w:rsidP="006D7BCD">
+    <w:p w14:paraId="7594B658" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="006D7BCD" w:rsidRDefault="005F0D25" w:rsidP="00B81331">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="84"/>
+          <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7BCD">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Охорона праці при виконанні вимірювань на відкритих уступах, у підземних виробках, біля дренажних систем і териконів.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65244600" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="006D7BCD" w:rsidRDefault="005F0D25" w:rsidP="006D7BCD">
+    <w:p w14:paraId="65244600" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="006D7BCD" w:rsidRDefault="005F0D25" w:rsidP="00B81331">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="84"/>
+          <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7BCD">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Поведінка у разі аварійних ситуацій (зсуви, обвали, загазованість).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B9E6DE7" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="005F0D25" w:rsidRDefault="005F0D25" w:rsidP="00B21893">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F0D25">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Після прослуховування лекцій студенти здають іспит начальнику з техніки безпеки підприємства. Без успішного складання іспиту студент не допускається до виконання практичних завдань.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2047D024" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="005F0D25" w:rsidRDefault="005F0D25" w:rsidP="00B21893">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F0D25">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Екскурсії під час практики:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E08C1CD" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="005F0D25" w:rsidRDefault="005F0D25" w:rsidP="00B21893">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F0D25">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Під керівництвом керівника практики студенти беруть участь у тематичних екскурсіях, які дозволяють ознайомитися з усіма аспектами гірничого підприємства, а саме:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30FFD5AD" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="005F0D25" w:rsidRDefault="005F0D25" w:rsidP="00B21893">
+    <w:p w14:paraId="30FFD5AD" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="005F0D25" w:rsidRDefault="005F0D25" w:rsidP="00B81331">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F0D25">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Ознайомлення з промисловим майданчиком:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61B51F98" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="006D7BCD" w:rsidRDefault="005F0D25" w:rsidP="006D7BCD">
+    <w:p w14:paraId="61B51F98" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="006D7BCD" w:rsidRDefault="005F0D25" w:rsidP="00B81331">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="85"/>
+          <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7BCD">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Будівлі та споруди підприємства, їх розташування та функції.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C89EA93" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="006D7BCD" w:rsidRDefault="005F0D25" w:rsidP="006D7BCD">
+    <w:p w14:paraId="7C89EA93" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="006D7BCD" w:rsidRDefault="005F0D25" w:rsidP="00B81331">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="85"/>
+          <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7BCD">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Розміщення та організація роботи маркшейдерського відділу.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51F8F9DE" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="006D7BCD" w:rsidRDefault="005F0D25" w:rsidP="006D7BCD">
+    <w:p w14:paraId="51F8F9DE" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="006D7BCD" w:rsidRDefault="005F0D25" w:rsidP="00B81331">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="85"/>
+          <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7BCD">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Інфраструктура: ремонтні майстерні, склади вибухових матеріалів, диспетчерська служба.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5796AC36" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="005F0D25" w:rsidRDefault="005F0D25" w:rsidP="00B21893">
+    <w:p w14:paraId="5796AC36" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="005F0D25" w:rsidRDefault="005F0D25" w:rsidP="00B81331">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F0D25">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Ознайомлення з роботою кар’єру:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A598967" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="006D7BCD" w:rsidRDefault="005F0D25" w:rsidP="006D7BCD">
+    <w:p w14:paraId="4A598967" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="006D7BCD" w:rsidRDefault="005F0D25" w:rsidP="00B81331">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="86"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7BCD">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Організація видобувних робіт на відкритих уступах.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67F922EF" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="006D7BCD" w:rsidRDefault="005F0D25" w:rsidP="006D7BCD">
+    <w:p w14:paraId="67F922EF" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="006D7BCD" w:rsidRDefault="005F0D25" w:rsidP="00B81331">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="86"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7BCD">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Обладнання, яке використовується для видобутку (екскаватори, бульдозери, бурові установки).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BBE27F4" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="006D7BCD" w:rsidRDefault="005F0D25" w:rsidP="006D7BCD">
+    <w:p w14:paraId="5BBE27F4" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="006D7BCD" w:rsidRDefault="005F0D25" w:rsidP="00B81331">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="86"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7BCD">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Способи транспортування порід (автомобільний, залізничний, конвеєрний транспорт).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="290FA285" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="006D7BCD" w:rsidRDefault="005F0D25" w:rsidP="006D7BCD">
+    <w:p w14:paraId="290FA285" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="006D7BCD" w:rsidRDefault="005F0D25" w:rsidP="00B81331">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="86"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7BCD">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Система контролю укосів і об’ємів видобутку.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57DA8ADA" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="005F0D25" w:rsidRDefault="005F0D25" w:rsidP="00B21893">
+    <w:p w14:paraId="57DA8ADA" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="005F0D25" w:rsidRDefault="005F0D25" w:rsidP="00B81331">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F0D25">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Ознайомлення з підземними виробками:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="760DB26C" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="006D7BCD" w:rsidRDefault="005F0D25" w:rsidP="006D7BCD">
+    <w:p w14:paraId="760DB26C" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="006D7BCD" w:rsidRDefault="005F0D25" w:rsidP="00B81331">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="87"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7BCD">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Відвідування шахтних горизонтів, огляд підземних виробок і кріплення.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0682C24A" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="006D7BCD" w:rsidRDefault="005F0D25" w:rsidP="006D7BCD">
+    <w:p w14:paraId="0682C24A" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="006D7BCD" w:rsidRDefault="005F0D25" w:rsidP="00B81331">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="87"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7BCD">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Робота підземного транспорту (вагонетки, </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="61643778" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="006D7BCD" w:rsidRDefault="005F0D25" w:rsidP="006D7BCD">
+        <w:t>Робота підземного транспорту (вагонетки, монорельси).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61643778" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="006D7BCD" w:rsidRDefault="005F0D25" w:rsidP="00B81331">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="87"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7BCD">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Методи провітрювання шахти та запобігання загазованості.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CB0E556" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="006D7BCD" w:rsidRDefault="005F0D25" w:rsidP="006D7BCD">
+    <w:p w14:paraId="5CB0E556" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="006D7BCD" w:rsidRDefault="005F0D25" w:rsidP="00B81331">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="87"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7BCD">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Організація буро-вибухових робіт у підземних умовах.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="095AFFEB" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="005F0D25" w:rsidRDefault="005F0D25" w:rsidP="00B21893">
+    <w:p w14:paraId="095AFFEB" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="005F0D25" w:rsidRDefault="005F0D25" w:rsidP="00B81331">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F0D25">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Екскурсії, пов'язані з маркшейдерськими роботами:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03188E86" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="006D7BCD" w:rsidRDefault="005F0D25" w:rsidP="006D7BCD">
+    <w:p w14:paraId="03188E86" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="006D7BCD" w:rsidRDefault="005F0D25" w:rsidP="00B81331">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="88"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7BCD">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Ознайомлення із закладкою опорних маркшейдерських пунктів.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60206E57" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="006D7BCD" w:rsidRDefault="005F0D25" w:rsidP="006D7BCD">
+    <w:p w14:paraId="60206E57" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="006D7BCD" w:rsidRDefault="005F0D25" w:rsidP="00B81331">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="88"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7BCD">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Робота з маркшейдерськими приладами (тахеометри, лазерні сканери, GNSS-приймачі).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5735DA45" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="006D7BCD" w:rsidRDefault="005F0D25" w:rsidP="006D7BCD">
+    <w:p w14:paraId="5735DA45" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="006D7BCD" w:rsidRDefault="005F0D25" w:rsidP="00B81331">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="88"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7BCD">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Методи моніторингу зсувів, осідань і інших геодинамічних процесів.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480371AB" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="005F0D25" w:rsidRDefault="005F0D25" w:rsidP="00B21893">
+    <w:p w14:paraId="480371AB" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="005F0D25" w:rsidRDefault="005F0D25" w:rsidP="00B81331">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F0D25">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ознайомлення з технологічними процесами на збагачувальних </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="472C767A" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="006D7BCD" w:rsidRDefault="005F0D25" w:rsidP="006D7BCD">
+        <w:t>Ознайомлення з технологічними процесами на збагачувальних фабриках:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="472C767A" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="006D7BCD" w:rsidRDefault="005F0D25" w:rsidP="00B81331">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="89"/>
+          <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7BCD">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Переробка та збагачення корисних копалин.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FC9F97E" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="006D7BCD" w:rsidRDefault="005F0D25" w:rsidP="006D7BCD">
+    <w:p w14:paraId="0FC9F97E" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="006D7BCD" w:rsidRDefault="005F0D25" w:rsidP="00B81331">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="89"/>
+          <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7BCD">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Методи сортування і подрібнення сировини.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52752213" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="006D7BCD" w:rsidRDefault="005F0D25" w:rsidP="006D7BCD">
+    <w:p w14:paraId="52752213" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="006D7BCD" w:rsidRDefault="005F0D25" w:rsidP="00B81331">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="89"/>
+          <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7BCD">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Автоматизовані системи управління на збагачувальних </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="72A921CB" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="005F0D25" w:rsidRDefault="005F0D25" w:rsidP="00B21893">
+        <w:t>Автоматизовані системи управління на збагачувальних фабриках.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72A921CB" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="005F0D25" w:rsidRDefault="005F0D25" w:rsidP="00B81331">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F0D25">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Демонстрація екологічних заходів:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D82625A" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="006D7BCD" w:rsidRDefault="005F0D25" w:rsidP="006D7BCD">
+    <w:p w14:paraId="5D82625A" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="006D7BCD" w:rsidRDefault="005F0D25" w:rsidP="00B81331">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="90"/>
+          <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7BCD">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Системи рекультивації порушених земель.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E040F67" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="006D7BCD" w:rsidRDefault="005F0D25" w:rsidP="006D7BCD">
+    <w:p w14:paraId="6E040F67" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="006D7BCD" w:rsidRDefault="005F0D25" w:rsidP="00B81331">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="90"/>
+          <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7BCD">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Способи зменшення пилоутворення і забруднення довкілля.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CCFD429" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="006D7BCD" w:rsidRDefault="005F0D25" w:rsidP="006D7BCD">
+    <w:p w14:paraId="2CCFD429" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="006D7BCD" w:rsidRDefault="005F0D25" w:rsidP="00B81331">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="90"/>
+          <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7BCD">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Організація дренажу та водовідведення.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C5A3D5B" w14:textId="62D5087B" w:rsidR="005F0D25" w:rsidRPr="00840F48" w:rsidRDefault="005F0D25" w:rsidP="00B21893">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00840F48">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Екскурсії спрямовані на:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CF08DB2" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="006D7BCD" w:rsidRDefault="005F0D25" w:rsidP="006D7BCD">
+    <w:p w14:paraId="6CF08DB2" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="006D7BCD" w:rsidRDefault="005F0D25" w:rsidP="00B81331">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="91"/>
+          <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7BCD">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Формування уявлення про організацію роботи гірничого підприємства в цілому.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6378C3FF" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="006D7BCD" w:rsidRDefault="005F0D25" w:rsidP="006D7BCD">
+    <w:p w14:paraId="6378C3FF" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="006D7BCD" w:rsidRDefault="005F0D25" w:rsidP="00B81331">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="91"/>
+          <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7BCD">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Знання основних елементів гірничих робіт, підземних виробок і переробки сировини.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B0401DA" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="006D7BCD" w:rsidRDefault="005F0D25" w:rsidP="006D7BCD">
+    <w:p w14:paraId="2B0401DA" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="006D7BCD" w:rsidRDefault="005F0D25" w:rsidP="00B81331">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="91"/>
+          <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7BCD">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Розуміння ролі маркшейдерської служби в плануванні та виконанні гірничих робіт.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53C7D778" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="006D7BCD" w:rsidRDefault="005F0D25" w:rsidP="006D7BCD">
+    <w:p w14:paraId="53C7D778" w14:textId="77777777" w:rsidR="005F0D25" w:rsidRPr="006D7BCD" w:rsidRDefault="005F0D25" w:rsidP="00B81331">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="91"/>
+          <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7BCD">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Отримання практичного досвіду в аналізі виробничих процесів і технічних рішень.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25512C83" w14:textId="77777777" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00000000" w:rsidP="00B21893">
+    <w:p w14:paraId="25512C83" w14:textId="77777777" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00B81331" w:rsidP="00B21893">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B21893">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="362574A8" w14:textId="63C5CCEA" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="006D7BCD" w:rsidP="006D7BCD">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc19867"/>
       <w:bookmarkStart w:id="15" w:name="_Toc187152299"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc19867"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00B21893">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>. ЗАХИСТ ТА ОЦІНЮВАННЯ ЗВІТУ З ВИРОБНИЧОЇ ПРАКТИКИ</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidRPr="00B21893">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="55F92D6B" w14:textId="790E42B3" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00DE781C" w:rsidP="00B21893">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D4B15C8" w14:textId="048F7320" w:rsidR="00766F1F" w:rsidRPr="00B21893" w:rsidRDefault="00766F1F" w:rsidP="00B21893">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B21893">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Оцінювання знань студентів денної форми навчання в умовах кредитно- модульної системи організації навчального процесу здійснюється відповідно до «Положення про організацію освітнього процесу у Державному університеті «Житомирська політехніка», затвердженого Наказом Житомирської політехніки №196/од від 22.05.2020 р., та «Положення про оцінювання знань студентів в умовах кредитно-модульної системи організації навчального процесу», затвердженого Наказом Житомирської політехніки №19/од від 31.05.2019 р.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="53503A49" w14:textId="7AF99AF1" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00000000" w:rsidP="00B21893">
+        <w:t xml:space="preserve">Оцінювання знань студентів денної форми навчання в умовах кредитно- модульної системи організації навчального процесу здійснюється відповідно до </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B21893">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>«Положення про організацію освітнього процесу у Державному університеті «Житомирська політехніка», затвердженого Наказом Житомирської політехніки №196/од від 22.05.2020 р., та «Положення про оцінювання знань студентів в умовах кредитно-модульної системи організації навчального процесу», затвердженого Наказом Житомирської політехніки №19/од від 31.05.2019 р.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53503A49" w14:textId="7AF99AF1" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00B81331" w:rsidP="00B21893">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B21893">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Оцінювання знань студентів здійснюється відповідно до таблиц</w:t>
       </w:r>
       <w:r w:rsidR="00766F1F" w:rsidRPr="00B21893">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ь</w:t>
       </w:r>
       <w:r w:rsidRPr="00B21893">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> оцінювання виробничої практики.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B21893">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47D8E93F" w14:textId="33050D49" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00000000" w:rsidP="00B21893">
+    <w:p w14:paraId="47D8E93F" w14:textId="33050D49" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00B81331" w:rsidP="00B21893">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B21893">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Виробнича практика оцінюється максимально у 100 балів. Загальна максимальна кількість балів (100) розподіляється між формами контролю відображеними в таблиці</w:t>
+        <w:t xml:space="preserve">Виробнича практика оцінюється максимально у 100 балів. Загальна максимальна кількість балів (100) розподіляється між </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B21893">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>формами контролю відображеними в таблиці</w:t>
       </w:r>
       <w:r w:rsidR="00840F48">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 і 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00B21893">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E595C15" w14:textId="77777777" w:rsidR="00840F48" w:rsidRDefault="00840F48">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6778F0D9" w14:textId="63DB86A7" w:rsidR="00DE781C" w:rsidRPr="00840F48" w:rsidRDefault="00000000" w:rsidP="00840F48">
+    <w:p w14:paraId="6778F0D9" w14:textId="63DB86A7" w:rsidR="00DE781C" w:rsidRPr="00840F48" w:rsidRDefault="00B81331" w:rsidP="00840F48">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00840F48">
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Таблиця</w:t>
       </w:r>
       <w:r w:rsidRPr="00840F48">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00840F48">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25BCA24E" w14:textId="77C9AC66" w:rsidR="00DE781C" w:rsidRPr="00840F48" w:rsidRDefault="00000000" w:rsidP="00840F48">
+    <w:p w14:paraId="25BCA24E" w14:textId="77C9AC66" w:rsidR="00DE781C" w:rsidRPr="00840F48" w:rsidRDefault="00B81331" w:rsidP="00840F48">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00840F48">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Оцінювання виробничої практики</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10003" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblCellMar>
@@ -7097,546 +6697,552 @@
           <w:left w:w="185" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3334"/>
         <w:gridCol w:w="3335"/>
         <w:gridCol w:w="3334"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DE781C" w:rsidRPr="00B21893" w14:paraId="0342D3BB" w14:textId="77777777" w:rsidTr="00840F48">
         <w:trPr>
           <w:trHeight w:val="354"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3334" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5699ED46" w14:textId="7DCED3B6" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00000000" w:rsidP="006D7BCD">
+          <w:p w14:paraId="5699ED46" w14:textId="7DCED3B6" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00B81331" w:rsidP="006D7BCD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B21893">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Модулі та їх елементи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3335" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A307A15" w14:textId="029CF4BE" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00000000" w:rsidP="006D7BCD">
+          <w:p w14:paraId="6A307A15" w14:textId="029CF4BE" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00B81331" w:rsidP="006D7BCD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B21893">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Форма контролю</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3334" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60C867CB" w14:textId="5A65C7CE" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00000000" w:rsidP="006D7BCD">
+          <w:p w14:paraId="60C867CB" w14:textId="5A65C7CE" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00B81331" w:rsidP="006D7BCD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B21893">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Максимальна кількість балів</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE781C" w:rsidRPr="00B21893" w14:paraId="34AFDB84" w14:textId="77777777" w:rsidTr="00840F48">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3334" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35C15F83" w14:textId="0DAF1F2E" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00000000" w:rsidP="006D7BCD">
+          <w:p w14:paraId="35C15F83" w14:textId="0DAF1F2E" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00B81331" w:rsidP="006D7BCD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B21893">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Звіт з практики</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3335" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5679EF5F" w14:textId="124BDD10" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00000000" w:rsidP="006D7BCD">
+          <w:p w14:paraId="5679EF5F" w14:textId="124BDD10" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00B81331" w:rsidP="006D7BCD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B21893">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Перевірка звіту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3334" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1EE0E4A2" w14:textId="036C6EE1" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00000000" w:rsidP="006D7BCD">
+          <w:p w14:paraId="1EE0E4A2" w14:textId="036C6EE1" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00B81331" w:rsidP="006D7BCD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B21893">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE781C" w:rsidRPr="00B21893" w14:paraId="42F39E38" w14:textId="77777777" w:rsidTr="00840F48">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3334" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5985276D" w14:textId="71E66CD3" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00000000" w:rsidP="006D7BCD">
+          <w:p w14:paraId="5985276D" w14:textId="71E66CD3" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00B81331" w:rsidP="006D7BCD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B21893">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Графічна частина (додаток до звіту)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3335" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64465D95" w14:textId="2FE9D89C" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00000000" w:rsidP="006D7BCD">
+          <w:p w14:paraId="64465D95" w14:textId="2FE9D89C" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00B81331" w:rsidP="006D7BCD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B21893">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Перевірка графічної частини</w:t>
+              <w:t xml:space="preserve">Перевірка </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B21893">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>графічної частини</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3334" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A8106ED" w14:textId="39279930" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00000000" w:rsidP="006D7BCD">
+          <w:p w14:paraId="7A8106ED" w14:textId="39279930" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00B81331" w:rsidP="006D7BCD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B21893">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE781C" w:rsidRPr="00B21893" w14:paraId="1110B3E0" w14:textId="77777777" w:rsidTr="00840F48">
         <w:trPr>
           <w:trHeight w:val="84"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3334" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1709A862" w14:textId="3F2C88F9" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00000000" w:rsidP="006D7BCD">
+          <w:p w14:paraId="1709A862" w14:textId="3F2C88F9" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00B81331" w:rsidP="006D7BCD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B21893">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Індивідуальне завдання</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3335" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="688D6980" w14:textId="2A8F9DB0" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00000000" w:rsidP="006D7BCD">
+          <w:p w14:paraId="688D6980" w14:textId="2A8F9DB0" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00B81331" w:rsidP="006D7BCD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B21893">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Перевірка індивідуального завдання</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3334" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="141552A8" w14:textId="62A12B9F" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00000000" w:rsidP="006D7BCD">
+          <w:p w14:paraId="141552A8" w14:textId="62A12B9F" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00B81331" w:rsidP="006D7BCD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B21893">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE781C" w:rsidRPr="00B21893" w14:paraId="4152F9F5" w14:textId="77777777" w:rsidTr="00840F48">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3334" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48D15EBC" w14:textId="5C1365ED" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00000000" w:rsidP="006D7BCD">
+          <w:p w14:paraId="48D15EBC" w14:textId="5C1365ED" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00B81331" w:rsidP="006D7BCD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B21893">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Захист практики</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3335" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="232C1B47" w14:textId="6F3A15E7" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00000000" w:rsidP="006D7BCD">
+          <w:p w14:paraId="232C1B47" w14:textId="6F3A15E7" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00B81331" w:rsidP="006D7BCD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B21893">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Усне опитування</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3334" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E1F497C" w14:textId="226732D6" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00000000" w:rsidP="006D7BCD">
+          <w:p w14:paraId="6E1F497C" w14:textId="226732D6" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00B81331" w:rsidP="006D7BCD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B21893">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE781C" w:rsidRPr="00B21893" w14:paraId="23F1E4EA" w14:textId="77777777" w:rsidTr="00840F48">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3334" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="274BF2AA" w14:textId="6C15EF37" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00000000" w:rsidP="006D7BCD">
+          <w:p w14:paraId="274BF2AA" w14:textId="6C15EF37" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00B81331" w:rsidP="006D7BCD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B21893">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ВСЬОГО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3335" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27A92240" w14:textId="20870905" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00DE781C" w:rsidP="006D7BCD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3334" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E93B776" w14:textId="7771B7FD" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00000000" w:rsidP="006D7BCD">
+          <w:p w14:paraId="1E93B776" w14:textId="7771B7FD" w:rsidR="00DE781C" w:rsidRPr="00B21893" w:rsidRDefault="00B81331" w:rsidP="006D7BCD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B21893">
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="24ECA424" w14:textId="77777777" w:rsidR="00766F1F" w:rsidRPr="00B21893" w:rsidRDefault="00766F1F" w:rsidP="00B21893">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
@@ -7703,234 +7309,206 @@
       <w:tblGrid>
         <w:gridCol w:w="2545"/>
         <w:gridCol w:w="2463"/>
         <w:gridCol w:w="2463"/>
         <w:gridCol w:w="2463"/>
       </w:tblGrid>
       <w:tr w:rsidR="00766F1F" w:rsidRPr="00B21893" w14:paraId="0234D594" w14:textId="77777777" w:rsidTr="00840F48">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2545" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12F7F561" w14:textId="77777777" w:rsidR="00766F1F" w:rsidRPr="00B21893" w:rsidRDefault="00766F1F" w:rsidP="00840F48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B21893">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>За</w:t>
+              <w:t>За шкалою</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...15 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2463" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D8D4894" w14:textId="77777777" w:rsidR="00766F1F" w:rsidRPr="00B21893" w:rsidRDefault="00766F1F" w:rsidP="00840F48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B21893">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Екзамен</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2463" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40263466" w14:textId="77777777" w:rsidR="00766F1F" w:rsidRPr="00B21893" w:rsidRDefault="00766F1F" w:rsidP="00840F48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B21893">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Залік</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2463" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14B516B5" w14:textId="77777777" w:rsidR="00766F1F" w:rsidRPr="00B21893" w:rsidRDefault="00766F1F" w:rsidP="00840F48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B21893">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Бали</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00766F1F" w:rsidRPr="00B21893" w14:paraId="089F21A3" w14:textId="77777777" w:rsidTr="00840F48">
         <w:trPr>
           <w:trHeight w:val="273"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2545" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3FF24E9B" w14:textId="77777777" w:rsidR="00766F1F" w:rsidRPr="00B21893" w:rsidRDefault="00766F1F" w:rsidP="00840F48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B21893">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2463" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4DBE60DC" w14:textId="77777777" w:rsidR="00766F1F" w:rsidRPr="00B21893" w:rsidRDefault="00766F1F" w:rsidP="00840F48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B21893">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Відмінно</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2463" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B96AC85" w14:textId="77777777" w:rsidR="00766F1F" w:rsidRPr="00B21893" w:rsidRDefault="00766F1F" w:rsidP="00840F48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B21893">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Зараховано</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2463" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E652090" w14:textId="77777777" w:rsidR="00766F1F" w:rsidRPr="00B21893" w:rsidRDefault="00766F1F" w:rsidP="00840F48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B21893">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>90-100</w:t>
             </w:r>
           </w:p>
@@ -7958,86 +7536,82 @@
             <w:r w:rsidRPr="00B21893">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2463" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59C8DFF0" w14:textId="77777777" w:rsidR="00766F1F" w:rsidRPr="00B21893" w:rsidRDefault="00766F1F" w:rsidP="00840F48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B21893">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Добре</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2463" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A43D8FA" w14:textId="77777777" w:rsidR="00766F1F" w:rsidRPr="00B21893" w:rsidRDefault="00766F1F" w:rsidP="00840F48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B21893">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Зараховано</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2463" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67E799AD" w14:textId="77777777" w:rsidR="00766F1F" w:rsidRPr="00B21893" w:rsidRDefault="00766F1F" w:rsidP="00840F48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B21893">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>82-89</w:t>
             </w:r>
           </w:p>
@@ -8158,86 +7732,82 @@
             <w:r w:rsidRPr="00B21893">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2463" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6CF992D6" w14:textId="77777777" w:rsidR="00766F1F" w:rsidRPr="00B21893" w:rsidRDefault="00766F1F" w:rsidP="00840F48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B21893">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Задовільно</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2463" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D831C18" w14:textId="77777777" w:rsidR="00766F1F" w:rsidRPr="00B21893" w:rsidRDefault="00766F1F" w:rsidP="00840F48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B21893">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Зараховано</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2463" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69D9A466" w14:textId="77777777" w:rsidR="00766F1F" w:rsidRPr="00B21893" w:rsidRDefault="00766F1F" w:rsidP="00840F48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B21893">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>64-73</w:t>
             </w:r>
           </w:p>
@@ -8358,101 +7928,81 @@
             <w:r w:rsidRPr="00B21893">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>FX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2463" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7AB52896" w14:textId="77777777" w:rsidR="00766F1F" w:rsidRPr="00B21893" w:rsidRDefault="00766F1F" w:rsidP="00840F48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B21893">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Незадовільно</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2463" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12E2F596" w14:textId="77777777" w:rsidR="00766F1F" w:rsidRPr="00B21893" w:rsidRDefault="00766F1F" w:rsidP="00840F48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B21893">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Не</w:t>
+              <w:t>Не зараховано</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...15 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2463" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27F42EF8" w14:textId="77777777" w:rsidR="00766F1F" w:rsidRPr="00B21893" w:rsidRDefault="00766F1F" w:rsidP="00840F48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B21893">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>35-59</w:t>
             </w:r>
           </w:p>
@@ -8499,75 +8049,57 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2463" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18946F2B" w14:textId="77777777" w:rsidR="00766F1F" w:rsidRPr="00B21893" w:rsidRDefault="00766F1F" w:rsidP="00840F48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B21893">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Не</w:t>
+              <w:t>Не зараховано</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...15 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2463" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1179909A" w14:textId="77777777" w:rsidR="00766F1F" w:rsidRPr="00B21893" w:rsidRDefault="00766F1F" w:rsidP="00840F48">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B21893">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>0-34</w:t>
             </w:r>
           </w:p>
@@ -8583,718 +8115,74 @@
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49FE5229" w14:textId="77777777" w:rsidR="00840F48" w:rsidRDefault="00840F48">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4508260E" w14:textId="7185026A" w:rsidR="005F0D25" w:rsidRPr="005F0D25" w:rsidRDefault="005F0D25" w:rsidP="00840F48">
-[...643 lines deleted...]
-    <w:p w14:paraId="3D2D16C0" w14:textId="77777777" w:rsidR="00840F48" w:rsidRPr="00840F48" w:rsidRDefault="00000000" w:rsidP="00840F48">
+    <w:p w14:paraId="3D2D16C0" w14:textId="77777777" w:rsidR="00840F48" w:rsidRPr="00840F48" w:rsidRDefault="00B81331" w:rsidP="00840F48">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00840F48">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Додаток 1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EB21CDB" w14:textId="6147299F" w:rsidR="00DE781C" w:rsidRDefault="00000000" w:rsidP="00840F48">
+    <w:p w14:paraId="7EB21CDB" w14:textId="6147299F" w:rsidR="00DE781C" w:rsidRDefault="00B81331" w:rsidP="00840F48">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Зразок титульної сторінки</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1209F213" w14:textId="77777777" w:rsidR="00DE781C" w:rsidRDefault="00000000" w:rsidP="003506B1">
+    <w:p w14:paraId="1209F213" w14:textId="77777777" w:rsidR="00DE781C" w:rsidRDefault="00B81331" w:rsidP="003506B1">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7190FDF3" wp14:editId="626B48FD">
                 <wp:extent cx="6158230" cy="135636"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="16231" name="Group 16231"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6158230" cy="135636"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="6158230" cy="135636"/>
                         </a:xfrm>
@@ -9391,171 +8279,174 @@
                             <a:miter lim="127000"/>
                           </a:ln>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="0">
                             <a:srgbClr val="000000">
                               <a:alpha val="0"/>
                             </a:srgbClr>
                           </a:lnRef>
                           <a:fillRef idx="1">
                             <a:srgbClr val="FFFFFF"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:scrgbClr r="0" g="0" b="0"/>
                           </a:effectRef>
                           <a:fontRef idx="none"/>
                         </wps:style>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
             <w:pict>
               <v:group w14:anchorId="0D379579" id="Group 16231" o:spid="_x0000_s1026" style="width:484.9pt;height:10.7pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="61582,1356" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBza2x9zQIAANoJAAAOAAAAZHJzL2Uyb0RvYy54bWzcVslu2zAQvRfoPwi6N5Ls2DWE2Dk0TS5F&#10;GzTpBzAUtQAUSZCMZf99h0ORUpYGQQoUQX0QKXLWN/PGOjs/9DzZM206KbZpcZKnCRNUVp1otumv&#10;28tPmzQxloiKcCnYNj0yk57vPn44G1TJFrKVvGI6ASPClIPapq21qswyQ1vWE3MiFRNwWUvdEwuv&#10;uskqTQaw3vNskefrbJC6UlpSZgycXvjLdIf265pR+6OuDbMJ36YQm8Wnxuede2a7M1I2mqi2o2MY&#10;5A1R9KQT4DSauiCWJPe6e2Kq76iWRtb2hMo+k3XdUYY5QDZF/iibKy3vFebSlEOjIkwA7SOc3myW&#10;ft9faXWjrjUgMagGsMA3l8uh1r1bIcrkgJAdI2TsYBMKh+titVksAVkKd8VytV6uPaa0BeCfqNH2&#10;68uKWXCbPQhmUNAeZkLA/B0CNy1RDIE1JSBwrZOu2qZQgeI0TQTpoVFRJPFHCA1KRqBMaQCzt6G0&#10;WWw2DqSYKynpvbFXTCLcZP/NWN+XVdiRNuzoQYSthu5+sa8VsU7PRem2yTCrVwvlwkDcbS/37Fai&#10;nH1UMwhyuuViLhVrH9oCZINEWBXam0t6rz79IBVWLw3d5JppBlO4D+tcDjkcPcPGpYrgxvThcA4w&#10;Fw4J17MEJk7NiUXq9p2FUcS7HnwvPuf5ZBisuQb0FcedPXLm4OLiJ6uheZAe7sDo5u4L18meuIGD&#10;PzROuGrJeDrWfhTFUNGO0687zqPJAlWfM+nhG4WdHsNZFzVzr0nHaPzAg7EBSYexB6BEJfQshY36&#10;AoY1hjnL1m3vZHXEUYGAACPd0PhH1Fw9pebKxegCABK/lpqxryD/Z2dR8Xl5+j746SNxxZko+Fzr&#10;T7cPCTKn3dTNnsJ/lizmAASxsM7dv1rwoe//naKX+BtJ/i4oiv+l8AGBo2b82HFfKPN3nHHTJ9nu&#10;NwAAAP//AwBQSwMEFAAGAAgAAAAhAMkeG3XcAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FL&#10;w0AQhe+C/2EZwZvdpGqxaTalFPVUhLaC9DZNpklodjZkt0n67x296OXB8Ib3vpcuR9uonjpfOzYQ&#10;TyJQxLkrai4NfO7fHl5A+YBcYOOYDFzJwzK7vUkxKdzAW+p3oVQSwj5BA1UIbaK1zyuy6CeuJRbv&#10;5DqLQc6u1EWHg4TbRk+jaKYt1iwNFba0rig/7y7WwPuAw+oxfu0359P6etg/f3xtYjLm/m5cLUAF&#10;GsPfM/zgCzpkwnR0Fy68agzIkPCr4s1nc5lxNDCNn0Bnqf4Pn30DAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAc2tsfc0CAADaCQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAyR4bddwAAAAEAQAADwAAAAAAAAAAAAAAAAAnBQAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAADAGAAAAAA==&#10;">
                 <v:shape id="Shape 20114" o:spid="_x0000_s1027" style="position:absolute;width:61582;height:182;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6158230,18288" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAUdqEfyAAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvhX6H8ApepCarRdqtUdqCoIIHbSn09ti8/UM3L0sS1/XbG6HQ4zAzv2EWq8G2oicfGscasokC&#10;QVw403Cl4etz/fgMIkRkg61j0nChAKvl/d0Cc+POfKD+GCuRIBxy1FDH2OVShqImi2HiOuLklc5b&#10;jEn6ShqP5wS3rZwqNZcWG04LNXb0UVPxezxZDRu1e9/uy10Zu5fm53s2G/drP9Z69DC8vYKINMT/&#10;8F97YzRMVZY9we1OugJyeQUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAUdqEfyAAAAN4A&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" path="m,l6158230,r,18288l,18288,,e" fillcolor="black" stroked="f" strokeweight="0">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
                   <v:path arrowok="t" textboxrect="0,0,6158230,18288"/>
                 </v:shape>
                 <v:shape id="Shape 20115" o:spid="_x0000_s1028" style="position:absolute;top:182;width:61582;height:1174;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6158230,117348" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBXWVtExAAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvC/6H8ARva9qKRapRxEUQT66K50fzbIPNS2myWv+9EYQ9DjPzDbNY9bYRd+q8cawgHScgiEun&#10;DVcKzqft9wyED8gaG8ek4EkeVsvB1wIL7R78S/djqESEsC9QQR1CW0jpy5os+rFriaN3dZ3FEGVX&#10;Sd3hI8JtI7MkyaVFw3GhxpY2NZW3459VYMw1b6bnPKsmYXe4zH7y/fOwV2o07NdzEIH68B/+tHda&#10;QZak6RTed+IVkMsXAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFdZW0TEAAAA3gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l6158230,r,117348l,117348,,e" stroked="f" strokeweight="0">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
                   <v:path arrowok="t" textboxrect="0,0,6158230,117348"/>
                 </v:shape>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="229887C3" w14:textId="37DFCA3F" w:rsidR="00DE781C" w:rsidRDefault="00000000" w:rsidP="00840F48">
+    <w:p w14:paraId="229887C3" w14:textId="37DFCA3F" w:rsidR="00DE781C" w:rsidRDefault="00B81331" w:rsidP="00840F48">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>Міністерство освіти і науки України</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="509D1AE8" w14:textId="0214AD5B" w:rsidR="00DE781C" w:rsidRDefault="00000000" w:rsidP="00840F48">
+        <w:t xml:space="preserve">Міністерство освіти і науки </w:t>
+      </w:r>
+      <w:r>
+        <w:t>України</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="509D1AE8" w14:textId="0214AD5B" w:rsidR="00DE781C" w:rsidRDefault="00B81331" w:rsidP="00840F48">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Державний університет «Житомирська політехніка»</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="361E12AB" w14:textId="6E4B2172" w:rsidR="00DE781C" w:rsidRDefault="00DE781C" w:rsidP="00840F48">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3ABF028A" w14:textId="534F04C2" w:rsidR="00DE781C" w:rsidRDefault="00DE781C" w:rsidP="00840F48">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CD1287F" w14:textId="19765813" w:rsidR="00DE781C" w:rsidRDefault="00DE781C" w:rsidP="00840F48">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F0B6B1A" w14:textId="6C1DA352" w:rsidR="00DE781C" w:rsidRDefault="00000000" w:rsidP="00840F48">
+    <w:p w14:paraId="0F0B6B1A" w14:textId="6C1DA352" w:rsidR="00DE781C" w:rsidRDefault="00B81331" w:rsidP="00840F48">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Кафедра </w:t>
       </w:r>
       <w:r w:rsidR="00746E5D">
         <w:t>маркшейдерії</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44188B8D" w14:textId="480F7980" w:rsidR="00DE781C" w:rsidRDefault="00DE781C" w:rsidP="00840F48">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7CAE8885" w14:textId="14B4EEF5" w:rsidR="00DE781C" w:rsidRDefault="00DE781C" w:rsidP="00840F48">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="402A58D6" w14:textId="77777777" w:rsidR="002419F3" w:rsidRDefault="00000000" w:rsidP="00840F48">
+    <w:p w14:paraId="402A58D6" w14:textId="77777777" w:rsidR="002419F3" w:rsidRDefault="00B81331" w:rsidP="00840F48">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">З В І Т </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EB85086" w14:textId="42EAAE37" w:rsidR="00DE781C" w:rsidRDefault="00000000" w:rsidP="00840F48">
+    <w:p w14:paraId="4EB85086" w14:textId="42EAAE37" w:rsidR="00DE781C" w:rsidRDefault="00B81331" w:rsidP="00840F48">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>з виробничої практики</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FF6086A" w14:textId="3912462D" w:rsidR="00DE781C" w:rsidRDefault="00DE781C" w:rsidP="00840F48">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0BCB770B" w14:textId="5CAC9E66" w:rsidR="00DE781C" w:rsidRDefault="00DE781C" w:rsidP="00840F48">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17A288DC" w14:textId="6545A849" w:rsidR="00DE781C" w:rsidRDefault="00DE781C" w:rsidP="00840F48">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51692BAC" w14:textId="77777777" w:rsidR="00DE781C" w:rsidRDefault="00000000" w:rsidP="003506B1">
+    <w:p w14:paraId="51692BAC" w14:textId="77777777" w:rsidR="00DE781C" w:rsidRDefault="00B81331" w:rsidP="003506B1">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ABD57D3" w14:textId="2666FAB0" w:rsidR="00DE781C" w:rsidRPr="00840F48" w:rsidRDefault="00000000" w:rsidP="00840F48">
+    <w:p w14:paraId="4ABD57D3" w14:textId="2666FAB0" w:rsidR="00DE781C" w:rsidRPr="00840F48" w:rsidRDefault="00B81331" w:rsidP="00840F48">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4247" w:right="539" w:firstLine="272"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00840F48">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Студент гр. </w:t>
       </w:r>
       <w:r w:rsidR="00746E5D" w:rsidRPr="00840F48">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(З)ГГ</w:t>
       </w:r>
       <w:r w:rsidRPr="00840F48">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">-______ </w:t>
       </w:r>
@@ -9610,123 +8501,123 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00840F48" w:rsidRPr="00840F48">
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(ім’я, прізвище</w:t>
       </w:r>
       <w:r w:rsidR="00840F48" w:rsidRPr="00840F48">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CA28033" w14:textId="74DDF983" w:rsidR="00DE781C" w:rsidRPr="00840F48" w:rsidRDefault="00000000" w:rsidP="00840F48">
+    <w:p w14:paraId="1CA28033" w14:textId="74DDF983" w:rsidR="00DE781C" w:rsidRPr="00840F48" w:rsidRDefault="00B81331" w:rsidP="00840F48">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4247" w:right="539" w:firstLine="272"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00840F48">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Гірниче підприємство________________ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="211CDF33" w14:textId="5058E09B" w:rsidR="00DE781C" w:rsidRPr="00840F48" w:rsidRDefault="00000000" w:rsidP="00840F48">
+    <w:p w14:paraId="211CDF33" w14:textId="5058E09B" w:rsidR="00DE781C" w:rsidRPr="00840F48" w:rsidRDefault="00B81331" w:rsidP="00840F48">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4247" w:right="539" w:firstLine="272"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00840F48">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">___________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2919982A" w14:textId="394C5839" w:rsidR="00DE781C" w:rsidRPr="00840F48" w:rsidRDefault="00000000" w:rsidP="00840F48">
+    <w:p w14:paraId="2919982A" w14:textId="394C5839" w:rsidR="00DE781C" w:rsidRPr="00840F48" w:rsidRDefault="00B81331" w:rsidP="00840F48">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4247" w:right="539" w:firstLine="272"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00840F48">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Термін </w:t>
       </w:r>
       <w:r w:rsidR="00766F1F" w:rsidRPr="00840F48">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">проходження виробничої </w:t>
       </w:r>
       <w:r w:rsidRPr="00840F48">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">практики </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55EF4F29" w14:textId="7FAA3409" w:rsidR="00DE781C" w:rsidRPr="00840F48" w:rsidRDefault="00000000" w:rsidP="00840F48">
+    <w:p w14:paraId="55EF4F29" w14:textId="7FAA3409" w:rsidR="00DE781C" w:rsidRPr="00840F48" w:rsidRDefault="00B81331" w:rsidP="00840F48">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4247" w:right="539" w:firstLine="272"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00840F48">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">з «   » ________ до «   » _________ 20__ р. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CF031BB" w14:textId="77777777" w:rsidR="00840F48" w:rsidRPr="00840F48" w:rsidRDefault="00000000" w:rsidP="00840F48">
+    <w:p w14:paraId="7CF031BB" w14:textId="77777777" w:rsidR="00840F48" w:rsidRPr="00840F48" w:rsidRDefault="00B81331" w:rsidP="00840F48">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4247" w:right="539" w:firstLine="272"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00840F48">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Керівник практики від університету</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0627F215" w14:textId="77777777" w:rsidR="00840F48" w:rsidRPr="00840F48" w:rsidRDefault="00840F48" w:rsidP="00840F48">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4247" w:right="539" w:firstLine="272"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00840F48">
         <w:rPr>
           <w:szCs w:val="28"/>
@@ -10007,237 +8898,224 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00840F48">
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(ім’я, прізвище</w:t>
       </w:r>
       <w:r w:rsidRPr="00840F48">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57E86302" w14:textId="77777777" w:rsidR="00766F1F" w:rsidRPr="00840F48" w:rsidRDefault="00766F1F" w:rsidP="003506B1">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4869E3C2" w14:textId="77777777" w:rsidR="00DE781C" w:rsidRDefault="00000000" w:rsidP="003506B1">
+    <w:p w14:paraId="4869E3C2" w14:textId="77777777" w:rsidR="00DE781C" w:rsidRDefault="00B81331" w:rsidP="003506B1">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="215372C1" w14:textId="629DC60D" w:rsidR="00DE781C" w:rsidRDefault="00000000" w:rsidP="00840F48">
+    <w:p w14:paraId="215372C1" w14:textId="629DC60D" w:rsidR="00DE781C" w:rsidRDefault="00B81331" w:rsidP="00840F48">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Житомир</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19661176" w14:textId="59C3CF17" w:rsidR="00DE781C" w:rsidRDefault="00000000" w:rsidP="00840F48">
+    <w:p w14:paraId="19661176" w14:textId="59C3CF17" w:rsidR="00DE781C" w:rsidRDefault="00B81331" w:rsidP="00840F48">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00766F1F">
         <w:t>25</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> р.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DE781C">
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="850" w:right="850" w:bottom="850" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4EDA0515" w14:textId="77777777" w:rsidR="005B1244" w:rsidRDefault="005B1244">
+    <w:p w14:paraId="60C7FD5C" w14:textId="77777777" w:rsidR="00B81331" w:rsidRDefault="00B81331">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6984DED1" w14:textId="77777777" w:rsidR="005B1244" w:rsidRDefault="005B1244">
+    <w:p w14:paraId="512E90B2" w14:textId="77777777" w:rsidR="00B81331" w:rsidRDefault="00B81331">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...4 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:p w14:paraId="43467CE7" w14:textId="77777777" w:rsidR="00E46BAF" w:rsidRDefault="00E46BAF">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="4E5F90E5" w14:textId="77777777" w:rsidR="00A21258" w:rsidRDefault="00A21258"/>
   <w:p w14:paraId="68D8656B" w14:textId="77777777" w:rsidR="00E46BAF" w:rsidRDefault="00E46BAF">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
       <w:separator/>
     </w:r>
   </w:p>
   <w:p w14:paraId="02329059" w14:textId="77777777" w:rsidR="00A21258" w:rsidRDefault="00A21258"/>
   <w:p w14:paraId="33141775" w14:textId="77777777" w:rsidR="00E46BAF" w:rsidRDefault="00E46BAF">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
       <w:continuationSeparator/>
     </w:r>
   </w:p>
   <w:p w14:paraId="50B7B7D4" w14:textId="77777777" w:rsidR="00A21258" w:rsidRDefault="00A21258"/>
   <w:p w14:paraId="591D0BB9" w14:textId="77777777" w:rsidR="00DE781C" w:rsidRDefault="00DE781C"/>
   <w:p w14:paraId="2FFF7173" w14:textId="77777777" w:rsidR="00A21258" w:rsidRDefault="00A21258"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7EA01718" w14:textId="77777777" w:rsidR="005B1244" w:rsidRDefault="005B1244">
+    <w:p w14:paraId="66DA9264" w14:textId="77777777" w:rsidR="00B81331" w:rsidRDefault="00B81331">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E0124A3" w14:textId="77777777" w:rsidR="005B1244" w:rsidRDefault="005B1244">
+    <w:p w14:paraId="23D91D9B" w14:textId="77777777" w:rsidR="00B81331" w:rsidRDefault="00B81331">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10915" w:type="dxa"/>
       <w:tblInd w:w="-714" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2048"/>
       <w:gridCol w:w="6309"/>
       <w:gridCol w:w="2558"/>
     </w:tblGrid>
     <w:tr w:rsidR="00E51915" w:rsidRPr="00CA4FAA" w14:paraId="73924E68" w14:textId="77777777" w:rsidTr="00E51915">
       <w:trPr>
         <w:cantSplit/>
         <w:trHeight w:val="724"/>
       </w:trPr>
       <w:tc>
@@ -10364,59 +9242,51 @@
             </w:rPr>
             <w:t>Ф-23.06-0</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>7</w:t>
           </w:r>
           <w:r w:rsidRPr="00CA4FAA">
             <w:rPr>
               <w:b/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>.02/2/</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t>1</w:t>
-[...7 lines deleted...]
-            <w:t>84</w:t>
+            <w:t>184</w:t>
           </w:r>
           <w:r w:rsidRPr="00CA4FAA">
             <w:rPr>
               <w:b/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>.00.2/</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Б</w:t>
           </w:r>
           <w:r w:rsidRPr="00CA4FAA">
             <w:rPr>
               <w:b/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>/</w:t>
           </w:r>
@@ -10503,67 +9373,57 @@
           <w:r w:rsidRPr="00CA4FAA">
             <w:rPr>
               <w:i/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Екземпляр № 1</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1173" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="01E997C9" w14:textId="727BD35F" w:rsidR="00E51915" w:rsidRPr="00CA4FAA" w:rsidRDefault="00E51915" w:rsidP="00E51915">
           <w:pPr>
             <w:pStyle w:val="aa"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:i/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
-          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="00CA4FAA">
             <w:rPr>
               <w:i/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t>Арк</w:t>
-[...8 lines deleted...]
-            <w:t xml:space="preserve">. </w:t>
+            <w:t xml:space="preserve">Арк. </w:t>
           </w:r>
           <w:r w:rsidR="00C137DF">
             <w:rPr>
               <w:i/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>19</w:t>
           </w:r>
           <w:r w:rsidRPr="00CA4FAA">
             <w:rPr>
               <w:i/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">/ </w:t>
           </w:r>
           <w:r w:rsidRPr="00CA4FAA">
             <w:rPr>
               <w:i/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
@@ -10590,327 +9450,61 @@
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>12</w:t>
           </w:r>
           <w:r w:rsidRPr="00CA4FAA">
             <w:rPr>
               <w:i/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="00CA4FAA">
             <w:rPr>
               <w:i/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="18A012F3" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
+  <w:p w14:paraId="18A012F3" w14:textId="77777777" w:rsidR="008B1257" w:rsidRDefault="00B81331">
     <w:r>
       <w:cr/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="010679F8"/>
-[...264 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02C33433"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="32E26938"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11015,51 +9609,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05EF44D7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="32E26938"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11164,200 +9758,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...148 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07B56E35"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4A46F064"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -11426,611 +9871,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...559 lines deleted...]
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12DE0D46"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="32E26938"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12135,51 +10020,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14CF7285"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="45E4B7D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -12252,51 +10137,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16AE4473"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8C288700"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -12365,51 +10250,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17497AB5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="32E26938"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12514,168 +10399,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19B31815"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AFBE9A4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -12744,313 +10512,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...261 lines deleted...]
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1BBB19F3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="32E26938"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -13155,349 +10661,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...297 lines deleted...]
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F4C57EB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="32E26938"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -13602,51 +10810,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22570E08"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F5DC9594"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -13715,547 +10923,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-[...495 lines deleted...]
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F520DDE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="711CB208"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -14328,51 +11040,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FAE6501"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="32E26938"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -14477,51 +11189,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="331320BB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EB4A3CCA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -14626,51 +11338,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34374E87"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="32E26938"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -14775,200 +11487,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-[...148 lines deleted...]
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34F71803"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F5B4AE6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -15037,51 +11600,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="354300C5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="32E26938"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -15186,51 +11749,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35A36A5D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6CEAA9FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -15303,51 +11866,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37753754"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B3D68A6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -15452,164 +12015,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38666F90"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="32E26938"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -15714,200 +12164,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-[...148 lines deleted...]
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3AF3490E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6E202AA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -15976,51 +12277,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3CE671FC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="ECFAE4D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -16125,823 +12426,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-[...771 lines deleted...]
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41D42ECB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="32E26938"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -17046,317 +12575,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-[...265 lines deleted...]
-  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46765240"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="32E26938"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -17461,525 +12724,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-[...473 lines deleted...]
-  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="492D7C48"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EF427F80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -18048,430 +12837,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-[...378 lines deleted...]
-  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D42106F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8DDA5F28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -18540,168 +12950,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F6F098A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="32E26938"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -18806,51 +13099,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4FE70685"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="32E26938"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -18955,349 +13248,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
-[...297 lines deleted...]
-  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="544C2E50"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="48B010F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -19366,200 +13361,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
-[...148 lines deleted...]
-  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B46474C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C0E4A5B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -19632,529 +13478,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
-[...477 lines deleted...]
-  <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CDC4004"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="32E26938"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -20259,51 +13627,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E052286"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="32E26938"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -20408,200 +13776,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
-[...148 lines deleted...]
-  <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E4537D5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="32E26938"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -20706,164 +13925,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F7135B9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="32E26938"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -20968,51 +14074,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60E86A0D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="32E26938"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -21117,51 +14223,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65A52D92"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="664E3C60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -21230,164 +14336,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="77" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="78" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67562716"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="97B22C2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -21456,51 +14449,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="79" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="675E3D73"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="32E26938"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -21605,164 +14598,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="80" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="81" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="684F7113"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D3A04C28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -21831,313 +14711,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="82" w15:restartNumberingAfterBreak="0">
-[...261 lines deleted...]
-  <w:abstractNum w:abstractNumId="84" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E271E4F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C8526FB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -22206,430 +14824,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="85" w15:restartNumberingAfterBreak="0">
-[...378 lines deleted...]
-  <w:abstractNum w:abstractNumId="88" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73BA7660"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="92E0130A"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="622E1ACE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -22698,51 +14937,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="89" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A3C0F9C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="80E67112"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -22811,537 +15050,281 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="90" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:abstractNumId w:val="67"/>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="228345167">
-    <w:abstractNumId w:val="50"/>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="148592736">
-    <w:abstractNumId w:val="45"/>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="62727076">
-    <w:abstractNumId w:val="82"/>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="299310041">
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="34">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="316736073">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1889297738">
-    <w:abstractNumId w:val="62"/>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1599169864">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1341397383">
-    <w:abstractNumId w:val="38"/>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="2046831168">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="546333813">
+  <w:num w:numId="40">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="496850439">
-[...59 lines deleted...]
-  <w:num w:numId="32" w16cid:durableId="638612419">
+  <w:num w:numId="41">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="740252362">
-[...32 lines deleted...]
-  <w:num w:numId="44" w16cid:durableId="2005471358">
+  <w:num w:numId="42">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="45" w16cid:durableId="1022391545">
-[...139 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="42"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DE781C"/>
     <w:rsid w:val="000066D2"/>
     <w:rsid w:val="000167A1"/>
+    <w:rsid w:val="00082CE3"/>
     <w:rsid w:val="000D7884"/>
     <w:rsid w:val="000E04B2"/>
     <w:rsid w:val="001A1A0D"/>
     <w:rsid w:val="001B3BE9"/>
     <w:rsid w:val="002419F3"/>
     <w:rsid w:val="00266AE7"/>
     <w:rsid w:val="002A3809"/>
     <w:rsid w:val="002B6DC5"/>
     <w:rsid w:val="002E7E91"/>
     <w:rsid w:val="003506B1"/>
     <w:rsid w:val="00391D81"/>
     <w:rsid w:val="00457B50"/>
     <w:rsid w:val="005B1244"/>
     <w:rsid w:val="005F0D25"/>
     <w:rsid w:val="005F5E8E"/>
     <w:rsid w:val="0063109B"/>
     <w:rsid w:val="006B072B"/>
     <w:rsid w:val="006D7BCD"/>
     <w:rsid w:val="00746E5D"/>
     <w:rsid w:val="00766F1F"/>
     <w:rsid w:val="007A3196"/>
     <w:rsid w:val="00840F48"/>
+    <w:rsid w:val="008B1257"/>
     <w:rsid w:val="0090121B"/>
     <w:rsid w:val="00A02D7C"/>
     <w:rsid w:val="00A21258"/>
     <w:rsid w:val="00AC080C"/>
     <w:rsid w:val="00B21893"/>
+    <w:rsid w:val="00B81331"/>
     <w:rsid w:val="00BF2273"/>
     <w:rsid w:val="00C137DF"/>
     <w:rsid w:val="00DE781C"/>
     <w:rsid w:val="00E46BAF"/>
     <w:rsid w:val="00E51915"/>
     <w:rsid w:val="00EF18DD"/>
     <w:rsid w:val="00F24C4B"/>
     <w:rsid w:val="00F81557"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5DF81288"/>
   <w15:docId w15:val="{45CD9D6C-1FEC-4EE8-8B04-164B327FB3BA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="uk-UA" w:eastAsia="uk-UA" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -23966,51 +15949,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a6"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00766F1F"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="319" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="auto"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
-    <w:name w:val="Основний текст Знак"/>
+    <w:name w:val="Основной текст Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00766F1F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="110">
     <w:name w:val="Заголовок 11"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00766F1F"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1371" w:right="0" w:firstLine="0"/>
@@ -24044,139 +16027,139 @@
     <w:rPr>
       <w:color w:val="auto"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00746E5D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a8">
-    <w:name w:val="Нижній колонтитул Знак"/>
+    <w:name w:val="Нижний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00746E5D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a9">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="001A1A0D"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="aa">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="ab"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E51915"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ab">
-    <w:name w:val="Верхній колонтитул Знак"/>
+    <w:name w:val="Верхний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="aa"/>
     <w:rsid w:val="00E51915"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ac">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="1"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="006B072B"/>
     <w:pPr>
       <w:spacing w:before="240"/>
       <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b w:val="0"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="0"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="21">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006B072B"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="280"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:divs>
     <w:div w:id="102068650">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="214662636">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -24560,51 +16543,51 @@
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1985894258">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mev.gov.ua" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodesyinfo.net" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gisportal.org.ua" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Офіс">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -24867,87 +16850,87 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B3B13A6-3641-4D5D-808E-7C2A3D3DA675}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B604B1A7-7711-4A5F-A0DC-039E3BA29F46}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>19</Pages>
-  <Words>2545</Words>
-  <Characters>17989</Characters>
+  <Words>12247</Words>
+  <Characters>6982</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>542</Lines>
-  <Paragraphs>340</Paragraphs>
+  <Lines>58</Lines>
+  <Paragraphs>38</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Назва</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20272</CharactersWithSpaces>
+  <CharactersWithSpaces>19191</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>km</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>3a945f58f3854e8317f231e08089013842d25d00dae67d85478ae5f97cf2510f</vt:lpwstr>
   </property>
 </Properties>