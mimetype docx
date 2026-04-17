--- v0 (2025-10-22)
+++ v1 (2026-04-17)
@@ -1,43 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w:rsidR="00E31778" w:rsidRPr="00752965" w:rsidRDefault="00E31778" w:rsidP="00E31778">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00752965">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ТЕМА 11. ПЛАНУВАННЯ ВИТРАТ В ГОТЕЛЯХ ТА РЕСТОРАНАХ. СОБІВАРТІСТЬ ПРОДУКЦІЇ ТА ПОСЛУГ</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E31778" w:rsidRPr="00752965" w:rsidRDefault="00E31778" w:rsidP="00E31778">
@@ -135,186 +137,142 @@
       </w:pPr>
       <w:r w:rsidRPr="00752965">
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>для автоматизації планово-економічних розрахунків</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E31778" w:rsidRPr="00752965" w:rsidRDefault="00E31778" w:rsidP="00E31778">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00752965">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>1.Аналіз обсягу і структури поточних витрат підприємства готел</w:t>
-[...13 lines deleted...]
-        <w:t>ного/закладу ресторанного господарства, аналіз форму</w:t>
+        <w:t>1.Аналіз обсягу і структури поточних витрат підприємства готельного/закладу ресторанного господарства, аналіз форму</w:t>
       </w:r>
       <w:r w:rsidRPr="00752965">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>вання окремих статей поточних витрат.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E31778" w:rsidRPr="00752965" w:rsidRDefault="00E31778" w:rsidP="00E31778">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00752965">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>2.Кількісна оцінка впливу факторів, що обумовили зміну обсягу та структури поточних витрат підприємства готельного/закладу ресторанного господарс</w:t>
-[...13 lines deleted...]
-        <w:t>ва.</w:t>
+        <w:t>2.Кількісна оцінка впливу факторів, що обумовили зміну обсягу та структури поточних витрат підприємства готельного/закладу ресторанного господарства.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E31778" w:rsidRPr="00752965" w:rsidRDefault="00E31778" w:rsidP="00E31778">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00752965">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3.Обґрунтування плану поточних витрат в готелях і ресторанах в цілому і по окремих статтях методами: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00752965">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>факторно</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00752965">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>-аналітичним, техніко-економічних розрах</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">нків, економіко-математичним. </w:t>
+        <w:t xml:space="preserve">-аналітичним, техніко-економічних розрахунків, економіко-математичним. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E31778" w:rsidRDefault="00E31778" w:rsidP="00E31778">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E31778" w:rsidRPr="00752965" w:rsidRDefault="00E31778" w:rsidP="00E31778">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00752965">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Завдання до практичного заняття </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E31778" w:rsidRPr="00752965" w:rsidRDefault="00E31778" w:rsidP="00E31778">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="0" w:right="0" w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
@@ -3654,322 +3612,6328 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00E31778" w:rsidRPr="00752965" w:rsidRDefault="00E31778" w:rsidP="00E31778">
       <w:pPr>
         <w:ind w:firstLine="540"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E31778" w:rsidRPr="00752965" w:rsidRDefault="00E31778" w:rsidP="00E31778">
+    <w:p w:rsidR="00D8287A" w:rsidRPr="008663BF" w:rsidRDefault="00D8287A" w:rsidP="00E31778">
       <w:pPr>
         <w:ind w:firstLine="680"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00752965">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00E31778" w:rsidRPr="00752965" w:rsidRDefault="00E31778" w:rsidP="00E31778">
+    <w:p w:rsidR="00D8287A" w:rsidRPr="008663BF" w:rsidRDefault="00D8287A" w:rsidP="00D8287A">
       <w:pPr>
         <w:ind w:firstLine="540"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00752965">
+      <w:r w:rsidRPr="008663BF">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Задача 1</w:t>
+        <w:t xml:space="preserve">Задача </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E31778" w:rsidRPr="00752965" w:rsidRDefault="00E31778" w:rsidP="00E31778">
+    <w:p w:rsidR="00D8287A" w:rsidRPr="00D8287A" w:rsidRDefault="00D8287A" w:rsidP="00D8287A">
       <w:pPr>
         <w:ind w:firstLine="540"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:bCs/>
-[...62 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">У </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>готелі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>рік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>отримано</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>такі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>дані</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>итрат</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> у базовому </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>році</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — 450 000 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>грн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>итрати</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> у </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>звітному</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>році</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — 520 000 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>грн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>иручка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> у базовому </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>році</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — 900 000 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>грн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>иручка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> у </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>звітному</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>році</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — 1 040 000 грн</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00E31778" w:rsidRPr="00752965" w:rsidRDefault="00E31778" w:rsidP="00E31778">
+    <w:p w:rsidR="00D8287A" w:rsidRPr="00D8287A" w:rsidRDefault="00D8287A" w:rsidP="00D8287A">
       <w:pPr>
         <w:ind w:firstLine="540"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:bCs/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Необхідно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00E31778" w:rsidRPr="00752965" w:rsidRDefault="00E31778" w:rsidP="00E31778">
+    <w:p w:rsidR="00D8287A" w:rsidRPr="00D8287A" w:rsidRDefault="00D8287A" w:rsidP="00D8287A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="540"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Визначити</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>абсолютне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>відхилення</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>витрат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D8287A" w:rsidRPr="00D8287A" w:rsidRDefault="00D8287A" w:rsidP="00D8287A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="540"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Розрахувати</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> темп </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>зростання</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>витрат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D8287A" w:rsidRPr="00D8287A" w:rsidRDefault="00D8287A" w:rsidP="00D8287A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="540"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Обчислити</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>рівень</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>витрат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> у базовому і </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>звітному</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>періодах</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D8287A" w:rsidRPr="00D8287A" w:rsidRDefault="00D8287A" w:rsidP="00D8287A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="540"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Оцінити</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>чи</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>покращилась</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ефективність</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>витрат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="00D8287A" w:rsidRPr="008663BF" w:rsidRDefault="00D8287A" w:rsidP="00D8287A">
+      <w:pPr>
+        <w:ind w:firstLine="540"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D8287A" w:rsidRPr="008663BF" w:rsidRDefault="00D8287A" w:rsidP="00D8287A">
       <w:pPr>
         <w:ind w:firstLine="540"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00752965">
+      <w:r w:rsidRPr="008663BF">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Задача 2</w:t>
+        <w:t xml:space="preserve">Задача </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E31778" w:rsidRPr="00752965" w:rsidRDefault="00E31778" w:rsidP="00E31778">
+    <w:p w:rsidR="00D8287A" w:rsidRPr="00D8287A" w:rsidRDefault="00D8287A" w:rsidP="00D8287A">
       <w:pPr>
         <w:ind w:firstLine="540"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ресторан </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>має</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>такі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>показники</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>витрати</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — 300 000 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>грн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, товарооборот — 1 200 000 грн. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>У конкурента:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>івень</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>витрат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — 28% </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D8287A" w:rsidRPr="00D8287A" w:rsidRDefault="00D8287A" w:rsidP="00D8287A">
+      <w:pPr>
+        <w:ind w:firstLine="540"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Потрібно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D8287A" w:rsidRPr="00D8287A" w:rsidRDefault="00D8287A" w:rsidP="00D8287A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="540"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Визначити</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>рівень</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>витрат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ресторану </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D8287A" w:rsidRPr="00D8287A" w:rsidRDefault="00D8287A" w:rsidP="00D8287A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="540"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Розрахувати</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>індекс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>витрат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D8287A" w:rsidRPr="00D8287A" w:rsidRDefault="00D8287A" w:rsidP="00D8287A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="540"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Зробити</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>висновок</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> про </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ефективність</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>діяльності</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="00D8287A" w:rsidRPr="008663BF" w:rsidRDefault="00D8287A" w:rsidP="00D8287A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:ind w:left="0" w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D8287A" w:rsidRPr="008663BF" w:rsidRDefault="00D8287A" w:rsidP="00D8287A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:ind w:left="0" w:firstLine="540"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Задача </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D8287A" w:rsidRPr="00D8287A" w:rsidRDefault="00D8287A" w:rsidP="00D8287A">
+      <w:pPr>
+        <w:ind w:firstLine="540"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Підприємство</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>має</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>остійні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>витрати</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — 180 000 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>грн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>мін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>з</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>витрати</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>звітні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) — 120 000 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>грн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>рогнозований</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>приріст</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>виручки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — 25%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>оефіцієнт</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>еластичності</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>змінних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>витрат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — 0,7 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D8287A" w:rsidRPr="00D8287A" w:rsidRDefault="00D8287A" w:rsidP="00D8287A">
+      <w:pPr>
+        <w:ind w:firstLine="540"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Необхідно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D8287A" w:rsidRPr="00D8287A" w:rsidRDefault="00D8287A" w:rsidP="00D8287A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="540"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Визначити</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> темп приросту </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>змінних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>витрат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D8287A" w:rsidRPr="00D8287A" w:rsidRDefault="00D8287A" w:rsidP="00D8287A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="540"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Розрахувати</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>планову</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> суму </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>змінних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>витрат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D8287A" w:rsidRPr="00D8287A" w:rsidRDefault="00D8287A" w:rsidP="00D8287A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="540"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Обчислити</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>загальні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>планові</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>витрати</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D8287A" w:rsidRPr="008663BF" w:rsidRDefault="00D8287A" w:rsidP="00D8287A">
+      <w:pPr>
+        <w:ind w:firstLine="540"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D8287A" w:rsidRPr="008663BF" w:rsidRDefault="00D8287A" w:rsidP="00D8287A">
+      <w:pPr>
+        <w:ind w:firstLine="540"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Задача </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D8287A" w:rsidRPr="00D8287A" w:rsidRDefault="00D8287A" w:rsidP="00D8287A">
+      <w:pPr>
+        <w:ind w:firstLine="540"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Дано:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>итрати</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — 400 000 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>грн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, т</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">оварооборот — 1 000 000 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>грн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>рибуток</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — 150 000 грн</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D8287A" w:rsidRPr="00D8287A" w:rsidRDefault="00D8287A" w:rsidP="00D8287A">
+      <w:pPr>
+        <w:ind w:firstLine="540"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Потрібно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D8287A" w:rsidRPr="00D8287A" w:rsidRDefault="00D8287A" w:rsidP="00D8287A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="540"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Розрахувати</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>рівень</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>витрат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D8287A" w:rsidRPr="00D8287A" w:rsidRDefault="00D8287A" w:rsidP="00D8287A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="540"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Визначити</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>витрато-віддачу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D8287A" w:rsidRPr="00D8287A" w:rsidRDefault="00D8287A" w:rsidP="00D8287A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="540"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Обчислити</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>витрато-місткість</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D8287A" w:rsidRPr="00D8287A" w:rsidRDefault="00D8287A" w:rsidP="00D8287A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="540"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Визначити</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>прибутковість</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>витрат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D8287A" w:rsidRPr="00D8287A" w:rsidRDefault="00D8287A" w:rsidP="00D8287A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="540"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Оцінити</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ефективність</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>діяльності</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="00D8287A" w:rsidRPr="008663BF" w:rsidRDefault="00D8287A" w:rsidP="00D8287A">
+      <w:pPr>
+        <w:ind w:firstLine="540"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D8287A" w:rsidRPr="008663BF" w:rsidRDefault="00D8287A" w:rsidP="00D8287A">
+      <w:pPr>
+        <w:ind w:firstLine="540"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Задача </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D8287A" w:rsidRPr="008663BF" w:rsidRDefault="00D8287A" w:rsidP="00D8287A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4677"/>
+        </w:tabs>
+        <w:ind w:firstLine="540"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Дано:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>итрати</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>базові</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) — 500 000 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>грн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>итрати</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>фактичні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) — 650 000 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>грн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>иручка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>базова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) — 1 200 000 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>грн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>иручка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>фактична</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) — 1 500 000 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>грн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>рибуток</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — 200 000 грн</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D8287A" w:rsidRPr="00D8287A" w:rsidRDefault="00D8287A" w:rsidP="00D8287A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4677"/>
+        </w:tabs>
+        <w:ind w:firstLine="540"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Потрібно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D8287A" w:rsidRPr="00D8287A" w:rsidRDefault="00D8287A" w:rsidP="00D8287A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="540"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Визначити</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>абсолютне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>відхилення</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>витрат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D8287A" w:rsidRPr="00D8287A" w:rsidRDefault="00D8287A" w:rsidP="00D8287A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="540"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Розрахувати</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> темп </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>зростання</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>витрат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="00D8287A" w:rsidRPr="00D8287A" w:rsidRDefault="00D8287A" w:rsidP="00D8287A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="540"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Обчислити</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>рівень</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>витрат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D8287A" w:rsidRPr="00D8287A" w:rsidRDefault="00D8287A" w:rsidP="00D8287A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="540"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Визначити</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>витрато-віддачу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D8287A" w:rsidRPr="00D8287A" w:rsidRDefault="00D8287A" w:rsidP="00D8287A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="540"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Обчислити</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>прибутковість</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>витрат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D8287A" w:rsidRPr="00D8287A" w:rsidRDefault="00D8287A" w:rsidP="00D8287A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="540"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Зробити</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>загальний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>економічний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>висновок</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ї</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="00D8287A" w:rsidRPr="008663BF" w:rsidRDefault="00D8287A" w:rsidP="00D8287A">
+      <w:pPr>
+        <w:ind w:firstLine="540"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D8287A" w:rsidRPr="008663BF" w:rsidRDefault="00D8287A" w:rsidP="00D8287A">
+      <w:pPr>
+        <w:ind w:firstLine="540"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Задача </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D8287A" w:rsidRPr="00D8287A" w:rsidRDefault="00D8287A" w:rsidP="00D8287A">
+      <w:pPr>
+        <w:ind w:firstLine="540"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Підприємство</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>планує</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>иручка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>звітна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) — 800 000 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>грн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>иручка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>планова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) — 1 000 000 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>грн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>з</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>мінні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>витрати</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>звітні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) — 300 000 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>грн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>остійні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>витрати</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — 200 000 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>грн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>оефіцієнт</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>еластичності</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — 0,9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008663BF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D8287A" w:rsidRPr="00D8287A" w:rsidRDefault="00D8287A" w:rsidP="00D8287A">
+      <w:pPr>
+        <w:ind w:firstLine="540"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Необхідно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D8287A" w:rsidRPr="00D8287A" w:rsidRDefault="00D8287A" w:rsidP="00D8287A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="540"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Визначити</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> темп приросту </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>виручки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D8287A" w:rsidRPr="00D8287A" w:rsidRDefault="00D8287A" w:rsidP="00D8287A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="540"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Розрахувати</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> темп приросту </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>змінних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>витрат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D8287A" w:rsidRPr="00D8287A" w:rsidRDefault="00D8287A" w:rsidP="00D8287A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="540"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Обчислити</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>планові</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>змінні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>витрати</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D8287A" w:rsidRPr="00D8287A" w:rsidRDefault="00D8287A" w:rsidP="00D8287A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="540"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Визначити</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>загальні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>планові</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>витрати</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D8287A" w:rsidRPr="00D8287A" w:rsidRDefault="00D8287A" w:rsidP="00D8287A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="0" w:firstLine="540"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Розрахувати</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>рівень</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>витрат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> у плановому </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D8287A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>періоді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="00D8287A" w:rsidRDefault="00D8287A" w:rsidP="00E31778">
+      <w:pPr>
+        <w:ind w:firstLine="680"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E31778" w:rsidRPr="00752965" w:rsidRDefault="00E31778" w:rsidP="00E31778">
+      <w:pPr>
+        <w:ind w:firstLine="680"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00752965">
         <w:rPr>
+          <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">Практичні задачі для самостійного розв’язання </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E31778" w:rsidRPr="00752965" w:rsidRDefault="00E31778" w:rsidP="00E31778">
+      <w:pPr>
+        <w:ind w:firstLine="540"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752965">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Задача 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E31778" w:rsidRPr="00752965" w:rsidRDefault="00E31778" w:rsidP="00E31778">
+      <w:pPr>
+        <w:ind w:firstLine="540"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752965">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Визначити планову та фактичну суму витрат </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00752965">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>готельно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00752965">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-ресторанного комплексу, а також їх зміну, якщо у звітному році витрати на рекламу склали 50 тис. грн., адміністративно-управлінські витрати – 80 тис. грн., амортизація основних фондів – 45 тис. грн., витрати на послуги розміщення – 100 тис. грн., послуги харчування – 85 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00752965">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тис.грн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00752965">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., послуги груповодів – 52 тис. грн., транспортні витрати – 70 тис. грн., комунальні витрати – 35 тис. грн., витрати на оплату праці – 200 тис. грн. На плановий період передбачено підвищити обсяг реалізації послуг на 20 %, а змінні витрати плануються в обсязі 500 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00752965">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тис.грн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00752965">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E31778" w:rsidRPr="00752965" w:rsidRDefault="00E31778" w:rsidP="00E31778">
+      <w:pPr>
+        <w:ind w:firstLine="540"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E31778" w:rsidRPr="00752965" w:rsidRDefault="00E31778" w:rsidP="00E31778">
+      <w:pPr>
+        <w:ind w:firstLine="540"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752965">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Задача 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E31778" w:rsidRDefault="00E31778" w:rsidP="00E31778">
+      <w:pPr>
+        <w:ind w:firstLine="540"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752965">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">Визначити собівартість </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00752965">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>готельно</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00752965">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">-ресторанних послуг за </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00752965">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>пофакторним</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00752965">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> методом розрахунку, якщо за 2014 рік загальна собівартість даних послуг склала 400 тис. грн., питома вага зарплати в собівартості – 15%, матеріальних витрат – 41%, умовно-постійних витрат – 17%. На 2015 рік передбачено досягти зростання продуктивної праці на 3%, середньої зарплати – на 5 %, обсягу надання послуг – на 10%, а також зниження розміру матеріальних витрат на 7% та умовно-постійних витрат – на 12%.</w:t>
+        <w:t xml:space="preserve"> методом розрахунку, якщо за 2014 рік загальна собівартість даних послуг склала 400 тис. грн., питома вага зарплати в собівартості – 15%, матеріальних </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00752965">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>витрат – 41%, умовно-постійних витрат – 17%. На 2015 рік передбачено досягти зростання продуктивної праці на 3%, середньої зарплати – на 5 %, обсягу надання послуг – на 10%, а також зниження розміру матеріальних витрат на 7% та умовно-постійних витрат – на 12%.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C5D75" w:rsidRDefault="00E31778"/>
+    <w:p w:rsidR="00D8287A" w:rsidRPr="00752965" w:rsidRDefault="00D8287A" w:rsidP="00E31778">
+      <w:pPr>
+        <w:ind w:firstLine="540"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003C5D75" w:rsidRDefault="008663BF"/>
     <w:sectPr w:rsidR="003C5D75">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-  <w:font w:name="Calibri">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="09DE4141"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="402A1BC8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0BC07159"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="60D4FCF0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0BC10FE3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="736EC39E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0C2643DD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="872E57B2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0E3B17AF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B0FA00C6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F253D3B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8118F3DE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1DA508A6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="100C09A4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C345149"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3EAA8AD0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4100534F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="72220820"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59F72ED3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FC9E0224"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="742C1014"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FD321942"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="778A2E51"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0FE635E4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CCD2836"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9A08AEC8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003E3728"/>
     <w:rsid w:val="003E3728"/>
     <w:rsid w:val="006E616B"/>
+    <w:rsid w:val="008663BF"/>
     <w:rsid w:val="00D01D55"/>
+    <w:rsid w:val="00D8287A"/>
     <w:rsid w:val="00E31778"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -4068,51 +10032,51 @@
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4457,76 +10421,168 @@
     <w:rsid w:val="00E31778"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="90">
     <w:name w:val="Заголовок 9 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="9"/>
     <w:rsid w:val="00E31778"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E31778"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:ind w:left="75" w:right="225"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="333333"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="ru-RU"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D8287A"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:divs>
+    <w:div w:id="58797234">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="120421578">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="918908642">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1635669856">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2033066436">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2043821535">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4750,55 +10806,63 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>4157</Characters>
+  <Pages>5</Pages>
+  <Words>1026</Words>
+  <Characters>5850</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>34</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>48</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4877</CharactersWithSpaces>
+  <CharactersWithSpaces>6863</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Пользователь Windows</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
+    <vt:lpwstr>3d61f1c5-80d3-43cc-84c5-a7ab2410fdc3</vt:lpwstr>
+  </property>
+</Properties>
+</file>