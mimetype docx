--- v0 (2025-10-22)
+++ v1 (2026-11-05)
@@ -1,378 +1,210 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="67D0EE59" w14:textId="4C638584" w:rsidR="00F50C64" w:rsidRDefault="00F50C64" w:rsidP="00481364">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Петрук Анастасія Олександрівна </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2105F711" w14:textId="10118AE9" w:rsidR="00F50C64" w:rsidRPr="00F50C64" w:rsidRDefault="006347B1" w:rsidP="00481364">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...262 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidR="00F50C64" w:rsidRPr="00314846">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>kfk</w:t>
+        </w:r>
+        <w:r w:rsidR="00F50C64" w:rsidRPr="00314846">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="uk-UA"/>
+          </w:rPr>
+          <w:t>_</w:t>
+        </w:r>
+        <w:r w:rsidR="00F50C64" w:rsidRPr="00314846">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>pao</w:t>
+        </w:r>
+        <w:r w:rsidR="00F50C64" w:rsidRPr="00314846">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="uk-UA"/>
+          </w:rPr>
+          <w:t>@</w:t>
+        </w:r>
+        <w:r w:rsidR="00F50C64" w:rsidRPr="00314846">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>ztu</w:t>
+        </w:r>
+        <w:r w:rsidR="00F50C64" w:rsidRPr="00314846">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="uk-UA"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+        <w:r w:rsidR="00F50C64" w:rsidRPr="00314846">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>edu</w:t>
+        </w:r>
+        <w:r w:rsidR="00F50C64" w:rsidRPr="00314846">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="uk-UA"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00F50C64" w:rsidRPr="00314846">
+          <w:rPr>
+            <w:rStyle w:val="a4"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>ua</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2FC3E4E8" w14:textId="456C18C7" w:rsidR="00F50C64" w:rsidRPr="006347B1" w:rsidRDefault="00F50C64" w:rsidP="00481364">
+    <w:p w14:paraId="2FC3E4E8" w14:textId="456C18C7" w:rsidR="00F50C64" w:rsidRPr="003C2AA8" w:rsidRDefault="00F50C64" w:rsidP="00481364">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F50C64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>+</w:t>
       </w:r>
-      <w:r w:rsidRPr="006347B1">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="003C2AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>380686844743</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E74764F" w14:textId="789E3129" w:rsidR="00481364" w:rsidRPr="006347B1" w:rsidRDefault="00481364" w:rsidP="00481364">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:r w:rsidRPr="006347B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006347B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Що</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006347B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -438,51 +270,50 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Зробити порівняльну характеристику зовнішнього та внутрішнього фінансового аналізу в таблиці.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3115"/>
         <w:gridCol w:w="3115"/>
         <w:gridCol w:w="3115"/>
       </w:tblGrid>
       <w:tr w:rsidR="00481364" w:rsidRPr="00563149" w14:paraId="6F8CDE43" w14:textId="77777777" w:rsidTr="00275E01">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3115" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:bookmarkEnd w:id="0"/>
           <w:p w14:paraId="54EBA3AB" w14:textId="77777777" w:rsidR="00481364" w:rsidRPr="00563149" w:rsidRDefault="00481364" w:rsidP="00275E01">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563149">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Порівняльна характеристика</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2686,51 +2517,51 @@
             <w:r w:rsidRPr="00563149">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> для потреб </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00563149">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>аналізу</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00481364" w:rsidRPr="006347B1" w14:paraId="58A53B43" w14:textId="77777777" w:rsidTr="00275E01">
+      <w:tr w:rsidR="00481364" w:rsidRPr="003C2AA8" w14:paraId="58A53B43" w14:textId="77777777" w:rsidTr="00275E01">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3115" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="54876659" w14:textId="77777777" w:rsidR="00481364" w:rsidRPr="00563149" w:rsidRDefault="00481364" w:rsidP="00275E01">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00563149">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Баланс (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00563149">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3061,69 +2892,51 @@
           <w:p w14:paraId="6DC66D7D" w14:textId="77777777" w:rsidR="00481364" w:rsidRPr="00563149" w:rsidRDefault="00481364" w:rsidP="00275E01">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00563149">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Звіт</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00563149">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> про </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> про рух </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00563149">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>грошових</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00563149">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00563149">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -3694,2180 +3507,3370 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00481364" w:rsidRPr="00F50C64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>. Які функції виконує Власний капітал</w:t>
       </w:r>
       <w:r w:rsidR="00481364" w:rsidRPr="00F50C64">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="219BEA30" w14:textId="76063A10" w:rsidR="006B6956" w:rsidRPr="006B6956" w:rsidRDefault="006B6956" w:rsidP="006B6956">
+    <w:p w14:paraId="7E39648C" w14:textId="1A1ADC6D" w:rsidR="003C2AA8" w:rsidRPr="003C2AA8" w:rsidRDefault="003C2AA8" w:rsidP="003C2AA8">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:pStyle w:val="a6"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F50C64">
+      <w:r w:rsidRPr="003C2AA8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>7.</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00232AD5">
+        <w:t xml:space="preserve">7. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C2AA8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Необхідно зробити</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C2AA8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – 1 правильна відповідь</w:t>
+        <w:t xml:space="preserve"> платіжний календар підприємства за наведеними даними.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7573ECD5" w14:textId="77777777" w:rsidR="006B6956" w:rsidRPr="00232AD5" w:rsidRDefault="006B6956" w:rsidP="006B6956">
+    <w:p w14:paraId="7AD34BD6" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="003C2AA8">
       <w:pPr>
-        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="743"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00232AD5">
+      <w:r w:rsidRPr="00FE165F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">1. Нормативна, планова, облікова, аналітична, прогнозна – це види інформації за ознакою: </w:t>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Вихідні дані.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B5194D9" w14:textId="77777777" w:rsidR="006B6956" w:rsidRPr="00B5537D" w:rsidRDefault="006B6956" w:rsidP="006B6956">
+    <w:p w14:paraId="1711500C" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="003C2AA8">
       <w:pPr>
-        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="743"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B5537D">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">а) стадії управління; </w:t>
+      <w:r w:rsidRPr="00FE165F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>За січень звітного року підприємство здійснило наступні витрати та отримало такі надходження:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03C83136" w14:textId="77777777" w:rsidR="006B6956" w:rsidRPr="00B5537D" w:rsidRDefault="006B6956" w:rsidP="006B6956">
+    <w:p w14:paraId="0E38A737" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="003C2AA8">
       <w:pPr>
-        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1026"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="743"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B5537D">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">б) рівень доступності; </w:t>
+      <w:r w:rsidRPr="00FE165F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Витрати на невідкладні потреби – 1500 грн., в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE165F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>т.ч</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE165F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. по декадах – 1250 грн.; 100 грн.; 150 грн. в І, ІІ і ІІI декадах відповідно;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32149925" w14:textId="77777777" w:rsidR="006B6956" w:rsidRPr="00B5537D" w:rsidRDefault="006B6956" w:rsidP="006B6956">
+    <w:p w14:paraId="2E73AE11" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="003C2AA8">
       <w:pPr>
-        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1026"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="743"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B5537D">
-[...6 lines deleted...]
-        <w:t>в) стабільність;</w:t>
+      <w:r w:rsidRPr="00FE165F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">виручка від реалізації продукції – 20300 грн. (в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE165F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>т.ч</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE165F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. в І декаді – 8200 грн., в ІІ декаді – 7500 грн., в ІІІ – 4600 грн.);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B43E094" w14:textId="77777777" w:rsidR="006B6956" w:rsidRPr="00B5537D" w:rsidRDefault="006B6956" w:rsidP="006B6956">
+    <w:p w14:paraId="26E987C9" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="003C2AA8">
       <w:pPr>
-        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1026"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="743"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B5537D">
-[...6 lines deleted...]
-        <w:t>г) насиченість.</w:t>
+      <w:r w:rsidRPr="00FE165F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>надходження короткострокового кредиту банку – 1500 грн. (відбулося у ІІІ декаді);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="560B7A30" w14:textId="77777777" w:rsidR="006B6956" w:rsidRPr="00B5537D" w:rsidRDefault="006B6956" w:rsidP="006B6956">
+    <w:p w14:paraId="680AFA0A" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="003C2AA8">
       <w:pPr>
-        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:b/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1026"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="743"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B5537D">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">2. За ознакою рівня доступності інформація поділяється на: </w:t>
+      <w:r w:rsidRPr="00FE165F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">сплата податків та інших обов’язкових платежів до бюджету і централізованих фондів – 2580 грн., в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE165F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>т.ч</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE165F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. – 1800 грн., 400 грн., 380 грн.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="115B56E9" w14:textId="77777777" w:rsidR="006B6956" w:rsidRPr="00B5537D" w:rsidRDefault="006B6956" w:rsidP="006B6956">
+    <w:p w14:paraId="0827518A" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="003C2AA8">
       <w:pPr>
-        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1026"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="743"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B5537D">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">а) постійну, умовно-постійну та змінну; </w:t>
+      <w:r w:rsidRPr="00FE165F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">виплата зарплати та прирівняні до неї платежі – 730 грн.; в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE165F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>т.ч</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE165F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. – 308 грн. в І декаді і 422 – в ІІІ декаді;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7821E974" w14:textId="77777777" w:rsidR="006B6956" w:rsidRPr="00B5537D" w:rsidRDefault="006B6956" w:rsidP="006B6956">
+    <w:p w14:paraId="676FD0EE" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="003C2AA8">
       <w:pPr>
-        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1026"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="743"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B5537D">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">б) відкриту і конфіденційну; </w:t>
+      <w:r w:rsidRPr="00FE165F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>оплата рахунків постачальників за отримані ТМЦ – 6600 грн. (подекадний розподіл є однаковим);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48060BEA" w14:textId="77777777" w:rsidR="006B6956" w:rsidRPr="00B5537D" w:rsidRDefault="006B6956" w:rsidP="006B6956">
+    <w:p w14:paraId="47AF2456" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="003C2AA8">
       <w:pPr>
-        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1026"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="743"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B5537D">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">в) усну і документальну; </w:t>
+      <w:r w:rsidRPr="00FE165F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>виручка від реалізації основних засобів і ТМЦ – 8030 грн., (одержана в І декаді);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B03E4C1" w14:textId="77777777" w:rsidR="006B6956" w:rsidRPr="00B5537D" w:rsidRDefault="006B6956" w:rsidP="006B6956">
+    <w:p w14:paraId="2511C3F9" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="003C2AA8">
       <w:pPr>
-        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1026"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="743"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B5537D">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">г) текстову, табличну та графічну. </w:t>
+      <w:r w:rsidRPr="00FE165F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">оплата простроченої кредиторської заборгованості постачальникам – 1260 грн., (в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE165F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>т.ч</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE165F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. подекадний розподіл є однаковим);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F6B844C" w14:textId="77777777" w:rsidR="006B6956" w:rsidRPr="00B5537D" w:rsidRDefault="006B6956" w:rsidP="006B6956">
+    <w:p w14:paraId="3597DAEF" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="003C2AA8">
       <w:pPr>
-        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:b/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1026"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="743"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B5537D">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">3. Поділ інформації на комплексну і тематичну здійснюється за ознакою: </w:t>
+      <w:r w:rsidRPr="00FE165F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>погашення прострочених позик банку – 2325 грн.; (відбувається в другій декаді січня);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ABF3CAF" w14:textId="77777777" w:rsidR="006B6956" w:rsidRPr="00B5537D" w:rsidRDefault="006B6956" w:rsidP="006B6956">
+    <w:p w14:paraId="1DB6D480" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="003C2AA8">
       <w:pPr>
-        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1026"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="743"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B5537D">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">а) відношення до періоду прийняття управлінських рішень; </w:t>
+      <w:r w:rsidRPr="00FE165F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">надходження простроченої дебіторської заборгованості – 2035 грн. (в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE165F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>т.ч</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE165F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. в І декаді – 500 грн., в ІІ декаді – 1200 грн., в ІІІ – 335 грн.);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4588070D" w14:textId="77777777" w:rsidR="006B6956" w:rsidRPr="00B5537D" w:rsidRDefault="006B6956" w:rsidP="006B6956">
+    <w:p w14:paraId="0A02E588" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="003C2AA8">
       <w:pPr>
-        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1026"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="743"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B5537D">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">б) періодичність надходження; </w:t>
+      <w:r w:rsidRPr="00FE165F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>погашення термінових позик банку – 5800 грн. (здійснюється в ІІІ декаді січня);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E8352C5" w14:textId="77777777" w:rsidR="006B6956" w:rsidRPr="00B5537D" w:rsidRDefault="006B6956" w:rsidP="006B6956">
+    <w:p w14:paraId="2C2C3A45" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="003C2AA8">
       <w:pPr>
-        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1026"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="743"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B5537D">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">в) ступінь опрацювання; </w:t>
+      <w:r w:rsidRPr="00FE165F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">сплата відсотків за кредит – 2500 грн. (в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE165F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>т.ч</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE165F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>., в І декаді – 700 грн., а в ІІ і ІІІ декадах – по 900 грн.);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F0B0942" w14:textId="77777777" w:rsidR="006B6956" w:rsidRPr="00B5537D" w:rsidRDefault="006B6956" w:rsidP="006B6956">
+    <w:p w14:paraId="37C434D2" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="003C2AA8">
       <w:pPr>
-        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1026"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="743"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B5537D">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">г) обсяг необхідних відомостей для прийняття управлінських рішень. </w:t>
+      <w:r w:rsidRPr="00FE165F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>інші витрати – 1830 грн. (щодекадний розподіл є рівномірним).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="456F23EF" w14:textId="77777777" w:rsidR="006B6956" w:rsidRPr="00B5537D" w:rsidRDefault="006B6956" w:rsidP="006B6956">
+    <w:p w14:paraId="7D2B2843" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="003C2AA8">
       <w:pPr>
-        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
-[...1620 lines deleted...]
-        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="743"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="002B8BB9" w14:textId="77777777" w:rsidR="006B6956" w:rsidRPr="006B6956" w:rsidRDefault="006B6956" w:rsidP="00481364">
+    <w:p w14:paraId="7BB49995" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="003C2AA8">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE165F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Крім того, залишки коштів в касі і на поточному рахунку в банку на 1 січня звітного року склали 1020 грн.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a3"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1894"/>
+        <w:gridCol w:w="931"/>
+        <w:gridCol w:w="681"/>
+        <w:gridCol w:w="682"/>
+        <w:gridCol w:w="799"/>
+        <w:gridCol w:w="1265"/>
+        <w:gridCol w:w="931"/>
+        <w:gridCol w:w="797"/>
+        <w:gridCol w:w="682"/>
+        <w:gridCol w:w="683"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w14:paraId="14B599A5" w14:textId="77777777" w:rsidTr="00A609DF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1896" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A74E416" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE165F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Витрати</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="916" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="515EFCAE" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE165F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Всього за три декади</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44106D23" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE165F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Декада</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1267" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4537ADF5" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FE165F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Надход-ження</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="916" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04196C78" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE165F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Всього за три декади</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E62F09D" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE165F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Декада</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w14:paraId="090E350B" w14:textId="77777777" w:rsidTr="00A609DF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1896" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15D403EB" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="916" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01A711F6" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0168B7B4" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE165F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="295C23C0" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE165F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="803" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ED433EF" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE165F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>III</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1267" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DD92557" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="916" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E7A3DBE" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="803" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="429F7246" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE165F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79EFAF82" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE165F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B2D0463" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE165F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>III</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w14:paraId="6E8AA340" w14:textId="77777777" w:rsidTr="00A609DF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1896" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="011589D8" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="916" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3255C257" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F0D5727" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DD54673" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="803" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59FC92B7" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1267" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49954C0C" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="916" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F9352D4" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="803" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51DD937D" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C7001A5" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FFBEB9D" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w14:paraId="30E95788" w14:textId="77777777" w:rsidTr="00A609DF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1896" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57A5B773" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="916" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B7B9185" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E8A4D85" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ACCB59E" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="803" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A60411E" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1267" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39AF0A1E" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="916" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B240229" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="803" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F738986" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E6FE773" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="760ECD5D" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w14:paraId="699F018B" w14:textId="77777777" w:rsidTr="00A609DF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1896" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02CFC1DE" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="916" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="774D23BB" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6560C514" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C7582AE" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="803" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53233510" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1267" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08B77737" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="916" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="016528A4" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="803" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20D4BCC6" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C5ABD51" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="601D930B" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w14:paraId="5EFAA389" w14:textId="77777777" w:rsidTr="00A609DF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1896" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="140B3346" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="916" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CBACEFD" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75A3691E" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1904A05B" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="803" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="618891A8" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1267" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F48C8A0" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="916" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36457FDC" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="803" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2346FDAE" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="757EBF1E" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A76E9F9" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w14:paraId="3B92EBDE" w14:textId="77777777" w:rsidTr="00A609DF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1896" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5060B3CF" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="916" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28DEDB66" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0893B1AC" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2513D041" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="803" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04290D02" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1267" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35E4AC77" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="916" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20B9278D" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="803" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A2F0949" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79843724" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60446992" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w14:paraId="35E27C27" w14:textId="77777777" w:rsidTr="00A609DF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1896" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E6F77B9" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="916" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6550A00A" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61188370" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0477376F" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="803" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C964555" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1267" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BEECDEE" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="916" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="735F0DA2" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="803" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="209AE874" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71D4737E" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E5FA24E" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w14:paraId="41D2D363" w14:textId="77777777" w:rsidTr="00A609DF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1896" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CC1BAB6" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="916" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F24AA17" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C9E0340" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54EFB8B7" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="803" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B8E3819" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1267" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A0AD4F8" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="916" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C992FA5" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="803" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BC5A8F4" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48EF7494" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="255826BC" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w14:paraId="4D1E383C" w14:textId="77777777" w:rsidTr="00A609DF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1896" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="500455AE" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="916" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5157D072" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30E49642" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C652A95" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="803" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="601F7057" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1267" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3125AE1F" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="916" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D95A00D" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="803" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4029BC75" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C2FB504" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D400C21" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w14:paraId="68A8137C" w14:textId="77777777" w:rsidTr="00A609DF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1896" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B604584" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="916" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5757AC1F" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="597312ED" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EA9FCFE" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="803" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A5B6F85" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1267" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30D21397" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="916" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06464C45" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="803" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51E8A053" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="645B5EE6" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20549A16" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w14:paraId="7DF4D7BB" w14:textId="77777777" w:rsidTr="00A609DF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1896" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13005F8E" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE165F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Усього</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="916" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="105E8675" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1558EF01" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FD5AB32" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="803" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="131548A0" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1267" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="328FE317" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE165F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Усього</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="916" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5507AF56" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="803" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22DE691C" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49731C1B" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="600A15D8" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w14:paraId="2CB27569" w14:textId="77777777" w:rsidTr="00A609DF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1896" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35052017" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE165F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Перевищення надходжень (Видатків)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7449" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20ACCF46" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE165F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Усього: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20987DC2" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE165F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">В тому числі: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="151D4057" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE165F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>I декада =</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E39FA50" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE165F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>II декада=</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31448516" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE165F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>III декада =</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w14:paraId="2B070995" w14:textId="77777777" w:rsidTr="00A609DF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1896" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="554EFD82" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE165F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Залишки в касі/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52603F30" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE165F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>рахунку</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7449" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="516501E8" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="00A609DF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="48076CF9" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="003C2AA8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6376B072" w14:textId="77777777" w:rsidR="00481364" w:rsidRPr="006E478D" w:rsidRDefault="00481364" w:rsidP="00481364">
+    <w:p w14:paraId="5FEC701C" w14:textId="77777777" w:rsidR="003C2AA8" w:rsidRPr="00FE165F" w:rsidRDefault="003C2AA8" w:rsidP="003C2AA8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00665F0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Методичні вказівки.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00665F0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Розробка платіжного календаря полягає у визначенні конкретної послідовності і строків здійснення всіх розрахунків , що дозволяє своєчасно перераховувати кошти до бюджету і позабюджетних фондів і забезпечити фінансування нормальної господарської діяльності підприємства. Платіжний календар складається на короткі проміжки часу (місяць, 15 днів, декаду). Платіжний календар охоплює всі витрати і надходження коштів як в готівковій, так і в безготівковій формах. Першим розділом календаря є його видаткова частина, яка відображає всі заплановані розрахунки і перерахування коштів, другим – його доходна частина. Співвідношенням між його обома частинами повинно бути таким, щоб забезпечувалася їх рівність або перевищення доходів над видатками.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7FD00DE2" w14:textId="77777777" w:rsidR="0070173A" w:rsidRPr="00481364" w:rsidRDefault="0070173A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0070173A" w:rsidRPr="00481364">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75F04D71"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8E2A8A88"/>
+    <w:lvl w:ilvl="0" w:tplc="6FC427D6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0F129A2A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2517"/>
+        </w:tabs>
+        <w:ind w:left="2517" w:hanging="1056"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2541"/>
+        </w:tabs>
+        <w:ind w:left="2541" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3261"/>
+        </w:tabs>
+        <w:ind w:left="3261" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3981"/>
+        </w:tabs>
+        <w:ind w:left="3981" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4701"/>
+        </w:tabs>
+        <w:ind w:left="4701" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5421"/>
+        </w:tabs>
+        <w:ind w:left="5421" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6141"/>
+        </w:tabs>
+        <w:ind w:left="6141" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6861"/>
+        </w:tabs>
+        <w:ind w:left="6861" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="2044211859">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B0186A"/>
+    <w:rsid w:val="001042E9"/>
+    <w:rsid w:val="003C2AA8"/>
     <w:rsid w:val="003F6821"/>
     <w:rsid w:val="00481364"/>
     <w:rsid w:val="00615A02"/>
     <w:rsid w:val="006347B1"/>
     <w:rsid w:val="00635DE5"/>
     <w:rsid w:val="00694A86"/>
     <w:rsid w:val="006B6956"/>
     <w:rsid w:val="0070173A"/>
     <w:rsid w:val="00B0186A"/>
     <w:rsid w:val="00B5537D"/>
     <w:rsid w:val="00D91CDB"/>
     <w:rsid w:val="00E65671"/>
     <w:rsid w:val="00F50C64"/>
     <w:rsid w:val="00F614F4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5B5BFC06"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{34F7D731-189E-4492-8883-1EF0AF205002}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6199,50 +7202,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00481364"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -6274,62 +7278,83 @@
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="a4">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F50C64"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a5">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F50C64"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003C2AA8"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="283"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="Основний текст з відступом Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003C2AA8"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kfk_pao@ztu.edu.ua" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6587,70 +7612,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>6028</Characters>
+  <Pages>4</Pages>
+  <Words>794</Words>
+  <Characters>4528</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>50</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>37</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7071</CharactersWithSpaces>
+  <CharactersWithSpaces>5312</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Пользователь</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>