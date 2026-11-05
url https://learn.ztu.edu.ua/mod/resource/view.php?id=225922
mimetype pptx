--- v0 (2026-01-28)
+++ v1 (2026-11-05)
@@ -101,107 +101,107 @@
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" bookmarkIdSeed="2">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483660" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId71"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="259" r:id="rId2"/>
     <p:sldId id="257" r:id="rId3"/>
     <p:sldId id="306" r:id="rId4"/>
     <p:sldId id="321" r:id="rId5"/>
-    <p:sldId id="322" r:id="rId6"/>
-[...55 lines deleted...]
-    <p:sldId id="266" r:id="rId62"/>
+    <p:sldId id="366" r:id="rId6"/>
+    <p:sldId id="367" r:id="rId7"/>
+    <p:sldId id="368" r:id="rId8"/>
+    <p:sldId id="369" r:id="rId9"/>
+    <p:sldId id="322" r:id="rId10"/>
+    <p:sldId id="323" r:id="rId11"/>
+    <p:sldId id="324" r:id="rId12"/>
+    <p:sldId id="325" r:id="rId13"/>
+    <p:sldId id="334" r:id="rId14"/>
+    <p:sldId id="327" r:id="rId15"/>
+    <p:sldId id="370" r:id="rId16"/>
+    <p:sldId id="371" r:id="rId17"/>
+    <p:sldId id="372" r:id="rId18"/>
+    <p:sldId id="332" r:id="rId19"/>
+    <p:sldId id="336" r:id="rId20"/>
+    <p:sldId id="339" r:id="rId21"/>
+    <p:sldId id="338" r:id="rId22"/>
+    <p:sldId id="340" r:id="rId23"/>
+    <p:sldId id="341" r:id="rId24"/>
+    <p:sldId id="333" r:id="rId25"/>
+    <p:sldId id="348" r:id="rId26"/>
+    <p:sldId id="349" r:id="rId27"/>
+    <p:sldId id="350" r:id="rId28"/>
+    <p:sldId id="351" r:id="rId29"/>
+    <p:sldId id="352" r:id="rId30"/>
+    <p:sldId id="353" r:id="rId31"/>
+    <p:sldId id="354" r:id="rId32"/>
+    <p:sldId id="355" r:id="rId33"/>
+    <p:sldId id="307" r:id="rId34"/>
+    <p:sldId id="300" r:id="rId35"/>
+    <p:sldId id="318" r:id="rId36"/>
+    <p:sldId id="308" r:id="rId37"/>
+    <p:sldId id="319" r:id="rId38"/>
+    <p:sldId id="320" r:id="rId39"/>
+    <p:sldId id="309" r:id="rId40"/>
+    <p:sldId id="263" r:id="rId41"/>
+    <p:sldId id="264" r:id="rId42"/>
+    <p:sldId id="265" r:id="rId43"/>
+    <p:sldId id="310" r:id="rId44"/>
+    <p:sldId id="311" r:id="rId45"/>
+    <p:sldId id="312" r:id="rId46"/>
+    <p:sldId id="313" r:id="rId47"/>
+    <p:sldId id="314" r:id="rId48"/>
+    <p:sldId id="315" r:id="rId49"/>
+    <p:sldId id="316" r:id="rId50"/>
+    <p:sldId id="317" r:id="rId51"/>
+    <p:sldId id="271" r:id="rId52"/>
+    <p:sldId id="272" r:id="rId53"/>
+    <p:sldId id="273" r:id="rId54"/>
+    <p:sldId id="274" r:id="rId55"/>
+    <p:sldId id="275" r:id="rId56"/>
+    <p:sldId id="276" r:id="rId57"/>
+    <p:sldId id="277" r:id="rId58"/>
+    <p:sldId id="278" r:id="rId59"/>
+    <p:sldId id="279" r:id="rId60"/>
+    <p:sldId id="260" r:id="rId61"/>
+    <p:sldId id="261" r:id="rId62"/>
     <p:sldId id="357" r:id="rId63"/>
     <p:sldId id="358" r:id="rId64"/>
     <p:sldId id="359" r:id="rId65"/>
     <p:sldId id="360" r:id="rId66"/>
     <p:sldId id="361" r:id="rId67"/>
     <p:sldId id="362" r:id="rId68"/>
     <p:sldId id="363" r:id="rId69"/>
     <p:sldId id="364" r:id="rId70"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="6858000" type="screen4x3"/>
   <p:notesSz cx="6797675" cy="9926638"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="ru-RU"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
@@ -328,56 +328,56 @@
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
-      <p:cViewPr varScale="1">
+      <p:cViewPr>
         <p:scale>
-          <a:sx n="92" d="100"/>
-          <a:sy n="92" d="100"/>
+          <a:sx n="94" d="100"/>
+          <a:sy n="94" d="100"/>
         </p:scale>
-        <p:origin x="1186" y="77"/>
+        <p:origin x="1138" y="29"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -445,51 +445,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3850443" y="0"/>
             <a:ext cx="2945659" cy="496332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{0DF563A4-0842-4BD0-B00B-6A46712841AD}" type="datetimeFigureOut">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
-              <a:t>23.03.2025</a:t>
+              <a:t>23.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Образ слайда 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="917575" y="744538"/>
             <a:ext cx="4962525" cy="3722687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -712,71 +712,71 @@
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide33.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide32.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide37.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide39.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide38.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide39.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide41.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide42.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Образ слайда 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
@@ -803,51 +803,51 @@
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Номер слайда 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B1366D8B-23BE-4978-893B-3D872D3455AE}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
-              <a:t>31</a:t>
+              <a:t>33</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -885,51 +885,51 @@
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Номер слайда 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B1366D8B-23BE-4978-893B-3D872D3455AE}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
-              <a:t>32</a:t>
+              <a:t>34</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -1001,51 +1001,51 @@
               <a:rPr lang="uk-UA" baseline="0" dirty="0"/>
               <a:t>ЧД – чистий дохід</a:t>
             </a:r>
             <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Номер слайда 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B1366D8B-23BE-4978-893B-3D872D3455AE}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
-              <a:t>37</a:t>
+              <a:t>39</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -1083,51 +1083,51 @@
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Номер слайда 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B1366D8B-23BE-4978-893B-3D872D3455AE}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
-              <a:t>38</a:t>
+              <a:t>40</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -1165,51 +1165,51 @@
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Номер слайда 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B1366D8B-23BE-4978-893B-3D872D3455AE}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
-              <a:t>39</a:t>
+              <a:t>41</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -1250,51 +1250,51 @@
             <a:r>
               <a:rPr lang="uk-UA" dirty="0"/>
               <a:t>Рис. 4. Методи планування виручки</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Номер слайда 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B1366D8B-23BE-4978-893B-3D872D3455AE}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
-              <a:t>40</a:t>
+              <a:t>42</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
@@ -1570,51 +1570,51 @@
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5871224" y="6557946"/>
             <a:ext cx="2002464" cy="226902"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>23.03.2025</a:t>
+              <a:t>23.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="Нижний колонтитул 17"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2819400" y="6557946"/>
             <a:ext cx="2927722" cy="228600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -1765,51 +1765,51 @@
               <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Дата 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>23.03.2025</a:t>
+              <a:t>23.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Нижний колонтитул 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1947,51 +1947,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Дата 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4242816" y="6557946"/>
             <a:ext cx="2002464" cy="226902"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>23.03.2025</a:t>
+              <a:t>23.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Нижний колонтитул 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="6556248"/>
             <a:ext cx="3657600" cy="228600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -2133,51 +2133,51 @@
               <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Дата 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>23.03.2025</a:t>
+              <a:t>23.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Нижний колонтитул 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2352,51 +2352,51 @@
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4724238" y="6556810"/>
             <a:ext cx="2002464" cy="226902"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr bIns="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>23.03.2025</a:t>
+              <a:t>23.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Нижний колонтитул 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1735358" y="6556810"/>
             <a:ext cx="2895600" cy="228600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr bIns="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -2639,51 +2639,51 @@
               <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Дата 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>23.03.2025</a:t>
+              <a:t>23.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Нижний колонтитул 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3066,51 +3066,51 @@
               <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Дата 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>23.03.2025</a:t>
+              <a:t>23.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Нижний колонтитул 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3186,51 +3186,51 @@
               <a:rPr kumimoji="0" lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Дата 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>23.03.2025</a:t>
+              <a:t>23.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Нижний колонтитул 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3287,51 +3287,51 @@
           <p:cNvPr id="2" name="Дата 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>23.03.2025</a:t>
+              <a:t>23.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Нижний колонтитул 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:defRPr>
@@ -3554,51 +3554,51 @@
               <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Дата 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>23.03.2025</a:t>
+              <a:t>23.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Нижний колонтитул 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3905,51 +3905,51 @@
             <a:r>
               <a:rPr kumimoji="0" lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Дата 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>23.03.2025</a:t>
+              <a:t>23.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Нижний колонтитул 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4262,51 +4262,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="4245936" y="6557946"/>
             <a:ext cx="2002464" cy="226902"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" tIns="0" bIns="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr kumimoji="0" sz="1000">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:extLst/>
           </a:lstStyle>
           <a:p>
             <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>23.03.2025</a:t>
+              <a:t>23.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Нижний колонтитул 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="6557946"/>
             <a:ext cx="3657600" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -4706,311 +4706,311 @@
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
       <a:extLst/>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
-</file>
-[...6 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.wmf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.wmf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...3 lines deleted...]
-<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...10 lines deleted...]
-
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.wmf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.wmf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject3.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiki-data.uk-ua.nina.az/&#1050;&#1086;&#1088;&#1080;&#1089;&#1085;&#1110;_&#1082;&#1086;&#1087;&#1072;&#1083;&#1080;&#1085;&#1080;.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...10 lines deleted...]
-
 <file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
@@ -5171,1972 +5171,1511 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvPr id="4" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A66AD19-582E-636F-FBEC-E5C91541AFCE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1"/>
-[...30 lines deleted...]
-            <a:spLocks noGrp="1"/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="457200" y="1609416"/>
-            <a:ext cx="7239000" cy="3891286"/>
+            <a:off x="457201" y="547010"/>
+            <a:ext cx="7787208" cy="6971139"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+            <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+              <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:effectLst>
+                  <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                    <a:schemeClr val="bg2"/>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a14:hiddenEffects>
+            </a:ext>
+          </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-            <a:normAutofit fontScale="85000" lnSpcReduction="10000"/>
+          <a:bodyPr vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="45720" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just"/>
-[...24 lines deleted...]
-                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Google Sans Text"/>
+              </a:rPr>
+              <a:t>Як в Україні, так і у світовій практиці, найбільші обсяги тіньового сектору </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Google Sans Text"/>
+              </a:rPr>
+              <a:t>традиційно зосереджені у кількох конкретних галузях. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Google Sans Text"/>
+              </a:rPr>
+              <a:t>Лідером за рівнем «</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Google Sans Text"/>
+              </a:rPr>
+              <a:t>тінізації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Google Sans Text"/>
+              </a:rPr>
+              <a:t>» є </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Google Sans Text"/>
+              </a:rPr>
+              <a:t>оптова та роздрібна торгівля</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Google Sans Text"/>
+              </a:rPr>
+              <a:t> разом </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Google Sans Text"/>
+              </a:rPr>
+              <a:t>із </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Google Sans Text"/>
+              </a:rPr>
+              <a:t>сферою послуг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Google Sans Text"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Google Sans Text"/>
+              </a:rPr>
+              <a:t>Ключові сфери з найвищою часткою тіньової економіки: </a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buAutoNum type="arabicPeriod"/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Google Sans Text"/>
+              </a:rPr>
+              <a:t>Оптова та роздрібна торгівля (включно з </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Google Sans Text"/>
+              </a:rPr>
+              <a:t>HoReCa</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Google Sans Text"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Google Sans Text"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:r>
-[...9 lines deleted...]
-                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" marR="0" lvl="1" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Google Sans Text"/>
+              </a:rPr>
+              <a:t>Масові розрахунки готівкою або переказами на особисті картки, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" marR="0" lvl="1" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Google Sans Text"/>
+              </a:rPr>
+              <a:t>продаж контрабанди чи підакцизних товарів (алкоголь, сигарети, паливо),</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" marR="0" lvl="1" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Google Sans Text"/>
+              </a:rPr>
+              <a:t> виплата зарплат «у конвертах» та дроблення бізнесу через ФОП. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buAutoNum type="arabicPeriod" startAt="2"/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Google Sans Text"/>
+              </a:rPr>
+              <a:t>Будівництво та нерухомість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Google Sans Text"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:r>
-[...23 lines deleted...]
-                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" marR="0" lvl="1" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Google Sans Text"/>
+              </a:rPr>
+              <a:t>Залучення неоформленої робочої сили, використання готівки за купівлю</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" marR="0" lvl="1" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Google Sans Text"/>
+              </a:rPr>
+              <a:t>/оренду житла, штучне завищення чи заниження вартості матеріалів і послуг. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buAutoNum type="arabicPeriod" startAt="3"/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Google Sans Text"/>
+              </a:rPr>
+              <a:t>Сільське господарство (Агросектор)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Google Sans Text"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:r>
-[...9 lines deleted...]
-                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" marR="0" lvl="1" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Google Sans Text"/>
+              </a:rPr>
+              <a:t> Неофіційна оренду землі (за готівку), продаж врожаю за готівкові кошти</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" marR="0" lvl="1" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Google Sans Text"/>
+              </a:rPr>
+              <a:t> без декларування, використання незадекларованої праці </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" altLang="uk-UA" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Google Sans Text"/>
+              </a:rPr>
+              <a:t>при </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Google Sans Text"/>
+              </a:rPr>
+              <a:t>сезонних робіт.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buAutoNum type="arabicPeriod" startAt="4"/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Google Sans Text"/>
+              </a:rPr>
+              <a:t>Логістика, транспорт та складське господарство</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Google Sans Text"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:r>
-[...603 lines deleted...]
-            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" marR="0" lvl="1" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Google Sans Text"/>
+              </a:rPr>
+              <a:t>Неофіційне надання послуг пасажирських (таксі) та вантажних </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Google Sans Text"/>
+              </a:rPr>
+              <a:t>перевезен</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Google Sans Text"/>
+              </a:rPr>
+              <a:t>,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" marR="0" lvl="1" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Google Sans Text"/>
+              </a:rPr>
+              <a:t>використання «сірого» палива, розрахунки без видачі </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Google Sans Text"/>
+              </a:rPr>
+              <a:t>чеків</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Google Sans Text"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buAutoNum type="arabicPeriod" startAt="5"/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Google Sans Text"/>
+              </a:rPr>
+              <a:t>IT та фріланс (сфера побутових послуг)</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Google Sans Text"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" marR="0" lvl="1" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Google Sans Text"/>
+              </a:rPr>
+              <a:t>Чому в тіні:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Google Sans Text"/>
+              </a:rPr>
+              <a:t> Праця з іноземними замовниками через закордонні платіжні</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" marR="0" lvl="1" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Google Sans Text"/>
+              </a:rPr>
+              <a:t> системи без виведення коштів у місцеву банківську систему.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="uk-UA" altLang="uk-UA" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvPr id="3" name="Объект 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{713474E9-FF6D-F896-A859-EE577F5E8037}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just"/>
-[...828 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="uk-UA"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...4 lines deleted...]
-          </p:cNvSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Объект 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE0F7D2B-910E-1F19-2DD9-0DBA34389ACC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
-        </p:nvSpPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="457200" y="1000108"/>
-            <a:ext cx="7239000" cy="5455628"/>
+            <a:off x="395537" y="332656"/>
+            <a:ext cx="7272808" cy="6123707"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
-        <p:txBody>
-[...246 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Объект 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08D19D54-08F6-C758-4DFE-F6E20FF58956}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>https://www.youtube.com/watch?v=0VFMae3rArk</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2860544614"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Ключові</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>факти</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Объект 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73CCD2FE-7BD1-8FEA-5F80-9D1ED40631DC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="989655" y="1609725"/>
+            <a:ext cx="6174090" cy="3890963"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Объект 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27A09F15-8C99-26F1-BA04-E833EF9F8473}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1124744"/>
+            <a:ext cx="7239000" cy="4995150"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2581114206"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Объект 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A2D63890-E8B7-79A5-8D76-DB7F11A4E296}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1340769"/>
+            <a:ext cx="7239000" cy="4970478"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1397182268"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Объект 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF878079-2E60-8723-CDDB-BB82F565B838}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="2317133"/>
+            <a:ext cx="7239000" cy="3431822"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4190919779"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Объект 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{928A3E9C-7236-D9A1-9444-E2A5915DCBFB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -7146,110 +6685,51 @@
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="827584" y="764704"/>
             <a:ext cx="6912767" cy="5691659"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
-[...58 lines deleted...]
-<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Объект 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BDA33F9-B0CF-A80F-D31A-7B934B3BAC45}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -7264,110 +6744,507 @@
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="619125" y="1813719"/>
             <a:ext cx="6915150" cy="4438650"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1070905359"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...10 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
-        </p:nvPicPr>
-[...5 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="894269" y="1609725"/>
-            <a:ext cx="6364861" cy="4846638"/>
+            <a:off x="428596" y="1000108"/>
+            <a:ext cx="7239000" cy="4286280"/>
           </a:xfrm>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="70000" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="360000" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" b="1" u="sng" dirty="0">
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="360000" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" u="sng" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Питання лекції</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Підприємство як суб’єкт господарювання і отримання доходів.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" algn="just" fontAlgn="auto">
+              <a:lnSpc>
+                <a:spcPts val="1800"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Витрати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виробництво</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>реалізацію</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>продукції</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Фінансові результати діяльності підприємств: валовий доход, чистий доход, прибуток, їх економічний зміст. Види (форми) чистого доходу, прибутку, їх зміст і роль в розширенні виробництва.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Прибуток від реалізації продукції та послуг, порядок його обчислення і фактори, які впливають на його величину.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" algn="just" fontAlgn="auto">
+              <a:lnSpc>
+                <a:spcPts val="1800"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Прибуток</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>від</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>операційної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>діяльності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> та порядок </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>його</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розрахунку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Прибуток від звичайної діяльності та порядок його розрахунку.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Загальний (балансовий) прибуток, порядок його розрахунку. Чистий прибуток, порядок його розрахунку та розподілу. Використання чистого прибутку.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Фонди грошових коштів, порядок їх формування та використання.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Відображення розрахунку прибутку та його використання в бухгалтерській звітності.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="514350" indent="-514350" algn="just">
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" dirty="0">
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Объект 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10ED4537-E0D4-9152-3645-22504C34692F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -7382,51 +7259,51 @@
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1115616" y="476672"/>
             <a:ext cx="5832647" cy="5979691"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="948941253"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Объект 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38CA9A67-B58F-BE1B-6447-2C0D252843E3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -7441,51 +7318,51 @@
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="597506" y="1609725"/>
             <a:ext cx="6958387" cy="4846638"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1818518361"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Объект 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA9702E5-72A4-5A7B-6BD1-F7701F03EF8E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -7500,507 +7377,51 @@
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1187624" y="548680"/>
             <a:ext cx="5400599" cy="5907683"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="367852698"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
-[...455 lines deleted...]
-<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Объект 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41DBF3DD-993B-DB17-6A20-B40CDAC9F9E9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -8045,51 +7466,51 @@
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1043609" y="2638368"/>
             <a:ext cx="5876924" cy="2450010"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1386268789"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="191490" name="Picture 2"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
@@ -8105,51 +7526,51 @@
           <a:xfrm>
             <a:off x="0" y="928670"/>
             <a:ext cx="8072462" cy="4758741"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Объект 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A4160CB-45AB-ED65-5E25-2CE6650191EA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -8164,51 +7585,51 @@
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1340768"/>
             <a:ext cx="7239000" cy="5040480"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4256664582"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Объект 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C8F50DB-6863-4544-273B-9828BC1DDF34}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -8223,51 +7644,51 @@
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1772817"/>
             <a:ext cx="7239000" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="225321629"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Объект 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D01F9ED1-684F-3A97-0D8F-BCE6B1CF0A43}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -8282,51 +7703,51 @@
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1117769" y="1609725"/>
             <a:ext cx="5917862" cy="4846638"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1512641228"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Объект 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B06CA17-A5EF-17E3-0811-F8D0FF8ED421}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -8341,51 +7762,51 @@
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1412777"/>
             <a:ext cx="7239000" cy="3744416"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="138055340"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Объект 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6A54C10-6A4B-4E00-4DBD-F950B1DB3CB0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -8400,51 +7821,699 @@
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="611560" y="620688"/>
             <a:ext cx="6768752" cy="5835675"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1501636191"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="714356"/>
+            <a:ext cx="7239000" cy="5741380"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Прибуток як кінцевий фінансовий результат діяльності підприємства представляє собою різницю між загальною сумою доходів і витратами на виробництво і реалізацію продукції</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>		На </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>формування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>абсолютної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>суми</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прибутку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємства</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>впливають</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>результати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>тобто</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ефективність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>його</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фінансово-господарської</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>діяльності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>; сфера </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>діяльності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>галузь</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>господарства</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>установлені</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>законодавством</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>умови</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>обліку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фінансових</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>результатів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>		</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Балансовий</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прибуток</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>загальна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> сума </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>прибутку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємства</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>від</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>усіх</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>видів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>діяльності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> за </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>звітний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>період</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>отримана</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> як на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>території</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>України</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, так </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> за </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>її</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> межами</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0">
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0">
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Объект 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{625CCC0E-6AB1-55F4-4CEE-7CB0402C23CF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -8459,51 +8528,51 @@
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="908721"/>
             <a:ext cx="7239000" cy="5509026"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1830995434"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Объект 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49576850-7B77-D2F8-1790-F6A8C9F0725D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -8518,51 +8587,51 @@
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1196752"/>
             <a:ext cx="7239000" cy="4835821"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="212107485"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Объект 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB096E1D-C597-628B-8E99-B869E4A6233C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -8577,1455 +8646,51 @@
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1124745"/>
             <a:ext cx="7239000" cy="3600399"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2059261016"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1403 lines deleted...]
-<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="179202" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
@@ -11009,51 +9674,51 @@
             <a:r>
               <a:rPr lang="ru-RU" sz="2200" dirty="0" err="1">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>тощо</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2200" dirty="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="140290" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
@@ -13572,51 +12237,51 @@
               <a:buNone/>
               <a:tabLst/>
             </a:pPr>
             <a:endParaRPr kumimoji="0" lang="ru-RU" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Содержимое 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
@@ -13815,51 +12480,51 @@
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>прибуток (збиток) від звичайної діяльності</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" dirty="0">
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="118786" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
@@ -14118,51 +12783,51 @@
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </p:spPr>
                   </p:pic>
                 </p:oleObj>
               </mc:Fallback>
             </mc:AlternateContent>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Содержимое 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
@@ -14255,51 +12920,51 @@
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" dirty="0">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Содержимое 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
@@ -14459,51 +13124,51 @@
             </a:pPr>
             <a:endParaRPr lang="ru-RU" dirty="0">
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="ru-RU" dirty="0">
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="167937" name="Rectangle 1"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
@@ -16233,51 +14898,185 @@
             <a:r>
               <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>грн</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2000" dirty="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>.).</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Содержимое 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="785794"/>
+            <a:ext cx="7239000" cy="5669942"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>		</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Ц</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>І</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>КАВО! </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>		</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>		</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Рисунок 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{24839AB2-48ED-3AEE-9C9E-27CA51FEF5C4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="858840"/>
+            <a:ext cx="8100392" cy="5140319"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Прямоугольник 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="428596" y="214289"/>
@@ -17747,51 +16546,51 @@
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" err="1">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>грн</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>. * 0,20).</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Прямоугольник 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="571472" y="571480"/>
@@ -18866,648 +17665,51 @@
             <a:r>
               <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>періоді</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2000" dirty="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
-[...596 lines deleted...]
-<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Прямоугольник 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="642910" y="357167"/>
@@ -20106,51 +18308,51 @@
             <a:r>
               <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>планується</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2400" dirty="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Прямоугольник 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="857224" y="714357"/>
@@ -20520,51 +18722,51 @@
             <a:r>
               <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>підприємству</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="2400" dirty="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Прямоугольник 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="857224" y="642919"/>
@@ -20643,51 +18845,51 @@
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>4) прибуток, що залишається в розпорядженні підприємства, в першу чергу, направляється на заощадження, забезпечення його подальшого розвитку, і тільки в іншій частині – на потреби споживання.</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="2200" dirty="0">
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="168962" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
@@ -20776,51 +18978,51 @@
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </p:spPr>
                   </p:pic>
                 </p:oleObj>
               </mc:Fallback>
             </mc:AlternateContent>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="172034" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
@@ -21056,51 +19258,51 @@
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </p:spPr>
                   </p:pic>
                 </p:oleObj>
               </mc:Fallback>
             </mc:AlternateContent>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Прямоугольник 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="500034" y="642919"/>
@@ -21157,51 +19359,51 @@
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Конкретно ці витрати представляють собою капітальні вкладення в будівництво нових виробничих площ, реконструкцію підприємств, придбання і монтаж нового устаткування, інші витрати капітального характеру, включаючи природоохоронні і такі, що спрямовані на поліпшення умов праці і техніки безпеки. Це також витрати на проведення науково-дослідницьких і дослідно-конструкторських робіт, підготовку та освоєння нових прогресивних технологій та видів продукції</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="181249" name="Rectangle 1"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
@@ -21522,51 +19724,51 @@
               </a:rPr>
               <a:t> і радіоапаратурою, іншим обладнанням, придбання подарунків для ветеранів тощо).</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="uk-UA" sz="2200" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="183297" name="Rectangle 1"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
@@ -21641,51 +19843,113 @@
               </a:rPr>
               <a:t>використовується для стимулювання зацікавленості працівників підприємства в досягненні високих результатів праці. В даному напрямку прибуток використовується на виплату винагороди за загальні результати роботи за підсумком року, на одноразове преміювання окремих працівників за виконання особливо важливих виробничих завдань, виплату премій за інші досягнення в роботі, а також надання одноразової матеріальної допомоги працівникам.</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="uk-UA" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Объект 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A7DCC297-5C30-37EA-8E23-DFF09426000F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1956194"/>
+            <a:ext cx="7239000" cy="3452025"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="329445632"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="184321" name="Rectangle 1"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
@@ -21813,51 +20077,51 @@
               </a:rPr>
               <a:t> з обмеженою відповідальністю та інших господарських товариств, створення ними резервних (страхових) фондів за рахунок прибутку є обов’язковим у порядку і розмірах, що визначається установчими документами.</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="uk-UA" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7170" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{811E4F67-4E71-65E7-A7D0-F6A6DD8B0CF4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -21875,111 +20139,51 @@
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="467544" y="1340768"/>
             <a:ext cx="7571556" cy="4320480"/>
           </a:xfrm>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
-[...59 lines deleted...]
-<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8194" name="Содержимое 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CAEC7A2B-9EE0-4973-3211-9F1F568A7D11}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -22813,51 +21017,51 @@
             <a:r>
               <a:rPr lang="ru-RU" altLang="uk-UA" sz="1800" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="ru-RU" altLang="uk-UA" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9218" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4876F2F2-E850-5E1F-B254-D7C16EAC29F4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -22875,51 +21079,51 @@
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="642938" y="1500188"/>
             <a:ext cx="7429500" cy="3514725"/>
           </a:xfrm>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10242" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{326BE1D7-E32F-EA4C-8EC4-D8FD2BC2E4C3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -22937,51 +21141,51 @@
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="571500" y="1928813"/>
             <a:ext cx="7519988" cy="2854325"/>
           </a:xfrm>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11266" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64C3F08F-5D8A-140D-E35C-83663A08BC9B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -22999,51 +21203,51 @@
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="714375" y="1428750"/>
             <a:ext cx="7343775" cy="4297363"/>
           </a:xfrm>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12290" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40319F85-2A07-EEF5-4CDE-2CCFCAB153A3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -23061,51 +21265,51 @@
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="571500" y="2071688"/>
             <a:ext cx="7515225" cy="2616200"/>
           </a:xfrm>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13314" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82BE7951-32EF-4E7D-6DDE-D138033565DB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -23123,51 +21327,51 @@
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="500063" y="1428750"/>
             <a:ext cx="7653337" cy="3357563"/>
           </a:xfrm>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="14338" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C5795FD1-676D-DD15-7233-D5AF9CFA5512}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -23185,51 +21389,51 @@
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="642938" y="2286000"/>
             <a:ext cx="7315200" cy="2325688"/>
           </a:xfrm>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="15362" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D746E89-C26C-6570-AB74-D2DAED727FF3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -23247,51 +21451,113 @@
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="500063" y="1928813"/>
             <a:ext cx="7758112" cy="2724150"/>
           </a:xfrm>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Объект 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00F8CBC5-8003-D74D-679C-F53D629EE979}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="468313" y="2484415"/>
+            <a:ext cx="7239000" cy="2703558"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2358735336"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Прямоугольник 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1AEF7CEB-36F2-12CB-01A8-BBB0631EF305}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -27726,51 +25992,51 @@
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="x-none" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17410" name="Заголовок 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A0DF14F-2913-DC15-D379-8AF632E218AE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -29070,1975 +27336,50 @@
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="x-none" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
-[...1923 lines deleted...]
-
 <file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Объект 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{873C4631-158A-E1D1-6344-503B4A33601B}"/>
               </a:ext>
             </a:extLst>
@@ -31894,236 +28235,205 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="185346" name="Picture 2"/>
+          <p:cNvPr id="5" name="Объект 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B670964A-D4DE-6458-4187-09384BE8C2A9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
-          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="214282" y="1000109"/>
-            <a:ext cx="7858180" cy="4569016"/>
+            <a:off x="457200" y="1988840"/>
+            <a:ext cx="7239000" cy="3306048"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...6 lines deleted...]
-          <a:effectLst/>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2601072006"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="186370" name="Picture 2"/>
+          <p:cNvPr id="5" name="Объект 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{753A35EC-AED0-03C4-270E-E91FBE9CAF33}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
-          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="214282" y="642918"/>
-            <a:ext cx="7786742" cy="2286016"/>
+            <a:off x="457200" y="2132856"/>
+            <a:ext cx="7239000" cy="3056136"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...39 lines deleted...]
-          <a:effectLst/>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2445258345"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...1 lines deleted...]
-          <p:cNvPr id="3" name="Объект 2">
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Объект 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08D19D54-08F6-C758-4DFE-F6E20FF58956}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8863C269-1903-2076-7A44-E14B6612DBD1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr>
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
-        </p:nvSpPr>
-[...12 lines deleted...]
-      </p:sp>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1752682"/>
+            <a:ext cx="7239000" cy="4560723"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/_rels/theme1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Изящная">
   <a:themeElements>
     <a:clrScheme name="Изящная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="B13F9A"/>
       </a:dk2>
       <a:lt2>
@@ -32677,162 +28987,161 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Opulent</Template>
   <TotalTime></TotalTime>
-  <Words>3149</Words>
+  <Words>2723</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Экран (4:3)</PresentationFormat>
-  <Paragraphs>237</Paragraphs>
+  <Paragraphs>232</Paragraphs>
   <Slides>69</Slides>
   <Notes>6</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="8" baseType="variant">
       <vt:variant>
         <vt:lpstr>Использованные шрифты</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Тема</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Внедренные серверы OLE</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заголовки слайдов</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>69</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="80" baseType="lpstr">
+    <vt:vector size="79" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
-      <vt:lpstr>Manrope</vt:lpstr>
+      <vt:lpstr>Google Sans Text</vt:lpstr>
       <vt:lpstr>Symbol</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Trebuchet MS</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Wingdings 2</vt:lpstr>
       <vt:lpstr>Изящная</vt:lpstr>
       <vt:lpstr>Picture</vt:lpstr>
-      <vt:lpstr>Microsoft Excel Chart</vt:lpstr>
       <vt:lpstr>Тема 3. Фінансові результати діяльності підприємств, їх розрахунок та розподіл </vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Ключові факти</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
-      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
-      <vt:lpstr>   Топ-10 підприємств за чистим доходом від реалізації (за 1 півріччя 2024 року): </vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Етапи формування дивідендної політики корпорації</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
-      <vt:lpstr>Виплати дивідендів в 2020 - 2021 (прогноз)  рр. за регіонами та в розрізі окремих галузей в 2020 році</vt:lpstr>
-      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ОСНОВИ ФІНАНСОВОЇ САНАЦІЇ ПІДПРИЄМСТВА</dc:title>
   <dc:creator>andrew</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>