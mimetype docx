--- v0 (2026-02-04)
+++ v1 (2026-10-03)
@@ -1094,74 +1094,93 @@
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Варто також згадати про принципи державної служби, які, первісно, і лягли в основу розбудови принципів державного управління; зокрема, такими стали принципи: верховенства права,  законності, професіоналізму, патріотизму, доброчесності, ефективності, забезпечення рівного доступу до державної служби, політичної неупередженості, прозорості, стабільності.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B6CD705" w14:textId="5B785B52" w:rsidR="00A562D3" w:rsidRPr="00A562D3" w:rsidRDefault="00A562D3" w:rsidP="00A562D3">
+    <w:p w14:paraId="4B6CD705" w14:textId="395708E2" w:rsidR="00A562D3" w:rsidRPr="00A562D3" w:rsidRDefault="00A562D3" w:rsidP="00A562D3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Окремо варто представити підхід колективу авторів під керівництвом професора Ковбасюка Ю.В., згідно якому всі принципи  державного управління варто поділити на 4 групи, зокрема: </w:t>
+        <w:t xml:space="preserve">Окремо варто представити підхід колективу авторів під керівництвом професора Ковбасюка Ю.В., згідно якому всі принципи  державного управління варто поділити на </w:t>
+      </w:r>
+      <w:r w:rsidR="00595A70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A562D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> груп, зокрема: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2981B6D4" w14:textId="77777777" w:rsidR="00A562D3" w:rsidRPr="00A562D3" w:rsidRDefault="00A562D3" w:rsidP="00A562D3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -1552,193 +1571,153 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">поєднання єдиноначальності та колегіальності; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>лінійно-функціональна</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (штабна) побудова структури управління);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C26894C" w14:textId="77777777" w:rsidR="00A562D3" w:rsidRPr="00A562D3" w:rsidRDefault="00A562D3" w:rsidP="00A562D3">
+    <w:p w14:paraId="1C26894C" w14:textId="0EF1E77B" w:rsidR="00A562D3" w:rsidRPr="00A562D3" w:rsidRDefault="00A562D3" w:rsidP="00A562D3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>адаптивні (уточнення мети при зміні обставин;</w:t>
       </w:r>
+      <w:r w:rsidR="00595A70">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
-          <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-        <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> відповідність елементів системи </w:t>
+        <w:t xml:space="preserve">відповідність елементів системи </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>визначеніи</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>̆ меті;</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> орієнтація на </w:t>
+        <w:t xml:space="preserve">̆ меті; орієнтація на </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>постійне</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> оновлення;</w:t>
+        <w:t xml:space="preserve"> оновлення; встановлення нормативів за елементами системи;</w:t>
+      </w:r>
+      <w:r w:rsidR="00595A70">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
-          <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-        <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> встановлення нормативів за елементами системи;</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> урахування темпів розвитку керованих об’єктів при формуванні управлінських рішень; конкретизація </w:t>
+        <w:t xml:space="preserve">урахування темпів розвитку керованих об’єктів при формуванні управлінських рішень; конкретизація </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>управлінськоі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">̈ діяльності та </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
@@ -7618,70 +7597,70 @@
     <w:p w14:paraId="5DCBAB6C" w14:textId="77777777" w:rsidR="00A562D3" w:rsidRPr="00A562D3" w:rsidRDefault="00A562D3" w:rsidP="00A562D3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>механізм впливу на людину, її свідомість і поведінку (позитивні (стимулювання), негативні (примус));</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="697C327C" w14:textId="77777777" w:rsidR="00A562D3" w:rsidRPr="00A562D3" w:rsidRDefault="00A562D3" w:rsidP="00A562D3">
+    <w:p w14:paraId="697C327C" w14:textId="1A90AADE" w:rsidR="00A562D3" w:rsidRPr="00A562D3" w:rsidRDefault="00A562D3" w:rsidP="00A562D3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Заслуговує на увагу запропонована професором Л.Акімовою групування методів державного управління економічною безпекою держави, згідно якому останні поділяються [226, С.57]:</w:t>
+        <w:t>Заслуговує на увагу запропонована групування методів державного управління економічною безпекою держави, згідно якому останні поділяються:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CA9C099" w14:textId="77777777" w:rsidR="00A562D3" w:rsidRPr="00A562D3" w:rsidRDefault="00A562D3" w:rsidP="00A562D3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>за формами впливу на суб’єктів ринку (прямі та опосередковані);</w:t>
@@ -7762,73 +7741,73 @@
     <w:p w14:paraId="122E3677" w14:textId="77777777" w:rsidR="00A562D3" w:rsidRPr="00A562D3" w:rsidRDefault="00A562D3" w:rsidP="00A562D3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>прямого адміністрування (правового регулювання, переконання, примушення, контролю тощо);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11EC2177" w14:textId="77777777" w:rsidR="00A562D3" w:rsidRPr="00A562D3" w:rsidRDefault="00A562D3" w:rsidP="00A562D3">
+    <w:p w14:paraId="11EC2177" w14:textId="496C11F6" w:rsidR="00A562D3" w:rsidRPr="00A562D3" w:rsidRDefault="00A562D3" w:rsidP="00A562D3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>непрямого регулюючого впливу (виховання, стимулювання, демократизації управління, розміщення державних замовлень, маніпуляції тощо );</w:t>
+        <w:t>непрямого регулюючого впливу (виховання, стимулювання, демократизації управління, розміщення державних замовлень, маніпуляції тощо);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2ACC887B" w14:textId="77777777" w:rsidR="00A562D3" w:rsidRPr="00A562D3" w:rsidRDefault="00A562D3" w:rsidP="00A562D3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>спеціальні (застосовуються щодо окремих галузевих напрямів державного управління за функціями або сферами):</w:t>
@@ -7837,73 +7816,91 @@
     <w:p w14:paraId="039C9DA5" w14:textId="77777777" w:rsidR="00A562D3" w:rsidRPr="00A562D3" w:rsidRDefault="00A562D3" w:rsidP="00A562D3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>адміністративні (заборона, дозвіл, регламентація діяльності тощо);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A5876F1" w14:textId="77777777" w:rsidR="00A562D3" w:rsidRPr="00A562D3" w:rsidRDefault="00A562D3" w:rsidP="00A562D3">
+    <w:p w14:paraId="2A5876F1" w14:textId="51F9DCF0" w:rsidR="00A562D3" w:rsidRPr="00A562D3" w:rsidRDefault="00A562D3" w:rsidP="00A562D3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>економічні (матеріальне стимулювання, оподаткування, розподіл бюджетних ресурсів, кредитування, захист та заохочення конкуренції, створення невигідних умов одо монополії тощо)</w:t>
+        <w:t xml:space="preserve">економічні (матеріальне стимулювання, оподаткування, розподіл бюджетних ресурсів, кредитування, захист та заохочення конкуренції, створення невигідних умов </w:t>
+      </w:r>
+      <w:r w:rsidR="00171AC9">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>щ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A562D3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>одо монополії тощо)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ED7D7A4" w14:textId="77777777" w:rsidR="00A562D3" w:rsidRPr="00A562D3" w:rsidRDefault="00A562D3" w:rsidP="00A562D3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>соціально-політичні (інформування, реклама, залучення громадян до процесів державного управління, вирішення проблем соціальних груп, підвищення статусу відповідних категорій громадян, надання кращих можливостей до самореалізації тощо);</w:t>
@@ -8055,138 +8052,185 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Опрацювання економічних методів в їх широкій інтерпретації, свідчить про  відсутність жодного з методів щодо обраного для опрацювання об’єкту державного управління, а саме  - бюджетної безпеки.  За цих умов необхідним вбачається внесення до їх сукупності методу бюджетного регулювання, у тому числі бюджетної політики. Перше являє собою </w:t>
       </w:r>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>сукупність форм, методів і напрямів впливу відповідних уповноважених бюджетним законодавством державних органів всіх рівнів на показники бюджетів всіх рівнів і всіх їх складових з метою забезпечення соціально-економічної рівноваги та стійкості держави; друга - сукупність форм, методів і напрямів впливу відповідних уповноважених бюджетним законодавством державних органів всіх рівнів на бюджетні відносини для ефективного функціонування та подальшого розвитку бюджетної системи (виступає частиною фінансово-бюджетного регулювання)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04ED6EB6" w14:textId="77777777" w:rsidR="00A562D3" w:rsidRPr="00A562D3" w:rsidRDefault="00A562D3" w:rsidP="00A562D3">
+    <w:p w14:paraId="04ED6EB6" w14:textId="3460BC18" w:rsidR="00A562D3" w:rsidRPr="00A562D3" w:rsidRDefault="00A562D3" w:rsidP="00A562D3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">І на останнє, вбачається доречним в межах науково-аналітичних методів у складі методів економічного аналізу зробити додатковий акцент на  методах стратегічного аналізу, що являють собою основу стратегічного управління як інструменти визначення майбутнього розвитку держави. </w:t>
+        <w:t>І на останнє, вбачається доречним в межах науково-аналітичних методів у складі методів економічного аналізу зробити додатковий акцент на  методах стратегічного аналізу, що являють собою основу стратегічного управління як інструмент</w:t>
+      </w:r>
+      <w:r w:rsidR="00171AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A562D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> визначення майбутнього розвитку держави. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23BCF4FD" w14:textId="77777777" w:rsidR="00A562D3" w:rsidRPr="00A562D3" w:rsidRDefault="00A562D3" w:rsidP="00A562D3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Розбудова</w:t>
       </w:r>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">методологічного інструментарію державного управління бюджетною безпекою перебуває на стадії формування. Представлені положення є початковими і не кінцевими. Втім, їх реалізація разом з методологічною надбудовою дозволить створити життєздатну систему державного управління бюджетною безпекою. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="230F6295" w14:textId="19438B3F" w:rsidR="00A562D3" w:rsidRPr="00A562D3" w:rsidRDefault="00A562D3" w:rsidP="00A562D3">
+    <w:p w14:paraId="230F6295" w14:textId="47A6AE5E" w:rsidR="00A562D3" w:rsidRPr="00A562D3" w:rsidRDefault="00A562D3" w:rsidP="00A562D3">
       <w:pPr>
         <w:pStyle w:val="xfmc1"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Формування системи державного управління передбачає виокремлення: “суб’єктів управління, тобто органів виконавчої влади; об’єктів управління, тобто сфери та галуз суспільного життя, що перебувають під організуючим впливом держави; управлінської діяльності, тобто певного роду суспільних відносин, через які реалізуються численні прямі та зворотні зв’язки між суб’єктами і </w:t>
+        <w:t>Формування системи державного управління передбачає виокремлення: “суб’єктів управління, тобто органів виконавчої влади; об’єктів управління, тобто сфери та галуз</w:t>
+      </w:r>
+      <w:r w:rsidR="00171AC9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
       </w:r>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
+        <w:t xml:space="preserve"> суспільного життя, що перебувають під організуючим впливом держави; управлінської діяльності, тобто певного роду суспільних відносин, через які реалізуються численні прямі та зворотні зв’язки між суб’єктами і </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A562D3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>об’єктами управління”. Питання об’єкту управління в контексті теми дослідження детально розглядалось в розділі 1, суб’єктне поле частково було представлено попередньо і буде більш детально опрацьоване в наступному пункті; найбільш нерозбудованою позицією слід визнати державну управлінську діяльність в сфері бюджетної безпеки в просторі та часі, яку уособлюють в собі механізми (що робити?) та політика (куди рухатись у часі?) державного управління бюджетною безпекою, які у своїй сукупності складають методологічну надбудову державного управління бюджетною безпекою.</w:t>
+        <w:t xml:space="preserve">об’єктами управління”. Питання об’єкту управління в контексті теми дослідження детально розглядалось в </w:t>
+      </w:r>
+      <w:r w:rsidR="00171AC9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>попередніх темах</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A562D3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>, суб’єктне поле частково було представлено попередньо і буде більш детально опрацьоване в наступному пункті; найбільш нерозбудованою позицією слід визнати державну управлінську діяльність в сфері бюджетної безпеки в просторі та часі, яку уособлюють в собі механізми (що робити?) та політика (куди рухатись у часі?) державного управління бюджетною безпекою, які у своїй сукупності складають методологічну надбудову державного управління бюджетною безпекою.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2045AB59" w14:textId="77777777" w:rsidR="00A562D3" w:rsidRPr="00A562D3" w:rsidRDefault="00A562D3" w:rsidP="00A562D3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Відмітимо, що при формування механізмів державного управління бюджетною безпекою первинним має бути конструювання відсутньої на сьогодні категорії  “механізм державне управління бюджетною безпекою”. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BCB382B" w14:textId="77777777" w:rsidR="00A562D3" w:rsidRPr="00A562D3" w:rsidRDefault="00A562D3" w:rsidP="00A562D3">
@@ -9203,73 +9247,73 @@
     <w:p w14:paraId="50D49EAA" w14:textId="16D85DE0" w:rsidR="00A562D3" w:rsidRPr="00A562D3" w:rsidRDefault="00A562D3" w:rsidP="00A562D3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  штучно створена складна система, призначена для досягнення поставлених цілей, яка  має визначену структуру, сукупність правових норм, методи, засоби, інструменти державного впливу на об’єкт управління; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07D7C7B0" w14:textId="4DC6E322" w:rsidR="00A562D3" w:rsidRPr="00A562D3" w:rsidRDefault="00A562D3" w:rsidP="00A562D3">
+    <w:p w14:paraId="07D7C7B0" w14:textId="5B5D4C77" w:rsidR="00A562D3" w:rsidRPr="00A562D3" w:rsidRDefault="00A562D3" w:rsidP="00A562D3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> демократична державна організація управлінського впливу на  суспільні процеси;  він включає:  систему  управління (соціальні,  правові норми);  способи визначення цілий;  управлінський процес як цикл діють   керуючої системою, що послідовно змінюють одна одну; </w:t>
+        <w:t xml:space="preserve"> демократична державна організація управлінського впливу на  суспільні процеси;  він включає:  систему  управління (соціальні,  правові норми);  способи визначення цілий;  управлінський процес як цикл діють керуючої системою, що послідовно змінюють одна одну; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C145BF0" w14:textId="010D30BA" w:rsidR="00A562D3" w:rsidRPr="00A562D3" w:rsidRDefault="00A562D3" w:rsidP="00A562D3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
@@ -10471,51 +10515,51 @@
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> та </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00701063">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ресурсів</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A562D3" w:rsidRPr="00701063" w14:paraId="66628D4C" w14:textId="77777777" w:rsidTr="00C21BF8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3113" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E407D52" w14:textId="77777777" w:rsidR="00A562D3" w:rsidRPr="00701063" w:rsidRDefault="00A562D3" w:rsidP="00C21BF8">
+          <w:p w14:paraId="3E407D52" w14:textId="254B4EE5" w:rsidR="00A562D3" w:rsidRPr="00701063" w:rsidRDefault="00A562D3" w:rsidP="00C21BF8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00701063">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>сукупність</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00701063">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -10543,60 +10587,60 @@
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00701063">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>мотиваційних</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00701063">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">,  </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00701063">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>організацій</w:t>
+              <w:t>організаційних</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00701063">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">-них і </w:t>
+              <w:t xml:space="preserve"> і </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00701063">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>правових</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00701063">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00701063">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -10867,80 +10911,80 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6DD394B8" w14:textId="77777777" w:rsidR="00A562D3" w:rsidRPr="00701063" w:rsidRDefault="00A562D3" w:rsidP="00A562D3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00701063">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Рис. .... Підходи до тлумачення сутності поняття «механізми державного управління»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68FD3733" w14:textId="77777777" w:rsidR="00A562D3" w:rsidRPr="00A562D3" w:rsidRDefault="00A562D3" w:rsidP="00A562D3">
+    <w:p w14:paraId="68FD3733" w14:textId="551E5C9D" w:rsidR="00A562D3" w:rsidRPr="00A562D3" w:rsidRDefault="00A562D3" w:rsidP="00A562D3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Зважаючи на представлені понятійні характеристики наведених різнорідних визначень, а також раніше сформованих автором понять “державне  управління” та “бюджетна безпека” пропонується під механізмом державного управління бюджетною безпекою розуміти множину взаємопов’язаних методологічних та організаційних компонентів, які у своєму логічному причинно-наслідковому дієвому зв’язку відбивають власне змістовно-структурне наповнення вищевказаної системи та послідовність вищевказаного процесу в </w:t>
+        <w:t xml:space="preserve">Зважаючи на представлені понятійні характеристики наведених різнорідних визначень, а також раніше сформованих понять “державне  управління” та “бюджетна безпека” пропонується під механізмом державного управління бюджетною безпекою розуміти множину взаємопов’язаних методологічних та організаційних компонентів, які у своєму логічному причинно-наслідковому дієвому зв’язку відбивають власне змістовно-структурне наповнення вищевказаної системи та послідовність вищевказаного процесу в просторі та часі, за допомогою </w:t>
       </w:r>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">просторі та часі, за допомогою яких здійснюється керівний вплив на бюджетну безпеку.  Представлена словникова конструкція дозволяє врахувати відповідний субпідрядний зв’язок всіх заявлених понять-уключень, науково-практичні рівні опрацювання об’єктних явищ та процесів, взаємозв’язок методологічних та організаційних компонентів, статично-динамічний зміст системи/процесу управління. </w:t>
+        <w:t xml:space="preserve">яких здійснюється керівний вплив на бюджетну безпеку.  Представлена словникова конструкція дозволяє врахувати відповідний субпідрядний зв’язок всіх заявлених понять-уключень, науково-практичні рівні опрацювання об’єктних явищ та процесів, взаємозв’язок методологічних та організаційних компонентів, статично-динамічний зміст системи/процесу управління. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="553B9025" w14:textId="15F9A26C" w:rsidR="00A562D3" w:rsidRPr="00A562D3" w:rsidRDefault="00A562D3" w:rsidP="00A562D3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Переходячи до ідентифікації механізмів державного управління бюджетною безпекою, зауважимо, що певні автори виокремлюють комплексний механізм державного управління, що включає такі підмеханізми: економічні, мотиваційні, організаційні, політичні, правові механізми. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6915B581" w14:textId="24346E89" w:rsidR="00A562D3" w:rsidRPr="00A562D3" w:rsidRDefault="00A562D3" w:rsidP="00A562D3">
@@ -11037,206 +11081,196 @@
         <w:t>за суб’єктами управління (механізми, що використовуються Президентом України, органами законодавчої, виконавчої та судової влади, органами місцевого самоврядування тощо);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47DFD80D" w14:textId="47CD092F" w:rsidR="00A562D3" w:rsidRPr="00A562D3" w:rsidRDefault="00A562D3" w:rsidP="00A562D3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Втім, найбільш комплексною і традиційною класифікацією механізмів державного управління є сукупність угрупувань останніх за:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71703D97" w14:textId="77777777" w:rsidR="00A562D3" w:rsidRPr="00A562D3" w:rsidRDefault="00A562D3" w:rsidP="00A562D3">
+    <w:p w14:paraId="71703D97" w14:textId="08D3E06F" w:rsidR="00A562D3" w:rsidRPr="00A562D3" w:rsidRDefault="00A562D3" w:rsidP="00A562D3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>типами: механізми-знаряддя (представлені цільовими інструментами керівного впливу суб’єктів на об’єкт), механізми-системи (реалізуються через системний механізм взаємодії всіх компонентів (суб’єктів та об’єкту), підсистем та елементів), механізми-процеси (відбиває поетапний виплив суб’єктів на об’єкт та поступову видозміну останнього);</w:t>
+        <w:t>типами: механізми-знаряддя (представлені цільовими інструментами керівного впливу суб’єктів на об’єкт), механізми-системи (реалізуються через системний механізм взаємодії всіх компонентів (суб’єктів та об’єкту), підсистем та елементів), механізми-процеси (відбиває поетапний вплив суб’єктів на об’єкт та поступову видозміну останнього);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79F7C602" w14:textId="77777777" w:rsidR="00A562D3" w:rsidRPr="00A562D3" w:rsidRDefault="00A562D3" w:rsidP="00A562D3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">особливостями побудови: цільові механізми (адміністративні, правові, економічні, політичні, соціальні, інформаційні, психологічні, моральні, етичні, комбіновані), механізми здійснення процесу державного управління різними суб’єктами (механізми, що застосовуються Президентом України, органами </w:t>
       </w:r>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>законодавчої, виконавчої та судової влади, народом України), механізми формування та взаємодії елементів державного управління в його історичному розвитку (первинні, перехідні, чинні в часі та просторі);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31743A2E" w14:textId="31D38837" w:rsidR="00A562D3" w:rsidRPr="00A562D3" w:rsidRDefault="00A562D3" w:rsidP="00A562D3">
+    <w:p w14:paraId="31743A2E" w14:textId="4355BD4B" w:rsidR="00A562D3" w:rsidRPr="00A562D3" w:rsidRDefault="00A562D3" w:rsidP="00A562D3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Зважаючи на субпідрядність бюджетної безпеки щодо економічної безпеки, а отже і державного управління бюджетною безпекою щодо  державного управління економічною безпекою, цікавим вбачається підхід щодо класифікації механізмів державного управління останньою, за яким він включає правовий, економічний, політичний, інформаційний, мотиваційний, організаційний, соціальний, безпекотворчий.</w:t>
+        <w:t>Зважаючи на субпідрядність бюджетної безпеки щодо економічної безпеки, а отже і державного управління бюджетною безпекою щодо державного управління економічною безпекою, цікавим вбачається підхід щодо класифікації механізмів державного управління останньою, за яким він включає правовий, економічний, політичний, інформаційний, мотиваційний, організаційний, соціальний, безпекотворчий.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52E8CF80" w14:textId="3E5B73D8" w:rsidR="00A562D3" w:rsidRPr="00A562D3" w:rsidRDefault="00A562D3" w:rsidP="00A562D3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Фахівці з економічної безпеки пропонують виокремлювати такі механізми забезпечення економічної безпеки з боку держави: економічний, інституційно-правовий, організаційно-управлінський, мотиваційно-превентивний, інформаційно-аналітичний. Таку позицію підтримують окремі фахівці з державного управління в сфері економічної безпеки.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="486D44B4" w14:textId="67FACB0B" w:rsidR="00A562D3" w:rsidRPr="00A562D3" w:rsidRDefault="00A562D3" w:rsidP="00A562D3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Інші автори наголошують на потребі виокремлення в межах загального механізму державного управління економічною безпекою: моніторинг економіки, встановлення гранично допустимих значень, діяльність щодо виявлення та запобігання економічних загроз. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22F19A1D" w14:textId="7891BF8B" w:rsidR="00A562D3" w:rsidRPr="00A562D3" w:rsidRDefault="00DB77C5" w:rsidP="00A562D3">
+    <w:p w14:paraId="22F19A1D" w14:textId="046756F7" w:rsidR="00A562D3" w:rsidRPr="00A562D3" w:rsidRDefault="00A562D3" w:rsidP="00A562D3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="uk-UA"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">На підставі опрацювання вказаних підходів, з урахуванням викладених позицій автора щодо теоретичних засад та методологічних положень  державного управління бюджетною безпекою, пропонується виокремлювати такі блокові механізми державного управління бюджетною безпекою з наступним опрацюванням їх: </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">На підставі опрацювання вказаних підходів, з урахуванням викладених позицій щодо теоретичних засад та методологічних положень  державного управління бюджетною безпекою, пропонується виокремлювати такі блокові механізми державного управління бюджетною безпекою з наступним опрацюванням їх: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29B21384" w14:textId="77777777" w:rsidR="00A562D3" w:rsidRPr="00A562D3" w:rsidRDefault="00A562D3" w:rsidP="00A562D3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Блок “Каркасно-забезпечувальні механізми”:</w:t>
@@ -11584,70 +11618,70 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Інші автори включають до елементів структури </w:t>
       </w:r>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">механізму державного управління: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">методи, важелі, інструменти, політику, правове, нормативне та інформаційне забезпечення. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A74216F" w14:textId="77777777" w:rsidR="00A562D3" w:rsidRPr="00A562D3" w:rsidRDefault="00A562D3" w:rsidP="00A562D3">
+    <w:p w14:paraId="0A74216F" w14:textId="0B7FF270" w:rsidR="00A562D3" w:rsidRPr="00A562D3" w:rsidRDefault="00A562D3" w:rsidP="00A562D3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Фахівці з економічної безпеки виокремлюють такі частини механізм у управління останньою: </w:t>
+        <w:t xml:space="preserve">Фахівці з економічної безпеки виокремлюють такі частини механізму управління останньою: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24335D4B" w14:textId="2CA53C52" w:rsidR="00A562D3" w:rsidRPr="00A562D3" w:rsidRDefault="00A562D3" w:rsidP="00A562D3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>технологічну, функціональну, інструментальну, методологічну, принципову, цільову;</w:t>
@@ -11723,70 +11757,92 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">сукупність механізмів державного забезпечення економічної безпеки країни (політичний, економічний, правовий, мотиваційний, організаційний, соціальний, комплексний, інформаційний, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>безпекотворчий</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">), мета, суб’єкти, об’єкт, економічне, правове, інформаційне забезпечення; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CA12AB8" w14:textId="0C58AC2C" w:rsidR="00A562D3" w:rsidRPr="00A562D3" w:rsidRDefault="00A562D3" w:rsidP="00A562D3">
+    <w:p w14:paraId="4009CA99" w14:textId="77777777" w:rsidR="00E31FC8" w:rsidRDefault="00A562D3" w:rsidP="00A562D3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A562D3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">На думку автора дослідження питання побудови загального механізму державного управління бюджетною безпекою є недоречним, оскільки “загалом склад елементів та порядок функціонування механізмів державного управління визначається метою, засобами впливу на об’єкт, зв’язками між елементами системи, наявністю ресурсів та можливостей конкретної ситуації”. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CA12AB8" w14:textId="19612D0B" w:rsidR="00A562D3" w:rsidRPr="00A562D3" w:rsidRDefault="00A562D3" w:rsidP="00A562D3">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="0" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">На думку автора дослідження питання побудови загального механізму державного управління бюджетною безпекою є недоречним, оскільки “загалом склад елементів та порядок функціонування механізмів державного управління визначається метою, засобами впливу на об’єкт, зв’язками між елементами системи, наявністю ресурсів та можливостей конкретної ситуації”. Отже, кожен з наведених вище механізмів має свою </w:t>
+        <w:t xml:space="preserve">Отже, кожен з наведених вище механізмів має свою </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>підціль</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> в межах загальної мети </w:t>
       </w:r>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -11806,51 +11862,51 @@
         <w:t>ефективного та продуктивного функціонування інституту держави. Вочевидь, такий стан речей розповсюджується і на принципи, функції, методи, інструменти тощо.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DF0BFB0" w14:textId="77777777" w:rsidR="00A562D3" w:rsidRPr="00A562D3" w:rsidRDefault="00A562D3" w:rsidP="00A562D3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Втім, питання моделі інтегрального механізму державного управління бюджетною безпекою як формалізованого уявлення про нерозривно об’єднану сукупність різних механізмів державного управління останньою в загальній канві компонентів може бути вирішено позитивно (рис. ....). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="528DDB5C" w14:textId="77777777" w:rsidR="00A562D3" w:rsidRDefault="00A562D3" w:rsidP="00A562D3">
+    <w:p w14:paraId="528DDB5C" w14:textId="52AE33FC" w:rsidR="00A562D3" w:rsidRDefault="00A562D3" w:rsidP="00A562D3">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00701063">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D26D593" wp14:editId="15DC2EC3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-8981</wp:posOffset>
@@ -14182,60 +14238,50 @@
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00701063">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Рис. .....Модель інтегрального механізму державного управління бюджетною безпекою</w:t>
       </w:r>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="00701063">
-[...8 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="361C1859" w14:textId="77777777" w:rsidR="00A562D3" w:rsidRPr="00A562D3" w:rsidRDefault="00A562D3" w:rsidP="00A562D3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Такою канвою компонентів пропонується обрати: мету, принципи, функції, методи, технології, інструменти, важелі, стимули, забезпечення, практичні заходи; при цьому щодо кожного окремого з визначених механізмів державного управління бюджетною безпекою вказані компоненти ідентифікуються як часткове до загального, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -14245,70 +14291,70 @@
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">зокрема: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>підцілі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> до мети, певні принципи, функції, методи, технології, інструменти, важелі, стимули, забезпечення, заходи на практиці.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EDEE625" w14:textId="77777777" w:rsidR="00A562D3" w:rsidRPr="00A562D3" w:rsidRDefault="00A562D3" w:rsidP="00A562D3">
+    <w:p w14:paraId="6EDEE625" w14:textId="000D33AD" w:rsidR="00A562D3" w:rsidRPr="00A562D3" w:rsidRDefault="00A562D3" w:rsidP="00A562D3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>При цьому під останніми, враховуючи попередні пропозиції автора та лексичне навантаження відповідних термінів, слід розуміти:</w:t>
+        <w:t>При цьому під останніми, враховуючи попередні пропозиції та лексичне навантаження відповідних термінів, слід розуміти:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78301525" w14:textId="77777777" w:rsidR="00A562D3" w:rsidRPr="00A562D3" w:rsidRDefault="00A562D3" w:rsidP="00A562D3">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A562D3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Мета інтегрального механізму державного управління бюджетною безпекою – глобальна ціль вказаного механізму;</w:t>
@@ -14591,95 +14637,74 @@
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51565CC0" w14:textId="77777777" w:rsidR="00A562D3" w:rsidRDefault="00A562D3" w:rsidP="00A562D3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="234D4D85" w14:textId="16D9865D" w:rsidR="00DB77C5" w:rsidRPr="00DB77C5" w:rsidRDefault="00DB77C5" w:rsidP="00DB77C5">
-[...20 lines deleted...]
-    </w:p>
     <w:p w14:paraId="67A39CAA" w14:textId="77777777" w:rsidR="00DB77C5" w:rsidRPr="00DB77C5" w:rsidRDefault="00DB77C5" w:rsidP="00DB77C5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB77C5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Сучасний стан державного управління бюджетною безпекою фактично може бути оцінений в контексті результативності та ефективності діяльності його суб’єктів через визначення власне показників бюджетної безпеки. У різні часи опанування аналітичного інструментарію щодо показників бюджетної безпеки присвятили свої праці В.Вареник, К.Захожай, Н.Фатюха, Н.Чечетова, Н.Лелюк, О.Гладкова, Т.Свинаренко, Ю. Харазішвілі, Є. Дронь, С.Онищенко. Втім, кожен з авторів охопив своїм дослідженням невеликий відлік часу, що не може відбивати певні тенденції та якісний рівень діяльності з управління бюджетною безпекою. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ABE0C30" w14:textId="77777777" w:rsidR="00DB77C5" w:rsidRPr="00DB77C5" w:rsidRDefault="00DB77C5" w:rsidP="00DB77C5">
+    <w:p w14:paraId="0ABE0C30" w14:textId="0E43BA78" w:rsidR="00DB77C5" w:rsidRPr="00DB77C5" w:rsidRDefault="00DB77C5" w:rsidP="00DB77C5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB77C5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Зауважимо, що порядок визначення бюджетних безпеки регламентується </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB77C5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -14706,73 +14731,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Наказом  </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB77C5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Міністерства економічного розвитку і торгівлі України від </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB77C5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">29.10.2013  № 1277. Згідно вказаному нормативного документу в основі обрахунку рівня бюджетної безпеки лежить сукупність індикаторів, формули їх обрахунку, характеристичні значення індикаторів, вагові коефіцієнти для обрахунку бюджетної безпеки (Додаток </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">). До індикаторів бюджетної безпеки віднесено [26]: </w:t>
+        <w:t xml:space="preserve">29.10.2013  № 1277. Згідно вказаному нормативного документу в основі обрахунку рівня бюджетної безпеки лежить сукупність індикаторів, формули їх обрахунку, характеристичні значення індикаторів, вагові коефіцієнти для обрахунку бюджетної безпеки. До індикаторів бюджетної безпеки віднесено: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37E64C87" w14:textId="77777777" w:rsidR="00DB77C5" w:rsidRPr="00DB77C5" w:rsidRDefault="00DB77C5" w:rsidP="00DB77C5">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB77C5">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Бб1 – показник частки дефіциту/профіциту державного бюджету до ВВП (%), що визначається за формулою:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1912AEA3" w14:textId="77777777" w:rsidR="00DB77C5" w:rsidRPr="00DB77C5" w:rsidRDefault="00DB77C5" w:rsidP="00DB77C5">
@@ -15341,51 +15344,50 @@
       </w:pPr>
       <w:r w:rsidRPr="00DB77C5">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Бб3 – показник частки перерозподілу ВВП через зведений бюджет (%), що визначається за формулою:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="045EA254" w14:textId="77777777" w:rsidR="00DB77C5" w:rsidRPr="00DB77C5" w:rsidRDefault="00DB77C5" w:rsidP="00DB77C5">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1429"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB77C5">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Бб3 = </w:t>
       </w:r>
       <m:oMath>
         <m:f>
           <m:fPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </m:ctrlPr>
           </m:fPr>
           <m:num>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <m:t>Дхзб</m:t>
             </m:r>
           </m:num>
           <m:den>
@@ -15405,50 +15407,51 @@
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> *100     (1.7);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D8621BE" w14:textId="77777777" w:rsidR="00DB77C5" w:rsidRPr="00DB77C5" w:rsidRDefault="00DB77C5" w:rsidP="00DB77C5">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1429"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB77C5">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">де </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DB77C5">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Дхзб</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DB77C5">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> – доходи зведеного бюджету,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DC95CD3" w14:textId="77777777" w:rsidR="00DB77C5" w:rsidRPr="00DB77C5" w:rsidRDefault="00DB77C5" w:rsidP="00DB77C5">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
@@ -15838,115 +15841,115 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Оптимальним вважається значення: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2580A1D4" w14:textId="77777777" w:rsidR="00DB77C5" w:rsidRPr="00DB77C5" w:rsidRDefault="00DB77C5" w:rsidP="00DB77C5">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1429"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB77C5">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Бб4 = 6                 (1.12);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52CD0CDE" w14:textId="77777777" w:rsidR="00DB77C5" w:rsidRPr="00DB77C5" w:rsidRDefault="00DB77C5" w:rsidP="00DB77C5">
+    <w:p w14:paraId="52CD0CDE" w14:textId="5C82A8E7" w:rsidR="00DB77C5" w:rsidRPr="00DB77C5" w:rsidRDefault="00DB77C5" w:rsidP="00DB77C5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB77C5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Цікавим при вивченні методики обрахунку вбачається те, що серед всіх індикаторів фінансової безпеки за субіндексами (банківська безпека, безпека небанківського фінансового ринку, боргова безпека, бюджетна безпека, валютна безпека, грошово-кредитна безпека) саме бюджетна безпека має найбільший ваговий коефіцієнт, який сягає значення 0, 2023 (Додаток Г).</w:t>
+        <w:t>Цікавим при вивченні методики обрахунку вбачається те, що серед всіх індикаторів фінансової безпеки за субіндексами (банківська безпека, безпека небанківського фінансового ринку, боргова безпека, бюджетна безпека, валютна безпека, грошово-кредитна безпека) саме бюджетна безпека має найбільший ваговий коефіцієнт, який сягає значення 0, 2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F738C19" w14:textId="77777777" w:rsidR="00DB77C5" w:rsidRPr="00DB77C5" w:rsidRDefault="00DB77C5" w:rsidP="00DB77C5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB77C5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Опрацюємо відповідні статистичні показники на предмет визначення рівня бюджетної безпеки за останні 10 років.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ED260B1" w14:textId="77777777" w:rsidR="00DB77C5" w:rsidRPr="00DB77C5" w:rsidRDefault="00DB77C5" w:rsidP="00DB77C5">
+    <w:p w14:paraId="2ED260B1" w14:textId="5C1BFC29" w:rsidR="00DB77C5" w:rsidRPr="00DB77C5" w:rsidRDefault="00DB77C5" w:rsidP="00DB77C5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB77C5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Одними з основних першоджерельних показників всіх наведених індикаторів є показник виконання дохідної частини бюджету та його похідний показник – дефіциту/профіциту державного бюджету. Їх сукупність на підставі опрацювання офіційної статистики Міністерства фінансів України  представляється наступним чином (таблиця ....)[335].</w:t>
+        <w:t>Одними з основних першоджерельних показників всіх наведених індикаторів є показник виконання дохідної частини бюджету та його похідний показник – дефіциту/профіциту державного бюджету. Їх сукупність на підставі опрацювання офіційної статистики Міністерства фінансів України  представляється наступним чином (таблиця ....).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57D43653" w14:textId="77777777" w:rsidR="00DB77C5" w:rsidRPr="00DB77C5" w:rsidRDefault="00DB77C5" w:rsidP="00DB77C5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB77C5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -17522,51 +17525,50 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="431ADFFB" w14:textId="77777777" w:rsidR="00DB77C5" w:rsidRPr="00DB77C5" w:rsidRDefault="00DB77C5" w:rsidP="00DB77C5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB77C5">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="790F668A" w14:textId="77777777" w:rsidR="00DB77C5" w:rsidRPr="00DB77C5" w:rsidRDefault="00DB77C5" w:rsidP="00DB77C5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -17887,50 +17889,51 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7620E486" w14:textId="77777777" w:rsidR="00DB77C5" w:rsidRPr="00DB77C5" w:rsidRDefault="00DB77C5" w:rsidP="00DB77C5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB77C5">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="66EBD300" w14:textId="77777777" w:rsidR="00DB77C5" w:rsidRPr="00DB77C5" w:rsidRDefault="00DB77C5" w:rsidP="00DB77C5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -18219,88 +18222,68 @@
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB77C5">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-217096,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="109D7E2B" w14:textId="77777777" w:rsidR="00DB77C5" w:rsidRPr="00DB77C5" w:rsidRDefault="00DB77C5" w:rsidP="00DB77C5">
+    <w:p w14:paraId="434F0E61" w14:textId="77777777" w:rsidR="006C37A4" w:rsidRDefault="006C37A4" w:rsidP="00DB77C5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00DB77C5">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>*-складено на підставі [</w:t>
-[...10 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="04FDF0DF" w14:textId="77777777" w:rsidR="00DB77C5" w:rsidRPr="00DB77C5" w:rsidRDefault="00DB77C5" w:rsidP="00DB77C5">
+    <w:p w14:paraId="04FDF0DF" w14:textId="38A594ED" w:rsidR="00DB77C5" w:rsidRPr="00DB77C5" w:rsidRDefault="00DB77C5" w:rsidP="00DB77C5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB77C5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Показники валового внутрішнього продукту узагальнено на підставі опрацювання даних Державного комітету статистики України (таблиця ...)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D0E45CC" w14:textId="77777777" w:rsidR="00DB77C5" w:rsidRPr="00DB77C5" w:rsidRDefault="00DB77C5" w:rsidP="00DB77C5">
@@ -20778,88 +20761,64 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D6E3A4D" w14:textId="77777777" w:rsidR="00DB77C5" w:rsidRPr="00DB77C5" w:rsidRDefault="00DB77C5" w:rsidP="00DB77C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB77C5">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4193735</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="505D292B" w14:textId="77777777" w:rsidR="00DB77C5" w:rsidRPr="00DB77C5" w:rsidRDefault="00DB77C5" w:rsidP="00DB77C5">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00DB77C5">
+    <w:p w14:paraId="2F4A6CD9" w14:textId="77777777" w:rsidR="006C37A4" w:rsidRDefault="006C37A4" w:rsidP="00DB77C5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>*-складено на підставі [</w:t>
-[...10 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="2101497D" w14:textId="77777777" w:rsidR="00DB77C5" w:rsidRPr="00DB77C5" w:rsidRDefault="00DB77C5" w:rsidP="00DB77C5">
+    <w:p w14:paraId="2101497D" w14:textId="4AE7879D" w:rsidR="00DB77C5" w:rsidRPr="00DB77C5" w:rsidRDefault="00DB77C5" w:rsidP="00DB77C5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB77C5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Представлені статистичні дані дозволяють отримати значення першого індикатора  бюджетної безпеки (таблиця ....).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="496D0558" w14:textId="77777777" w:rsidR="00DB77C5" w:rsidRPr="00DB77C5" w:rsidRDefault="00DB77C5" w:rsidP="00DB77C5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
@@ -22562,115 +22521,92 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4F3D856D" w14:textId="77777777" w:rsidR="00DB77C5" w:rsidRPr="00DB77C5" w:rsidRDefault="00DB77C5" w:rsidP="00DB77C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB77C5">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-5,18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2552EFD4" w14:textId="77777777" w:rsidR="00DB77C5" w:rsidRPr="00DB77C5" w:rsidRDefault="00DB77C5" w:rsidP="00DB77C5">
-[...22 lines deleted...]
-    </w:p>
     <w:p w14:paraId="79C76AF5" w14:textId="77777777" w:rsidR="00DB77C5" w:rsidRPr="00DB77C5" w:rsidRDefault="00DB77C5" w:rsidP="00DB77C5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="725F3C20" w14:textId="4C72D358" w:rsidR="00DB77C5" w:rsidRPr="00DB77C5" w:rsidRDefault="00DB77C5" w:rsidP="00DB77C5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB77C5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2B38226C" wp14:editId="0CE8723A">
             <wp:extent cx="5861685" cy="3069590"/>
             <wp:effectExtent l="0" t="0" r="18415" b="16510"/>
             <wp:docPr id="2" name="Диаграмма 4"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
                 <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A929308" w14:textId="77777777" w:rsidR="00DB77C5" w:rsidRPr="00DB77C5" w:rsidRDefault="00DB77C5" w:rsidP="00DB77C5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -23585,76 +23521,76 @@
     </w:p>
     <w:p w14:paraId="79152097" w14:textId="77777777" w:rsidR="00DB77C5" w:rsidRPr="00DB77C5" w:rsidRDefault="00DB77C5" w:rsidP="00DB77C5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB77C5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">(2010-2020 р.р) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A904AF3" w14:textId="77777777" w:rsidR="00DB77C5" w:rsidRPr="00DB77C5" w:rsidRDefault="00DB77C5" w:rsidP="00DB77C5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB77C5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>(млн.грн.)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a5"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1084"/>
         <w:gridCol w:w="1313"/>
         <w:gridCol w:w="1313"/>
         <w:gridCol w:w="1314"/>
         <w:gridCol w:w="1314"/>
         <w:gridCol w:w="1248"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DB77C5" w:rsidRPr="00DB77C5" w14:paraId="19160C2B" w14:textId="77777777" w:rsidTr="00DB77C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1556" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -28568,51 +28504,50 @@
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="50835495" w14:textId="77777777" w:rsidR="00DB77C5" w:rsidRPr="00DB77C5" w:rsidRDefault="00DB77C5" w:rsidP="00DB77C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DB77C5">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Рік</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5950B065" w14:textId="77777777" w:rsidR="00DB77C5" w:rsidRPr="00DB77C5" w:rsidRDefault="00DB77C5" w:rsidP="00DB77C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
@@ -28679,111 +28614,124 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DB77C5">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Дсзду</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DB77C5">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00DB77C5">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>млн.грн</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:lastRenderedPageBreak/>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DB77C5">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>)</w:t>
-[...16 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t>млн.грн</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB77C5">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00DB77C5">
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1803" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1DD5B0E4" w14:textId="77777777" w:rsidR="00DB77C5" w:rsidRPr="00DB77C5" w:rsidRDefault="00DB77C5" w:rsidP="00DB77C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB77C5">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Дзб</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DB77C5">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DB77C5">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>млн.грн</w:t>
@@ -31294,51 +31242,50 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="724EEAAB" w14:textId="77777777" w:rsidR="00DB77C5" w:rsidRPr="00DB77C5" w:rsidRDefault="00DB77C5" w:rsidP="00DB77C5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB77C5">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="588DA88B" w14:textId="77777777" w:rsidR="00DB77C5" w:rsidRPr="00DB77C5" w:rsidRDefault="00DB77C5" w:rsidP="00DB77C5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -31469,50 +31416,51 @@
     </w:tbl>
     <w:p w14:paraId="49838FD1" w14:textId="77777777" w:rsidR="00DB77C5" w:rsidRPr="00DB77C5" w:rsidRDefault="00DB77C5" w:rsidP="00DB77C5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB77C5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Обрахунок третього показника – показника рівня перерозподілу  ВВП через зведений бюджету – представлено у таблиці .... </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="573124FC" w14:textId="77777777" w:rsidR="00DB77C5" w:rsidRPr="00DB77C5" w:rsidRDefault="00DB77C5" w:rsidP="00DB77C5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB77C5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -33844,51 +33792,50 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="56F9E33F" w14:textId="77777777" w:rsidR="00DB77C5" w:rsidRPr="00DB77C5" w:rsidRDefault="00DB77C5" w:rsidP="00DB77C5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB77C5">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4B8FC612" w14:textId="77777777" w:rsidR="00DB77C5" w:rsidRPr="00DB77C5" w:rsidRDefault="00DB77C5" w:rsidP="00DB77C5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -33917,86 +33864,97 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="65AE86BD" w14:textId="77777777" w:rsidR="00DB77C5" w:rsidRPr="00DB77C5" w:rsidRDefault="00DB77C5" w:rsidP="00DB77C5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB77C5">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2012, 2015, 2016, 2018 - 2020</w:t>
+              <w:t xml:space="preserve">2012, 2015, 2016, 2018 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB77C5">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>- 2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7373F792" w14:textId="77777777" w:rsidR="00DB77C5" w:rsidRPr="00DB77C5" w:rsidRDefault="00DB77C5" w:rsidP="00DB77C5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB77C5">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2011, 2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1655" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42ED7FFE" w14:textId="77777777" w:rsidR="00DB77C5" w:rsidRPr="00DB77C5" w:rsidRDefault="00DB77C5" w:rsidP="00DB77C5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -39267,61 +39225,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3DB7AC08" w14:textId="77777777" w:rsidR="00DB77C5" w:rsidRPr="00DB77C5" w:rsidRDefault="00DB77C5" w:rsidP="00DB77C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB77C5">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011, 2015, 2017, 2018, </w:t>
-[...9 lines deleted...]
-              <w:t>2019</w:t>
+              <w:t>2011, 2015, 2017, 2018, 2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DB77C5" w:rsidRPr="00DB77C5" w14:paraId="6C5F0AE4" w14:textId="77777777" w:rsidTr="00DB77C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9339" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="69FB6503" w14:textId="77777777" w:rsidR="00DB77C5" w:rsidRPr="00DB77C5" w:rsidRDefault="00DB77C5" w:rsidP="00DB77C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -39895,182 +39843,184 @@
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2D153EAE" w14:textId="77777777" w:rsidR="00DB77C5" w:rsidRPr="00DB77C5" w:rsidRDefault="00DB77C5" w:rsidP="00DB77C5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="231251EF" w14:textId="77777777" w:rsidR="00DB77C5" w:rsidRDefault="00DB77C5" w:rsidP="00DB77C5">
+    <w:p w14:paraId="231251EF" w14:textId="77777777" w:rsidR="00DB77C5" w:rsidRPr="006C37A4" w:rsidRDefault="00DB77C5" w:rsidP="00DB77C5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB77C5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Аналіз представлених в часі даних щодо індикаторів бюджетної безпеки, свідчить що за останні 11 років не було жодного року, в якому б рівень бюджетної безпеки загалом був оптимальний чи задовільний. При цьому найбільша бюджетна стійкість відмічалась у 2015 та 2019 р.р.; втім, і вона характеризується тільки двома індикаторами оптимального рівня – Бб1 та Бб2. Отримані в процесі дослідження результативні індикативні показники надають змогу визнати сучасний стан стан державного управління бюджетною безпекою як вкрай незадовільний, що ще раз підтверджує необхідність проведе</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">ння комплексного наукового дослідження в цій сфері.  </w:t>
+        <w:t xml:space="preserve">Аналіз представлених в часі даних щодо індикаторів бюджетної безпеки, свідчить що за останні 11 років не було жодного року, в якому б рівень бюджетної безпеки загалом був оптимальний чи задовільний. При цьому найбільша бюджетна стійкість відмічалась у 2015 та 2019 р.р.; втім, і вона характеризується тільки двома індикаторами оптимального рівня – Бб1 та Бб2. Отримані в процесі дослідження результативні індикативні показники надають змогу визнати сучасний стан стан державного управління бюджетною безпекою як вкрай незадовільний, що ще раз підтверджує необхідність </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C37A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">проведення комплексного наукового дослідження в цій сфері.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68A4FC63" w14:textId="10DE048F" w:rsidR="00A562D3" w:rsidRPr="00A562D3" w:rsidRDefault="00A562D3" w:rsidP="00A562D3">
+    <w:p w14:paraId="68A4FC63" w14:textId="10DE048F" w:rsidR="00A562D3" w:rsidRPr="006C37A4" w:rsidRDefault="00A562D3" w:rsidP="00A562D3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00A562D3" w:rsidRPr="00A562D3">
+    <w:sectPr w:rsidR="00A562D3" w:rsidRPr="006C37A4">
       <w:pgSz w:w="9921" w:h="14173"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="0" w:left="1701" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{43004746-E0EE-1C40-9CF4-68A0304A49AA}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{F3FEB584-CB5E-714B-8D48-4E0DE0D68022}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{7AF3AA7B-8A49-0F49-AEB6-7D0A805E7F68}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId5" w:fontKey="{EFC8331D-A840-C543-93FB-1C15AE97F21C}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{00B5F5B4-2B54-A74E-A2D0-C67A083DB1B5}"/>
+    <w:embedBold r:id="rId3" w:fontKey="{F446F39E-D456-1244-9115-A7ECDB6DFC1A}"/>
+    <w:embedItalic r:id="rId4" w:fontKey="{98294462-3402-A944-AB69-3B2203E94AB8}"/>
+    <w:embedBoldItalic r:id="rId5" w:fontKey="{3BC390FB-3A22-F049-9AB8-493AE9353CA3}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{4CF0C1EB-6257-FD43-B7FD-0D2775A017A6}"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{0E376F6B-1622-824B-B909-FD6E44558958}"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId7" w:fontKey="{2AE94628-FFAF-6646-BC48-96864F049216}"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{172C871B-5851-3E42-874E-435DB5239B64}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId8" w:fontKey="{52830B68-675F-924D-A39F-CAC0A7D12223}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId11" w:fontKey="{CA61B63A-8461-F845-8A18-0E3D59345017}"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{70D49473-D884-1748-9925-54BF7D87E373}"/>
+    <w:embedBold r:id="rId9" w:fontKey="{7177018A-D264-EB43-A685-C6CFB21CDF91}"/>
+    <w:embedItalic r:id="rId10" w:fontKey="{519F0E23-01EB-9D4D-9A34-EFAD766F6CA6}"/>
+    <w:embedBoldItalic r:id="rId11" w:fontKey="{C1685FF6-DE06-E84C-9E30-9D9E3E8C4B4D}"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRoman">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020004" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="420024FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId12" w:fontKey="{FEA83B67-44D7-234F-B30A-2D13AB01F9D6}"/>
-    <w:embedItalic r:id="rId13" w:fontKey="{747E8609-8DBA-F340-9DAF-175D6451A2F0}"/>
+    <w:embedRegular r:id="rId12" w:fontKey="{ED145D5A-94DF-8444-A7BB-36F0FB914CDB}"/>
+    <w:embedItalic r:id="rId13" w:fontKey="{599E11BD-5219-7E49-B0B9-F7E7742FC39E}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId14" w:fontKey="{DCEB0337-3B4D-334E-B3A9-79AA8D75DDB1}"/>
+    <w:embedRegular r:id="rId14" w:fontKey="{3300B37A-3844-004B-83E7-3B7A50E253BE}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0001531B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0E04F968"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -42143,75 +42093,81 @@
   <w:num w:numId="17" w16cid:durableId="1608923191">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1727530347">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="226501143">
     <w:abstractNumId w:val="10"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2"/>
     <w:lvlOverride w:ilvl="3"/>
     <w:lvlOverride w:ilvl="4"/>
     <w:lvlOverride w:ilvl="5"/>
     <w:lvlOverride w:ilvl="6"/>
     <w:lvlOverride w:ilvl="7"/>
     <w:lvlOverride w:ilvl="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="78"/>
+  <w:zoom w:percent="154"/>
   <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0095087B"/>
+    <w:rsid w:val="00171AC9"/>
     <w:rsid w:val="002D2FD7"/>
+    <w:rsid w:val="00494131"/>
+    <w:rsid w:val="00595A70"/>
     <w:rsid w:val="00656183"/>
     <w:rsid w:val="00696015"/>
+    <w:rsid w:val="006C37A4"/>
     <w:rsid w:val="00742027"/>
     <w:rsid w:val="0095087B"/>
     <w:rsid w:val="00A45A6B"/>
     <w:rsid w:val="00A54FEB"/>
     <w:rsid w:val="00A562D3"/>
     <w:rsid w:val="00C8771D"/>
     <w:rsid w:val="00CD35C4"/>
     <w:rsid w:val="00CD54D6"/>
+    <w:rsid w:val="00D324B3"/>
     <w:rsid w:val="00D35FD7"/>
     <w:rsid w:val="00DB77C5"/>
+    <w:rsid w:val="00E31FC8"/>
     <w:rsid w:val="00EC43CE"/>
     <w:rsid w:val="00EF114C"/>
     <w:rsid w:val="00F079BC"/>
     <w:rsid w:val="00F115D6"/>
     <w:rsid w:val="00F40D2C"/>
     <w:rsid w:val="00FF52D9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="03216384"/>
@@ -47651,64 +47607,64 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>30</Pages>
-  <Words>8167</Words>
-  <Characters>46555</Characters>
+  <Words>8125</Words>
+  <Characters>46318</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>387</Lines>
-  <Paragraphs>109</Paragraphs>
+  <Lines>385</Lines>
+  <Paragraphs>108</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>54613</CharactersWithSpaces>
+  <CharactersWithSpaces>54335</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>